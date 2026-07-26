--- v1 (2026-01-11)
+++ v2 (2026-07-26)
@@ -12,422 +12,425 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
-[...7 lines deleted...]
-    <t>bosco di protezione contro valanghe (2022) · classe di dimensione (bosco giovane; 5 classi) · fasce vegetazionali NaiS (6 classi)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anzahl auf Verbiss beurteilte Bäume (ohne Hochrechnung)</t>
+  </si>
+  <si>
+    <t>Schutzwald gegen Lawinen (2022) · Grössenklasse (Jungwald; 5 Klassen) · NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: n</t>
+      <t xml:space="preserve">: Stk.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN2-IFN5 (area boscabile)</t>
+      <t xml:space="preserve">: bestockbarer zugänglicher Wald ohne Gebüschwald LFI2-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...20 lines deleted...]
-    <t>n</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwald gegen Lawinen (2022)</t>
+  </si>
+  <si>
+    <t>innerhalb</t>
+  </si>
+  <si>
+    <t>ausserhalb</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Grössenklasse (Jungwald; 5 Klassen)</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+  </si>
+  <si>
+    <t>Stk.</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>kein Angabe</t>
+  </si>
+  <si>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpina superiore</t>
-[...29 lines deleted...]
-    <t>DPU 8-11.9 cm</t>
+    <t>obersubalpin</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>hochmontan</t>
+  </si>
+  <si>
+    <t>unter- und obermontan</t>
+  </si>
+  <si>
+    <t>submontan</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch und kollin</t>
+  </si>
+  <si>
+    <t>Höhe 10-39 cm</t>
+  </si>
+  <si>
+    <t>Höhe 40-129 cm</t>
+  </si>
+  <si>
+    <t>BHD 0-3.9 cm</t>
+  </si>
+  <si>
+    <t>BHD 4-7.9 cm</t>
+  </si>
+  <si>
+    <t>BHD 8-11.9 cm</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1991554/611264</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di alberi con rilievo della brucatura (senza estrapol.)</t>
+      <t xml:space="preserve">Anzahl auf Verbiss beurteilte Bäume (ohne Hochrechnung)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #431</t>
     </r>
   </si>
   <si>
-    <t>Numero effettivo di alberi di conifere e latifoglie che sono stati esaminati in relazione alla brucatura durante il rilievo su terreno (senza estrapolazione).</t>
+    <t>Tatsächliche Anzahl Nadel- und Laubbäume, die bei der Feldaufnahme auf Verbiss beurteilt worden sind (keine Hochrechnung).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco di protezione contro valanghe (2022)</t>
+      <t xml:space="preserve">Schutzwald gegen Lawinen (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2645</t>
     </r>
   </si>
   <si>
-    <t>Superficie all'interno/all'esterno del bosco di protezione contro le valanghe, che i Cantoni hanno definito in base ai criteri armonizzati di SilvaProtect-CH nell'anno 2022. Fonte: dati GIS dell'UFAM, 2022.</t>
+    <t>Fläche innerhalb/ausserhalb des Schutzwalds gegen Lawinen, den die Kantone nach den harmonisierten Kriterien von SilvaProtect-CH im Jahr 2022 ausgeschieden hatten. Grundlage: GIS-Daten BAFU, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">classe di dimensione (bosco giovane; 5 classi)</t>
+      <t xml:space="preserve">Grössenklasse (Jungwald; 5 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2623</t>
     </r>
   </si>
   <si>
-    <t>Dimensione delle piante del bosco giovane da 10 cm di altezza a 11,9 cm di diametro a petto d'uomo (DPU), in cinque classi (due classi di altezza, tre classi di diametro). Fonte: rilievo sul terreno (MID 1051: Jungwaldpflanzenart - Zählung)</t>
+    <t>Grösse der Jungwaldpflanzen von 10 cm Höhe bis 11,9 cm Brusthöhendurchmesser (BHD) in fünf Klassen (zwei Höhenklassen, drei BHD-Klassen). Grundlage: Feldaufnahme (MID 507: Jungwaldklasse)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005), ridotto a sei classi. Questa variabile rappresenta una semplificazione delle fasce vegetazionali NaiS in dieci classi (NAISHSTKOMB), per cui le classi «iperinsubrica», «collinare» e «collinare con faggio» vengono riunite nella classe «iperinsubrica e collinare», mentre le fasce «montana inferiore», «montana superiore» e «montana inferiore/superiore» vengono riunite nella classe «montana inferiore e superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN2-IFN5 (area boscabile)</t>
+      <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald LFI2-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2615</t>
     </r>
   </si>
   <si>
-    <t>Bosco che nei quattro inventari IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) e IFN5 (2018-2026) era coperto per meno di due terzi da arbusti, era accessibile a piedi ed era potenzialmente boscabile, cioè non era occupato da strade forestali, strutture ricreative, torrenti, canali valangari, ecc.</t>
+    <t>Wald, der in den vier Inventuren LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war, zu Fuss aufgesucht werden konnte und bestockbar war, also nicht von Waldstrassen, Erholungsanlagen, Bächen, Lawinenzügen u.dgl. besetzt war.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -779,57 +782,57 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
@@ -888,1682 +891,1682 @@
       </c>
       <c r="C12" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C13" s="6">
         <v>0</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E13" s="6">
         <v>0</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G13" s="6">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="5"/>
       <c r="B14" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C14" s="6">
         <v>0</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E14" s="6">
         <v>0</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G14" s="6">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="5"/>
       <c r="B15" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C15" s="6">
         <v>0</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E15" s="6">
         <v>0</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G15" s="6">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="5"/>
       <c r="B16" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C16" s="6">
         <v>0</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E16" s="6">
         <v>0</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G16" s="6">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="5"/>
       <c r="B17" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E17" s="6">
         <v>0</v>
       </c>
       <c r="F17" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G17" s="6">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="5"/>
       <c r="B18" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C18" s="6">
         <v>0</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E18" s="6">
         <v>0</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G18" s="6">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="5"/>
       <c r="B19" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C19" s="6">
         <v>0</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E19" s="6">
         <v>0</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G19" s="6">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="5"/>
       <c r="B20" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="6">
         <v>0</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E20" s="6">
         <v>0</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G20" s="6">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C21" s="6">
         <v>0</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
       <c r="F21" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G21" s="6">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="5"/>
       <c r="B22" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C22" s="6">
         <v>0</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E22" s="6">
         <v>11</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G22" s="6">
         <v>11</v>
       </c>
       <c r="H22" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="5"/>
       <c r="B23" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C23" s="6">
         <v>13</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E23" s="6">
         <v>126</v>
       </c>
       <c r="F23" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G23" s="6">
         <v>139</v>
       </c>
       <c r="H23" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="5"/>
       <c r="B24" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C24" s="6">
         <v>69</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E24" s="6">
         <v>641</v>
       </c>
       <c r="F24" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G24" s="6">
         <v>710</v>
       </c>
       <c r="H24" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="5"/>
       <c r="B25" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C25" s="6">
         <v>189</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E25" s="6">
         <v>4041</v>
       </c>
       <c r="F25" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G25" s="6">
         <v>4230</v>
       </c>
       <c r="H25" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="5"/>
       <c r="B26" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C26" s="6">
         <v>0</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E26" s="6">
         <v>4017</v>
       </c>
       <c r="F26" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G26" s="6">
         <v>4017</v>
       </c>
       <c r="H26" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="5"/>
       <c r="B27" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C27" s="6">
         <v>1</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E27" s="6">
         <v>526</v>
       </c>
       <c r="F27" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G27" s="6">
         <v>527</v>
       </c>
       <c r="H27" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="5"/>
       <c r="B28" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C28" s="6">
         <v>272</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E28" s="6">
         <v>9362</v>
       </c>
       <c r="F28" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G28" s="6">
         <v>9634</v>
       </c>
       <c r="H28" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C29" s="6">
         <v>0</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E29" s="6">
         <v>0</v>
       </c>
       <c r="F29" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G29" s="6">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="5"/>
       <c r="B30" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C30" s="6">
         <v>5</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E30" s="6">
         <v>21</v>
       </c>
       <c r="F30" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G30" s="6">
         <v>26</v>
       </c>
       <c r="H30" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="5"/>
       <c r="B31" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C31" s="6">
         <v>16</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E31" s="6">
         <v>180</v>
       </c>
       <c r="F31" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G31" s="6">
         <v>196</v>
       </c>
       <c r="H31" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="5"/>
       <c r="B32" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C32" s="6">
         <v>90</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E32" s="6">
         <v>389</v>
       </c>
       <c r="F32" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G32" s="6">
         <v>479</v>
       </c>
       <c r="H32" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="5"/>
       <c r="B33" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C33" s="6">
         <v>83</v>
       </c>
       <c r="D33" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E33" s="6">
         <v>3563</v>
       </c>
       <c r="F33" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G33" s="6">
         <v>3646</v>
       </c>
       <c r="H33" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="5"/>
       <c r="B34" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C34" s="6">
         <v>0</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E34" s="6">
         <v>3158</v>
       </c>
       <c r="F34" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G34" s="6">
         <v>3158</v>
       </c>
       <c r="H34" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="5"/>
       <c r="B35" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C35" s="6">
         <v>2</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E35" s="6">
         <v>249</v>
       </c>
       <c r="F35" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G35" s="6">
         <v>251</v>
       </c>
       <c r="H35" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="5"/>
       <c r="B36" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C36" s="6">
         <v>196</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E36" s="6">
         <v>7560</v>
       </c>
       <c r="F36" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G36" s="6">
         <v>7756</v>
       </c>
       <c r="H36" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C37" s="6">
         <v>0</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E37" s="6">
         <v>0</v>
       </c>
       <c r="F37" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G37" s="6">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="5"/>
       <c r="B38" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C38" s="6">
         <v>0</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E38" s="6">
         <v>0</v>
       </c>
       <c r="F38" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G38" s="6">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="5"/>
       <c r="B39" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C39" s="6">
         <v>0</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E39" s="6">
         <v>0</v>
       </c>
       <c r="F39" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G39" s="6">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="5"/>
       <c r="B40" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C40" s="6">
         <v>0</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E40" s="6">
         <v>0</v>
       </c>
       <c r="F40" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G40" s="6">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="5"/>
       <c r="B41" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C41" s="6">
         <v>0</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E41" s="6">
         <v>0</v>
       </c>
       <c r="F41" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G41" s="6">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="5"/>
       <c r="B42" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C42" s="6">
         <v>0</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E42" s="6">
         <v>0</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G42" s="6">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="5"/>
       <c r="B43" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C43" s="6">
         <v>0</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E43" s="6">
         <v>0</v>
       </c>
       <c r="F43" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G43" s="6">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="5"/>
       <c r="B44" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C44" s="6">
         <v>0</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E44" s="6">
         <v>0</v>
       </c>
       <c r="F44" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G44" s="6">
         <v>0</v>
       </c>
       <c r="H44" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C45" s="6">
         <v>0</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E45" s="6">
         <v>0</v>
       </c>
       <c r="F45" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G45" s="6">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="5"/>
       <c r="B46" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C46" s="6">
         <v>0</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E46" s="6">
         <v>0</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G46" s="6">
         <v>0</v>
       </c>
       <c r="H46" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="5"/>
       <c r="B47" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C47" s="6">
         <v>0</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E47" s="6">
         <v>0</v>
       </c>
       <c r="F47" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G47" s="6">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="5"/>
       <c r="B48" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C48" s="6">
         <v>0</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E48" s="6">
         <v>0</v>
       </c>
       <c r="F48" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G48" s="6">
         <v>0</v>
       </c>
       <c r="H48" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="5"/>
       <c r="B49" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C49" s="6">
         <v>0</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E49" s="6">
         <v>0</v>
       </c>
       <c r="F49" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G49" s="6">
         <v>0</v>
       </c>
       <c r="H49" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="5"/>
       <c r="B50" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C50" s="6">
         <v>0</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E50" s="6">
         <v>0</v>
       </c>
       <c r="F50" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G50" s="6">
         <v>0</v>
       </c>
       <c r="H50" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="5"/>
       <c r="B51" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C51" s="6">
         <v>0</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E51" s="6">
         <v>0</v>
       </c>
       <c r="F51" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G51" s="6">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="5"/>
       <c r="B52" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C52" s="6">
         <v>0</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E52" s="6">
         <v>0</v>
       </c>
       <c r="F52" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G52" s="6">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C53" s="6">
         <v>0</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E53" s="6">
         <v>0</v>
       </c>
       <c r="F53" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G53" s="6">
         <v>0</v>
       </c>
       <c r="H53" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="5"/>
       <c r="B54" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C54" s="6">
         <v>0</v>
       </c>
       <c r="D54" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E54" s="6">
         <v>0</v>
       </c>
       <c r="F54" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G54" s="6">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="5"/>
       <c r="B55" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C55" s="6">
         <v>0</v>
       </c>
       <c r="D55" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E55" s="6">
         <v>0</v>
       </c>
       <c r="F55" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G55" s="6">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="5"/>
       <c r="B56" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C56" s="6">
         <v>0</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E56" s="6">
         <v>0</v>
       </c>
       <c r="F56" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G56" s="6">
         <v>0</v>
       </c>
       <c r="H56" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="5"/>
       <c r="B57" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C57" s="6">
         <v>0</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E57" s="6">
         <v>0</v>
       </c>
       <c r="F57" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G57" s="6">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="5"/>
       <c r="B58" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C58" s="6">
         <v>0</v>
       </c>
       <c r="D58" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E58" s="6">
         <v>0</v>
       </c>
       <c r="F58" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G58" s="6">
         <v>0</v>
       </c>
       <c r="H58" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="5"/>
       <c r="B59" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C59" s="6">
         <v>0</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E59" s="6">
         <v>0</v>
       </c>
       <c r="F59" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G59" s="6">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5"/>
       <c r="B60" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C60" s="6">
         <v>0</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E60" s="6">
         <v>0</v>
       </c>
       <c r="F60" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G60" s="6">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C61" s="6">
         <v>0</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E61" s="6">
         <v>0</v>
       </c>
       <c r="F61" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G61" s="6">
         <v>0</v>
       </c>
       <c r="H61" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="5"/>
       <c r="B62" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C62" s="6">
         <v>5</v>
       </c>
       <c r="D62" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E62" s="6">
         <v>32</v>
       </c>
       <c r="F62" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G62" s="6">
         <v>37</v>
       </c>
       <c r="H62" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="5"/>
       <c r="B63" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C63" s="6">
         <v>29</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E63" s="6">
         <v>306</v>
       </c>
       <c r="F63" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G63" s="6">
         <v>335</v>
       </c>
       <c r="H63" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="5"/>
       <c r="B64" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C64" s="6">
         <v>159</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E64" s="6">
         <v>1030</v>
       </c>
       <c r="F64" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G64" s="6">
         <v>1189</v>
       </c>
       <c r="H64" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="5"/>
       <c r="B65" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C65" s="6">
         <v>272</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E65" s="6">
         <v>7604</v>
       </c>
       <c r="F65" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G65" s="6">
         <v>7876</v>
       </c>
       <c r="H65" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="5"/>
       <c r="B66" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C66" s="6">
         <v>0</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E66" s="6">
         <v>7175</v>
       </c>
       <c r="F66" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G66" s="6">
         <v>7175</v>
       </c>
       <c r="H66" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="5"/>
       <c r="B67" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C67" s="6">
         <v>3</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E67" s="6">
         <v>775</v>
       </c>
       <c r="F67" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G67" s="6">
         <v>778</v>
       </c>
       <c r="H67" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="5"/>
       <c r="B68" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C68" s="6">
         <v>468</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E68" s="6">
         <v>16922</v>
       </c>
       <c r="F68" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G68" s="6">
         <v>17390</v>
       </c>
       <c r="H68" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:8" customHeight="1" ht="21.75">
       <c r="A69" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1991554/611264</t>
           </r>
         </is>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di alberi con rilievo della brucatura (senza estrapol.)</t>
+            <t xml:space="preserve">Anzahl auf Verbiss beurteilte Bäume (ohne Hochrechnung)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #431</t>
           </r>
         </is>
       </c>
     </row>
     <row r="73" spans="1:8" customHeight="1" ht="29">
       <c r="A73" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco di protezione contro valanghe (2022)</t>
+            <t xml:space="preserve">Schutzwald gegen Lawinen (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2645</t>
           </r>
         </is>
       </c>
     </row>
     <row r="76" spans="1:8" customHeight="1" ht="29">
       <c r="A76" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">classe di dimensione (bosco giovane; 5 classi)</t>
+            <t xml:space="preserve">Grössenklasse (Jungwald; 5 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2623</t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:8" customHeight="1" ht="29">
       <c r="A79" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="82" spans="1:8" customHeight="1" ht="29">
       <c r="A82" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:8" customHeight="1" ht="29">
       <c r="A85" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN2-IFN5 (area boscabile)</t>
+            <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald LFI2-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2615</t>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:8" customHeight="1" ht="29">
       <c r="A88" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="91" spans="1:8" customHeight="1" ht="29">
       <c r="A91" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="C10:H10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="A13:A20"/>
     <mergeCell ref="A21:A28"/>
     <mergeCell ref="A29:A36"/>
     <mergeCell ref="A37:A44"/>
     <mergeCell ref="A45:A52"/>
     <mergeCell ref="A53:A60"/>
     <mergeCell ref="A61:A68"/>
     <mergeCell ref="A69:H69"/>
     <mergeCell ref="A72:H72"/>