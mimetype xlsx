--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -17,392 +17,392 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>IFN4</t>
   </si>
   <si>
-    <t>lunghezza delle strade forestali (IFN4)</t>
-[...2 lines deleted...]
-    <t>viabilità della strada · larghezza della strada</t>
+    <t>longueur des routes forestières (IFN4)</t>
+  </si>
+  <si>
+    <t>viabilité de la route · largeur de route</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 m</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 x 1,4 km</t>
+      <t xml:space="preserve">: réseau 1,4 km</t>
     </r>
   </si>
   <si>
-    <t>stato 2009/17</t>
-[...29 lines deleted...]
-    <t>larghezza della strada</t>
+    <t>état 2009/17</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>viabilité de la route</t>
+  </si>
+  <si>
+    <t>largeur de route</t>
   </si>
   <si>
     <t>1000 m</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>2.5 - 2.9 m</t>
   </si>
   <si>
     <t>3.0 - 3.4 m</t>
   </si>
   <si>
-    <t>3.50 m e oltre</t>
-[...14 lines deleted...]
-    <t>camion di 40 - 44 t a 5 assi almeno</t>
+    <t>3.50 m et plus large</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>camion de 18 t à 4 essieux</t>
+  </si>
+  <si>
+    <t>camion de 26 t à 3 essieux</t>
+  </si>
+  <si>
+    <t>camion de 28 - 44 t à 4 essieux</t>
+  </si>
+  <si>
+    <t>camion de 40 - 44 t à 5 essieux au moins</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1991572/611282</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">lunghezza delle strade forestali (IFN)</t>
+      <t xml:space="preserve">longueur des routes forestières (IFN)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #336</t>
     </r>
   </si>
   <si>
     <t>Länge der im LFI erhobenen Waldstrassen. Die Waldstrassenlänge wird im Wald zu 100% gezählt, am Waldrand und in aufgelösten Bestockungen dagegen nur zu 50%. Zu den LFI-Waldstrassen zählen nur die zum Zeitpunkt der LFI-Erhebung in den aktuellen Erschliessungsdaten explizit verfügbaren Strassen-/Streckenabschnitte.
 Da es sich um eine Vollerhebung sämtlicher Strassen handelt, ist die Angabe eines Standardfehlers nicht nötig (es gibt keine stichprobenbedingte Unsicherheit).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">viabilità della strada</t>
+      <t xml:space="preserve">viabilité de la route</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2239</t>
     </r>
   </si>
   <si>
     <t>Die Befahrbarkeit der Strasse gibt an, mit welchem Lastwagentyp eine Strasse befahren werden kann. Dabei sind Achsenzahl und Gesamtgewicht des LKW für die Klassierung ausschlaggebend.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">larghezza della strada</t>
+      <t xml:space="preserve">largeur de route</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2238</t>
     </r>
   </si>
   <si>
     <t>Die Strassenbreite gibt an, wie breit der betreffende Strecken-/Strassenabschnitt ist. Lastwagenstrassen im Schweizer Wald müssen, um in der Erschliessungserhebung erfasst zu werden, eine Mindestbreite von 2.50 m aufweisen. Im Rahmen der Försterumfrage des LFI4 wurden zusätzliche Informationen erhoben. Dabei steht nicht die lastwagenbefahrbare Strasse nach LFI mit 10 t Achslast und einer Mindestbreite von 2.50 m  im Fokus, sondern die für die Holzabfuhr relevante Strasse mit mindestens 3 m Fahrbahnbreite und genügender Tragfähigkeit für Fahrzeuge mit einem Gesamtgewicht ab 26 t.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
+      <t xml:space="preserve">réseau 1,4 km</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>Reticolo di campionamento dell'IFN a maglia quadrata con una distanza di 1,4 km. Il reticolo 1,4 x 1,4 km rappresenta il reticolo terrestre comune a tutti gli inventari fin'ora eseguiti, per cui viene denominato come reticolo di base.</t>
+    <t>Réseau d'échantillonnage de l'IFN avec un maillage de 1,4 km. Le réseau 1,4 km est commun à tous les inventaires terrestres précédents, c'est pourquoi il est également appelé réseau de base.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -754,52 +754,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="42.418" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="29.279" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -2379,270 +2379,270 @@
         <v>620</v>
       </c>
       <c r="N42" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O42" s="6">
         <v>18102</v>
       </c>
       <c r="P42" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:16" customHeight="1" ht="21.75">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1991572/611282</t>
           </r>
         </is>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
       <c r="O43" s="3"/>
       <c r="P43" s="3"/>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">lunghezza delle strade forestali (IFN)</t>
+            <t xml:space="preserve">longueur des routes forestières (IFN)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #336</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:16" customHeight="1" ht="29">
       <c r="A47" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">viabilità della strada</t>
+            <t xml:space="preserve">viabilité de la route</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2239</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:16" customHeight="1" ht="29">
       <c r="A50" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">larghezza della strada</t>
+            <t xml:space="preserve">largeur de route</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2238</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:16" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:16" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:16" customHeight="1" ht="29">
       <c r="A59" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
+            <t xml:space="preserve">réseau 1,4 km</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:16" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>