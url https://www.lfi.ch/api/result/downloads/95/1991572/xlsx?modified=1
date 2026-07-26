--- v2 (2026-04-22)
+++ v3 (2026-07-26)
@@ -12,397 +12,400 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
-[...7 lines deleted...]
-    <t>viabilité de la route · largeur de route</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+  <si>
+    <t>LFI4</t>
+  </si>
+  <si>
+    <t>Waldstrassenlänge (LFI4)</t>
+  </si>
+  <si>
+    <t>Befahrbarkeit der Strasse · Strassenbreite</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région de forêt protectrice</t>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 m</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km</t>
+      <t xml:space="preserve">: 1,4-km-Netz</t>
     </r>
   </si>
   <si>
-    <t>état 2009/17</t>
-[...29 lines deleted...]
-    <t>largeur de route</t>
+    <t>Zustand 2009/17</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Befahrbarkeit der Strasse</t>
+  </si>
+  <si>
+    <t>Strassenbreite</t>
   </si>
   <si>
     <t>1000 m</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>Wert nicht ermittelt</t>
+  </si>
+  <si>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>2.5 - 2.9 m</t>
   </si>
   <si>
     <t>3.0 - 3.4 m</t>
   </si>
   <si>
-    <t>3.50 m et plus large</t>
-[...14 lines deleted...]
-    <t>camion de 40 - 44 t à 5 essieux au moins</t>
+    <t>3.50 m und breiter</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2-achsiger LKW mit 18 t</t>
+  </si>
+  <si>
+    <t>3-achsiger LKW mit 26 t</t>
+  </si>
+  <si>
+    <t>4-achsiger LKW mit 28 - 32 t</t>
+  </si>
+  <si>
+    <t>min. 5-achsiger LKW mit 40 - 44 t</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1991572/611282</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">longueur des routes forestières (IFN)</t>
+      <t xml:space="preserve">Waldstrassenlänge (LFI)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #336</t>
     </r>
   </si>
   <si>
     <t>Länge der im LFI erhobenen Waldstrassen. Die Waldstrassenlänge wird im Wald zu 100% gezählt, am Waldrand und in aufgelösten Bestockungen dagegen nur zu 50%. Zu den LFI-Waldstrassen zählen nur die zum Zeitpunkt der LFI-Erhebung in den aktuellen Erschliessungsdaten explizit verfügbaren Strassen-/Streckenabschnitte.
 Da es sich um eine Vollerhebung sämtlicher Strassen handelt, ist die Angabe eines Standardfehlers nicht nötig (es gibt keine stichprobenbedingte Unsicherheit).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">viabilité de la route</t>
+      <t xml:space="preserve">Befahrbarkeit der Strasse</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2239</t>
     </r>
   </si>
   <si>
     <t>Die Befahrbarkeit der Strasse gibt an, mit welchem Lastwagentyp eine Strasse befahren werden kann. Dabei sind Achsenzahl und Gesamtgewicht des LKW für die Klassierung ausschlaggebend.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">largeur de route</t>
+      <t xml:space="preserve">Strassenbreite</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2238</t>
     </r>
   </si>
   <si>
     <t>Die Strassenbreite gibt an, wie breit der betreffende Strecken-/Strassenabschnitt ist. Lastwagenstrassen im Schweizer Wald müssen, um in der Erschliessungserhebung erfasst zu werden, eine Mindestbreite von 2.50 m aufweisen. Im Rahmen der Försterumfrage des LFI4 wurden zusätzliche Informationen erhoben. Dabei steht nicht die lastwagenbefahrbare Strasse nach LFI mit 10 t Achslast und einer Mindestbreite von 2.50 m  im Fokus, sondern die für die Holzabfuhr relevante Strasse mit mindestens 3 m Fahrbahnbreite und genügender Tragfähigkeit für Fahrzeuge mit einem Gesamtgewicht ab 26 t.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de forêt protectrice</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km</t>
+      <t xml:space="preserve">1,4-km-Netz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>Réseau d'échantillonnage de l'IFN avec un maillage de 1,4 km. Le réseau 1,4 km est commun à tous les inventaires terrestres précédents, c'est pourquoi il est également appelé réseau de base.</t>
+    <t>Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -754,52 +757,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -919,1749 +922,1749 @@
       </c>
       <c r="K12" s="4" t="s">
         <v>18</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>18</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P12" s="4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C13" s="6">
         <v>0</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E13" s="6">
         <v>0</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G13" s="6">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I13" s="6">
         <v>0</v>
       </c>
       <c r="J13" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K13" s="6">
         <v>0</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M13" s="6">
         <v>0</v>
       </c>
       <c r="N13" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O13" s="6">
         <v>0</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="5"/>
       <c r="B14" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C14" s="6">
         <v>0</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E14" s="6">
         <v>0</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G14" s="6">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I14" s="6">
         <v>0</v>
       </c>
       <c r="J14" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K14" s="6">
         <v>0</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M14" s="6">
         <v>0</v>
       </c>
       <c r="N14" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O14" s="6">
         <v>0</v>
       </c>
       <c r="P14" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="5"/>
       <c r="B15" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C15" s="6">
         <v>0</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E15" s="6">
         <v>0</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G15" s="6">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I15" s="6">
         <v>0</v>
       </c>
       <c r="J15" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K15" s="6">
         <v>0</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M15" s="6">
         <v>0</v>
       </c>
       <c r="N15" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O15" s="6">
         <v>0</v>
       </c>
       <c r="P15" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="5"/>
       <c r="B16" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C16" s="6">
         <v>0</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E16" s="6">
         <v>0</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G16" s="6">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I16" s="6">
         <v>0</v>
       </c>
       <c r="J16" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K16" s="6">
         <v>0</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M16" s="6">
         <v>0</v>
       </c>
       <c r="N16" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O16" s="6">
         <v>0</v>
       </c>
       <c r="P16" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="5"/>
       <c r="B17" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E17" s="6">
         <v>0</v>
       </c>
       <c r="F17" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G17" s="6">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I17" s="6">
         <v>0</v>
       </c>
       <c r="J17" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K17" s="6">
         <v>0</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M17" s="6">
         <v>0</v>
       </c>
       <c r="N17" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O17" s="6">
         <v>0</v>
       </c>
       <c r="P17" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C18" s="6">
         <v>0</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E18" s="6">
         <v>0</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G18" s="6">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I18" s="6">
         <v>0</v>
       </c>
       <c r="J18" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K18" s="6">
         <v>0</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M18" s="6">
         <v>0</v>
       </c>
       <c r="N18" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O18" s="6">
         <v>0</v>
       </c>
       <c r="P18" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="5"/>
       <c r="B19" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C19" s="6">
         <v>411</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E19" s="6">
         <v>82</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G19" s="6">
         <v>62</v>
       </c>
       <c r="H19" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I19" s="6">
         <v>41</v>
       </c>
       <c r="J19" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K19" s="6">
         <v>281</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M19" s="6">
         <v>225</v>
       </c>
       <c r="N19" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O19" s="6">
         <v>1103</v>
       </c>
       <c r="P19" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="5"/>
       <c r="B20" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C20" s="6">
         <v>0</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E20" s="6">
         <v>0</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G20" s="6">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I20" s="6">
         <v>0</v>
       </c>
       <c r="J20" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K20" s="6">
         <v>0</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M20" s="6">
         <v>0</v>
       </c>
       <c r="N20" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O20" s="6">
         <v>0</v>
       </c>
       <c r="P20" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="5"/>
       <c r="B21" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C21" s="6">
         <v>0</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
       <c r="F21" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G21" s="6">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I21" s="6">
         <v>0</v>
       </c>
       <c r="J21" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K21" s="6">
         <v>0</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M21" s="6">
         <v>0</v>
       </c>
       <c r="N21" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O21" s="6">
         <v>0</v>
       </c>
       <c r="P21" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="5"/>
       <c r="B22" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C22" s="6">
         <v>411</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E22" s="6">
         <v>82</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G22" s="6">
         <v>62</v>
       </c>
       <c r="H22" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I22" s="6">
         <v>41</v>
       </c>
       <c r="J22" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K22" s="6">
         <v>281</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M22" s="6">
         <v>225</v>
       </c>
       <c r="N22" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O22" s="6">
         <v>1103</v>
       </c>
       <c r="P22" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C23" s="6">
         <v>0</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E23" s="6">
         <v>0</v>
       </c>
       <c r="F23" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G23" s="6">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I23" s="6">
         <v>0</v>
       </c>
       <c r="J23" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K23" s="6">
         <v>0</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M23" s="6">
         <v>0</v>
       </c>
       <c r="N23" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O23" s="6">
         <v>0</v>
       </c>
       <c r="P23" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="5"/>
       <c r="B24" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C24" s="6">
         <v>0</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E24" s="6">
         <v>0</v>
       </c>
       <c r="F24" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G24" s="6">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I24" s="6">
         <v>0</v>
       </c>
       <c r="J24" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K24" s="6">
         <v>0</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M24" s="6">
         <v>0</v>
       </c>
       <c r="N24" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O24" s="6">
         <v>0</v>
       </c>
       <c r="P24" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="5"/>
       <c r="B25" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C25" s="6">
         <v>279</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E25" s="6">
         <v>341</v>
       </c>
       <c r="F25" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G25" s="6">
         <v>169</v>
       </c>
       <c r="H25" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I25" s="6">
         <v>543</v>
       </c>
       <c r="J25" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K25" s="6">
         <v>431</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M25" s="6">
         <v>169</v>
       </c>
       <c r="N25" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O25" s="6">
         <v>1931</v>
       </c>
       <c r="P25" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="5"/>
       <c r="B26" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C26" s="6">
         <v>4</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E26" s="6">
         <v>3</v>
       </c>
       <c r="F26" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G26" s="6">
         <v>5</v>
       </c>
       <c r="H26" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I26" s="6">
         <v>58</v>
       </c>
       <c r="J26" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K26" s="6">
         <v>4</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M26" s="6">
         <v>42</v>
       </c>
       <c r="N26" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O26" s="6">
         <v>117</v>
       </c>
       <c r="P26" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="5"/>
       <c r="B27" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C27" s="6">
         <v>283</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E27" s="6">
         <v>344</v>
       </c>
       <c r="F27" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G27" s="6">
         <v>174</v>
       </c>
       <c r="H27" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I27" s="6">
         <v>601</v>
       </c>
       <c r="J27" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K27" s="6">
         <v>435</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M27" s="6">
         <v>211</v>
       </c>
       <c r="N27" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O27" s="6">
         <v>2047</v>
       </c>
       <c r="P27" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C28" s="6">
         <v>0</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E28" s="6">
         <v>0</v>
       </c>
       <c r="F28" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G28" s="6">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I28" s="6">
         <v>0</v>
       </c>
       <c r="J28" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K28" s="6">
         <v>0</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M28" s="6">
         <v>0</v>
       </c>
       <c r="N28" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O28" s="6">
         <v>0</v>
       </c>
       <c r="P28" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="5"/>
       <c r="B29" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C29" s="6">
         <v>0</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E29" s="6">
         <v>0</v>
       </c>
       <c r="F29" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G29" s="6">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I29" s="6">
         <v>0</v>
       </c>
       <c r="J29" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K29" s="6">
         <v>0</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M29" s="6">
         <v>0</v>
       </c>
       <c r="N29" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O29" s="6">
         <v>0</v>
       </c>
       <c r="P29" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="5"/>
       <c r="B30" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C30" s="6">
         <v>774</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E30" s="6">
         <v>507</v>
       </c>
       <c r="F30" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G30" s="6">
         <v>258</v>
       </c>
       <c r="H30" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I30" s="6">
         <v>121</v>
       </c>
       <c r="J30" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K30" s="6">
         <v>201</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M30" s="6">
         <v>96</v>
       </c>
       <c r="N30" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O30" s="6">
         <v>1957</v>
       </c>
       <c r="P30" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="5"/>
       <c r="B31" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C31" s="6">
         <v>14</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E31" s="6">
         <v>23</v>
       </c>
       <c r="F31" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G31" s="6">
         <v>5</v>
       </c>
       <c r="H31" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I31" s="6">
         <v>40</v>
       </c>
       <c r="J31" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K31" s="6">
         <v>6</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M31" s="6">
         <v>50</v>
       </c>
       <c r="N31" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O31" s="6">
         <v>138</v>
       </c>
       <c r="P31" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" s="5"/>
       <c r="B32" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C32" s="6">
         <v>788</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E32" s="6">
         <v>531</v>
       </c>
       <c r="F32" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G32" s="6">
         <v>262</v>
       </c>
       <c r="H32" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I32" s="6">
         <v>162</v>
       </c>
       <c r="J32" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K32" s="6">
         <v>207</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M32" s="6">
         <v>146</v>
       </c>
       <c r="N32" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O32" s="6">
         <v>2095</v>
       </c>
       <c r="P32" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" s="5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C33" s="6">
         <v>0</v>
       </c>
       <c r="D33" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E33" s="6">
         <v>0</v>
       </c>
       <c r="F33" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G33" s="6">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I33" s="6">
         <v>0</v>
       </c>
       <c r="J33" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K33" s="6">
         <v>0</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M33" s="6">
         <v>0</v>
       </c>
       <c r="N33" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O33" s="6">
         <v>0</v>
       </c>
       <c r="P33" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" s="5"/>
       <c r="B34" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C34" s="6">
         <v>0</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E34" s="6">
         <v>0</v>
       </c>
       <c r="F34" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G34" s="6">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I34" s="6">
         <v>0</v>
       </c>
       <c r="J34" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K34" s="6">
         <v>0</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M34" s="6">
         <v>0</v>
       </c>
       <c r="N34" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O34" s="6">
         <v>0</v>
       </c>
       <c r="P34" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" s="5"/>
       <c r="B35" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C35" s="6">
         <v>9989</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E35" s="6">
         <v>845</v>
       </c>
       <c r="F35" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G35" s="6">
         <v>530</v>
       </c>
       <c r="H35" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I35" s="6">
         <v>183</v>
       </c>
       <c r="J35" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K35" s="6">
         <v>118</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M35" s="6">
         <v>23</v>
       </c>
       <c r="N35" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O35" s="6">
         <v>11690</v>
       </c>
       <c r="P35" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" s="5"/>
       <c r="B36" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C36" s="6">
         <v>887</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E36" s="6">
         <v>81</v>
       </c>
       <c r="F36" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G36" s="6">
         <v>59</v>
       </c>
       <c r="H36" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I36" s="6">
         <v>106</v>
       </c>
       <c r="J36" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K36" s="6">
         <v>20</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M36" s="6">
         <v>14</v>
       </c>
       <c r="N36" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O36" s="6">
         <v>1167</v>
       </c>
       <c r="P36" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" s="5"/>
       <c r="B37" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C37" s="6">
         <v>10876</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E37" s="6">
         <v>926</v>
       </c>
       <c r="F37" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G37" s="6">
         <v>589</v>
       </c>
       <c r="H37" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I37" s="6">
         <v>289</v>
       </c>
       <c r="J37" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K37" s="6">
         <v>139</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M37" s="6">
         <v>38</v>
       </c>
       <c r="N37" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O37" s="6">
         <v>12856</v>
       </c>
       <c r="P37" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C38" s="6">
         <v>0</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E38" s="6">
         <v>0</v>
       </c>
       <c r="F38" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G38" s="6">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I38" s="6">
         <v>0</v>
       </c>
       <c r="J38" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K38" s="6">
         <v>0</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M38" s="6">
         <v>0</v>
       </c>
       <c r="N38" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O38" s="6">
         <v>0</v>
       </c>
       <c r="P38" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" s="5"/>
       <c r="B39" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C39" s="6">
         <v>411</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E39" s="6">
         <v>82</v>
       </c>
       <c r="F39" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G39" s="6">
         <v>62</v>
       </c>
       <c r="H39" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I39" s="6">
         <v>41</v>
       </c>
       <c r="J39" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K39" s="6">
         <v>281</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M39" s="6">
         <v>225</v>
       </c>
       <c r="N39" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O39" s="6">
         <v>1103</v>
       </c>
       <c r="P39" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" s="5"/>
       <c r="B40" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C40" s="6">
         <v>11042</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E40" s="6">
         <v>1694</v>
       </c>
       <c r="F40" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G40" s="6">
         <v>957</v>
       </c>
       <c r="H40" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I40" s="6">
         <v>848</v>
       </c>
       <c r="J40" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K40" s="6">
         <v>750</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M40" s="6">
         <v>288</v>
       </c>
       <c r="N40" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O40" s="6">
         <v>15578</v>
       </c>
       <c r="P40" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" s="5"/>
       <c r="B41" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C41" s="6">
         <v>905</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E41" s="6">
         <v>107</v>
       </c>
       <c r="F41" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G41" s="6">
         <v>69</v>
       </c>
       <c r="H41" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I41" s="6">
         <v>204</v>
       </c>
       <c r="J41" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K41" s="6">
         <v>31</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M41" s="6">
         <v>106</v>
       </c>
       <c r="N41" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O41" s="6">
         <v>1422</v>
       </c>
       <c r="P41" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" s="5"/>
       <c r="B42" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C42" s="6">
         <v>12357</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E42" s="6">
         <v>1883</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G42" s="6">
         <v>1088</v>
       </c>
       <c r="H42" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I42" s="6">
         <v>1093</v>
       </c>
       <c r="J42" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K42" s="6">
         <v>1061</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M42" s="6">
         <v>620</v>
       </c>
       <c r="N42" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O42" s="6">
         <v>18102</v>
       </c>
       <c r="P42" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="43" spans="1:16" customHeight="1" ht="21.75">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1991572/611282</t>
           </r>
         </is>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
       <c r="O43" s="3"/>
       <c r="P43" s="3"/>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">longueur des routes forestières (IFN)</t>
+            <t xml:space="preserve">Waldstrassenlänge (LFI)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #336</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:16" customHeight="1" ht="29">
       <c r="A47" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">viabilité de la route</t>
+            <t xml:space="preserve">Befahrbarkeit der Strasse</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2239</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:16" customHeight="1" ht="29">
       <c r="A50" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">largeur de route</t>
+            <t xml:space="preserve">Strassenbreite</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2238</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:16" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de forêt protectrice</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:16" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:16" customHeight="1" ht="29">
       <c r="A59" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km</t>
+            <t xml:space="preserve">1,4-km-Netz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:16" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A3:P3"/>
     <mergeCell ref="A4:P4"/>
     <mergeCell ref="A5:P5"/>
     <mergeCell ref="A6:P6"/>
     <mergeCell ref="A7:P7"/>
     <mergeCell ref="A8:P8"/>
     <mergeCell ref="C10:P10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="M11:N11"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="A13:A17"/>
     <mergeCell ref="A18:A22"/>
     <mergeCell ref="A23:A27"/>
     <mergeCell ref="A28:A32"/>
     <mergeCell ref="A33:A37"/>