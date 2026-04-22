--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -17,445 +17,445 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>IFN4</t>
   </si>
   <si>
-    <t>lunghezza delle strade forestali (IFN4) diviso per superficie forestale (viabilità)</t>
-[...2 lines deleted...]
-    <t>viabilità della strada · larghezza della strada</t>
+    <t>longueur des routes forestières (IFN4) divisé par surface forestière (desserte)</t>
+  </si>
+  <si>
+    <t>viabilité de la route · largeur de route</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: m/ha, totale colonna</t>
+      <t xml:space="preserve">: m/ha, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 x 1,4 km</t>
+      <t xml:space="preserve">: réseau 1,4 km</t>
     </r>
   </si>
   <si>
-    <t>stato 2009/17</t>
-[...53 lines deleted...]
-    <t>larghezza della strada</t>
+    <t>état 2009/17</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>viabilité de la route</t>
+  </si>
+  <si>
+    <t>largeur de route</t>
   </si>
   <si>
     <t>m/ha</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>2.5 - 2.9 m</t>
   </si>
   <si>
     <t>3.0 - 3.4 m</t>
   </si>
   <si>
-    <t>3.50 m e oltre</t>
-[...14 lines deleted...]
-    <t>camion di 40 - 44 t a 5 assi almeno</t>
+    <t>3.50 m et plus large</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>camion de 18 t à 4 essieux</t>
+  </si>
+  <si>
+    <t>camion de 26 t à 3 essieux</t>
+  </si>
+  <si>
+    <t>camion de 28 - 44 t à 4 essieux</t>
+  </si>
+  <si>
+    <t>camion de 40 - 44 t à 5 essieux au moins</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1991616/611326</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">lunghezza delle strade forestali (IFN)</t>
+      <t xml:space="preserve">longueur des routes forestières (IFN)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #336</t>
     </r>
   </si>
   <si>
     <t>Länge der im LFI erhobenen Waldstrassen. Die Waldstrassenlänge wird im Wald zu 100% gezählt, am Waldrand und in aufgelösten Bestockungen dagegen nur zu 50%. Zu den LFI-Waldstrassen zählen nur die zum Zeitpunkt der LFI-Erhebung in den aktuellen Erschliessungsdaten explizit verfügbaren Strassen-/Streckenabschnitte.
 Da es sich um eine Vollerhebung sämtlicher Strassen handelt, ist die Angabe eines Standardfehlers nicht nötig (es gibt keine stichprobenbedingte Unsicherheit).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale (viabilità)</t>
+      <t xml:space="preserve">surface forestière (desserte)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #339</t>
     </r>
   </si>
   <si>
     <t>Waldfläche basierend auf der LFI-Waldmaske mit Stand 2017, die für die Berechnung der Erschliessungsdichte verwendet wird. Die Kriterien für die Definition von Wald bei der Herstellung der Waldmaske sind annähernd vergleichbar mit denjenigen für den LFI-Waldentscheid, der jeweils im Rahmen der Feldaufnahme auf den Probeflächen durchgeführt wird.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">viabilità della strada</t>
+      <t xml:space="preserve">viabilité de la route</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2239</t>
     </r>
   </si>
   <si>
     <t>Die Befahrbarkeit der Strasse gibt an, mit welchem Lastwagentyp eine Strasse befahren werden kann. Dabei sind Achsenzahl und Gesamtgewicht des LKW für die Klassierung ausschlaggebend.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">larghezza della strada</t>
+      <t xml:space="preserve">largeur de route</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2238</t>
     </r>
   </si>
   <si>
     <t>Die Strassenbreite gibt an, wie breit der betreffende Strecken-/Strassenabschnitt ist. Lastwagenstrassen im Schweizer Wald müssen, um in der Erschliessungserhebung erfasst zu werden, eine Mindestbreite von 2.50 m aufweisen. Im Rahmen der Försterumfrage des LFI4 wurden zusätzliche Informationen erhoben. Dabei steht nicht die lastwagenbefahrbare Strasse nach LFI mit 10 t Achslast und einer Mindestbreite von 2.50 m  im Fokus, sondern die für die Holzabfuhr relevante Strasse mit mindestens 3 m Fahrbahnbreite und genügender Tragfähigkeit für Fahrzeuge mit einem Gesamtgewicht ab 26 t.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
+      <t xml:space="preserve">réseau 1,4 km</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>Reticolo di campionamento dell'IFN a maglia quadrata con una distanza di 1,4 km. Il reticolo 1,4 x 1,4 km rappresenta il reticolo terrestre comune a tutti gli inventari fin'ora eseguiti, per cui viene denominato come reticolo di base.</t>
+    <t>Réseau d'échantillonnage de l'IFN avec un maillage de 1,4 km. Le réseau 1,4 km est commun à tous les inventaires terrestres précédents, c'est pourquoi il est également appelé réseau de base.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -807,52 +807,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="42.418" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="29.279" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="8.141" bestFit="true" customWidth="true" style="0"/>
@@ -3984,51 +3984,51 @@
         <v>5.2</v>
       </c>
       <c r="AD42" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AE42" s="6">
         <v>25.4</v>
       </c>
       <c r="AF42" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:32" customHeight="1" ht="21.75">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1991616/611326</t>
           </r>
         </is>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
@@ -4044,261 +4044,261 @@
       <c r="V43" s="3"/>
       <c r="W43" s="3"/>
       <c r="X43" s="3"/>
       <c r="Y43" s="3"/>
       <c r="Z43" s="3"/>
       <c r="AA43" s="3"/>
       <c r="AB43" s="3"/>
       <c r="AC43" s="3"/>
       <c r="AD43" s="3"/>
       <c r="AE43" s="3"/>
       <c r="AF43" s="3"/>
     </row>
     <row r="46" spans="1:32">
       <c r="A46" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">lunghezza delle strade forestali (IFN)</t>
+            <t xml:space="preserve">longueur des routes forestières (IFN)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #336</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:32" customHeight="1" ht="29">
       <c r="A47" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="49" spans="1:32">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale (viabilità)</t>
+            <t xml:space="preserve">surface forestière (desserte)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #339</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:32" customHeight="1" ht="29">
       <c r="A50" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="52" spans="1:32">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">viabilità della strada</t>
+            <t xml:space="preserve">viabilité de la route</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2239</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:32" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="55" spans="1:32">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">larghezza della strada</t>
+            <t xml:space="preserve">largeur de route</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2238</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:32" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="58" spans="1:32">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:32" customHeight="1" ht="29">
       <c r="A59" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="61" spans="1:32">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:32" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="64" spans="1:32">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
+            <t xml:space="preserve">réseau 1,4 km</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:32" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AF1"/>
     <mergeCell ref="A2:AF2"/>