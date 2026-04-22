--- v1 (2026-01-08)
+++ v2 (2026-04-22)
@@ -12,425 +12,422 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
-[...7 lines deleted...]
-    <t>Schutzwald gegen Stein-/Blockschlag (2022) · Grössenklasse (Jungwald; 5 Klassen) · NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>nombre d'arbres avec relevé de l'abroutissement (sans extrap.)</t>
+  </si>
+  <si>
+    <t>forêt de protection contre des chutes de pierres ou de blocs (2022) · classe de grandeur (jeune forêt; 5 classes) · étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Wirtschaftsregion</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: Stk.</t>
+      <t xml:space="preserve">: n</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bestockbarer zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...20 lines deleted...]
-    <t>Stk.</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>forêt de protection contre des chutes de pierres ou de blocs (2022)</t>
+  </si>
+  <si>
+    <t>à l'intérieur</t>
+  </si>
+  <si>
+    <t>à l'extérieur</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>classe de grandeur (jeune forêt; 5 classes)</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes)</t>
+  </si>
+  <si>
+    <t>n</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>kein Angabe</t>
-[...2 lines deleted...]
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>obersubalpin</t>
+    <t>subalpin supérieur</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>hochmontan</t>
-[...23 lines deleted...]
-    <t>BHD 8-11.9 cm</t>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard inférieur et supérieur</t>
+  </si>
+  <si>
+    <t>submontagnard</t>
+  </si>
+  <si>
+    <t>hyperinsubrique et collinéen</t>
+  </si>
+  <si>
+    <t>hauteur 10-39 cm</t>
+  </si>
+  <si>
+    <t>hauteur 40-129 cm</t>
+  </si>
+  <si>
+    <t>DHP 0-3.9 cm</t>
+  </si>
+  <si>
+    <t>DHP 4-7.9 cm</t>
+  </si>
+  <si>
+    <t>DHP 8-11.9 cm</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1991641/611351</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Anzahl auf Verbiss beurteilte Bäume (ohne Hochrechnung)</t>
+      <t xml:space="preserve">nombre d'arbres avec relevé de l'abroutissement (sans extrap.)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #431</t>
     </r>
   </si>
   <si>
-    <t>Tatsächliche Anzahl Nadel- und Laubbäume, die bei der Feldaufnahme auf Verbiss beurteilt worden sind (keine Hochrechnung).</t>
+    <t>Nombre effectif de résineux et de feuillus chez lesquels l'abroutissement a été évalué lors du relevé de terrain (pas d'extrapolation).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwald gegen Stein-/Blockschlag (2022)</t>
+      <t xml:space="preserve">forêt de protection contre des chutes de pierres ou de blocs (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2646</t>
     </r>
   </si>
   <si>
-    <t>Fläche innerhalb/ausserhalb des Schutzwalds gegen Stein- oder Blockschlag (Sturzprozesse), den die Kantone nach den harmonisierten Kriterien von SilvaProtect-CH im Jahr 2022 ausgeschieden hatten. Grundlage: GIS-Daten BAFU, 2022</t>
+    <t>Zone située à l'intérieur/à l'extérieur d'une forêt de protection contre les chutes de pierres ou de blocs délimitée en 2022 par les cantons selon les critères harmonisés de SilvaProtect-CH. Source: données SIG de l'OFEV, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Grössenklasse (Jungwald; 5 Klassen)</t>
+      <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2623</t>
     </r>
   </si>
   <si>
-    <t>Grösse der Jungwaldpflanzen von 10 cm Höhe bis 11,9 cm Brusthöhendurchmesser (BHD) in fünf Klassen (zwei Höhenklassen, drei BHD-Klassen). Grundlage: Feldaufnahme (MID 507: Jungwaldklasse)</t>
+    <t>Taille des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP) en cinq classes (deux classes de hauteur et trois classes de DHP). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wirtschaftsregion</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1876</t>
     </r>
   </si>
   <si>
-    <t>Bestockbarer Teil des zugänglichen Waldes ohne Gebüschwald (also zugänglicher Wald ohne Gebüschwald ohne Fläche von Waldstrassen, Erholungsanlagen, Bächen, Lawinenzügen usw.).</t>
+    <t>Proportion apte au boisement de la forêt accessible sans la forêt buissonnante (c'est-à-dire forêt accessible sans la forêt buissonnante sans la surface des routes forestières, d'infrastructures de loisirs, de cours d'eau, de coulées d'avalanches, etc.).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -782,57 +779,57 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
@@ -891,1682 +888,1682 @@
       </c>
       <c r="C12" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C13" s="6">
         <v>0</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E13" s="6">
         <v>0</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G13" s="6">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="5"/>
       <c r="B14" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C14" s="6">
         <v>0</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E14" s="6">
         <v>0</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G14" s="6">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="5"/>
       <c r="B15" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C15" s="6">
         <v>0</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E15" s="6">
         <v>0</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G15" s="6">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="5"/>
       <c r="B16" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C16" s="6">
         <v>0</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E16" s="6">
         <v>0</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G16" s="6">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="5"/>
       <c r="B17" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E17" s="6">
         <v>0</v>
       </c>
       <c r="F17" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G17" s="6">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="5"/>
       <c r="B18" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C18" s="6">
         <v>0</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E18" s="6">
         <v>0</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G18" s="6">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="5"/>
       <c r="B19" s="5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C19" s="6">
         <v>0</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E19" s="6">
         <v>0</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G19" s="6">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="5"/>
       <c r="B20" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="6">
         <v>0</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E20" s="6">
         <v>0</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G20" s="6">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C21" s="6">
         <v>0</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
       <c r="F21" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G21" s="6">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="5"/>
       <c r="B22" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C22" s="6">
         <v>0</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E22" s="6">
         <v>17</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G22" s="6">
         <v>17</v>
       </c>
       <c r="H22" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="5"/>
       <c r="B23" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C23" s="6">
         <v>1</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E23" s="6">
         <v>255</v>
       </c>
       <c r="F23" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G23" s="6">
         <v>256</v>
       </c>
       <c r="H23" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="5"/>
       <c r="B24" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C24" s="6">
         <v>28</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E24" s="6">
         <v>730</v>
       </c>
       <c r="F24" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G24" s="6">
         <v>758</v>
       </c>
       <c r="H24" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="5"/>
       <c r="B25" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C25" s="6">
         <v>142</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E25" s="6">
         <v>4186</v>
       </c>
       <c r="F25" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G25" s="6">
         <v>4328</v>
       </c>
       <c r="H25" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="5"/>
       <c r="B26" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C26" s="6">
         <v>120</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E26" s="6">
         <v>3927</v>
       </c>
       <c r="F26" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G26" s="6">
         <v>4047</v>
       </c>
       <c r="H26" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="5"/>
       <c r="B27" s="5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C27" s="6">
         <v>109</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E27" s="6">
         <v>441</v>
       </c>
       <c r="F27" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G27" s="6">
         <v>550</v>
       </c>
       <c r="H27" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="5"/>
       <c r="B28" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C28" s="6">
         <v>400</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E28" s="6">
         <v>9556</v>
       </c>
       <c r="F28" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G28" s="6">
         <v>9956</v>
       </c>
       <c r="H28" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C29" s="6">
         <v>0</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E29" s="6">
         <v>0</v>
       </c>
       <c r="F29" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G29" s="6">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="5"/>
       <c r="B30" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C30" s="6">
         <v>1</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E30" s="6">
         <v>45</v>
       </c>
       <c r="F30" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G30" s="6">
         <v>46</v>
       </c>
       <c r="H30" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="5"/>
       <c r="B31" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C31" s="6">
         <v>0</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E31" s="6">
         <v>267</v>
       </c>
       <c r="F31" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G31" s="6">
         <v>267</v>
       </c>
       <c r="H31" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="5"/>
       <c r="B32" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C32" s="6">
         <v>15</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E32" s="6">
         <v>546</v>
       </c>
       <c r="F32" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G32" s="6">
         <v>561</v>
       </c>
       <c r="H32" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="5"/>
       <c r="B33" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C33" s="6">
         <v>44</v>
       </c>
       <c r="D33" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E33" s="6">
         <v>3747</v>
       </c>
       <c r="F33" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G33" s="6">
         <v>3791</v>
       </c>
       <c r="H33" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="5"/>
       <c r="B34" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C34" s="6">
         <v>34</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E34" s="6">
         <v>3162</v>
       </c>
       <c r="F34" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G34" s="6">
         <v>3196</v>
       </c>
       <c r="H34" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="5"/>
       <c r="B35" s="5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C35" s="6">
         <v>70</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E35" s="6">
         <v>194</v>
       </c>
       <c r="F35" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G35" s="6">
         <v>264</v>
       </c>
       <c r="H35" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="5"/>
       <c r="B36" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C36" s="6">
         <v>164</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E36" s="6">
         <v>7961</v>
       </c>
       <c r="F36" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G36" s="6">
         <v>8125</v>
       </c>
       <c r="H36" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C37" s="6">
         <v>0</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E37" s="6">
         <v>0</v>
       </c>
       <c r="F37" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G37" s="6">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="5"/>
       <c r="B38" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C38" s="6">
         <v>0</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E38" s="6">
         <v>0</v>
       </c>
       <c r="F38" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G38" s="6">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="5"/>
       <c r="B39" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C39" s="6">
         <v>0</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E39" s="6">
         <v>0</v>
       </c>
       <c r="F39" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G39" s="6">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="5"/>
       <c r="B40" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C40" s="6">
         <v>0</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E40" s="6">
         <v>0</v>
       </c>
       <c r="F40" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G40" s="6">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="5"/>
       <c r="B41" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C41" s="6">
         <v>0</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E41" s="6">
         <v>0</v>
       </c>
       <c r="F41" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G41" s="6">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="5"/>
       <c r="B42" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C42" s="6">
         <v>0</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E42" s="6">
         <v>0</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G42" s="6">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="5"/>
       <c r="B43" s="5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C43" s="6">
         <v>0</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E43" s="6">
         <v>0</v>
       </c>
       <c r="F43" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G43" s="6">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="5"/>
       <c r="B44" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C44" s="6">
         <v>0</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E44" s="6">
         <v>0</v>
       </c>
       <c r="F44" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G44" s="6">
         <v>0</v>
       </c>
       <c r="H44" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C45" s="6">
         <v>0</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E45" s="6">
         <v>0</v>
       </c>
       <c r="F45" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G45" s="6">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="5"/>
       <c r="B46" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C46" s="6">
         <v>0</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E46" s="6">
         <v>0</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G46" s="6">
         <v>0</v>
       </c>
       <c r="H46" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="5"/>
       <c r="B47" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C47" s="6">
         <v>0</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E47" s="6">
         <v>0</v>
       </c>
       <c r="F47" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G47" s="6">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="5"/>
       <c r="B48" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C48" s="6">
         <v>0</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E48" s="6">
         <v>0</v>
       </c>
       <c r="F48" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G48" s="6">
         <v>0</v>
       </c>
       <c r="H48" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="5"/>
       <c r="B49" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C49" s="6">
         <v>0</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E49" s="6">
         <v>0</v>
       </c>
       <c r="F49" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G49" s="6">
         <v>0</v>
       </c>
       <c r="H49" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="5"/>
       <c r="B50" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C50" s="6">
         <v>0</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E50" s="6">
         <v>0</v>
       </c>
       <c r="F50" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G50" s="6">
         <v>0</v>
       </c>
       <c r="H50" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="5"/>
       <c r="B51" s="5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C51" s="6">
         <v>0</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E51" s="6">
         <v>0</v>
       </c>
       <c r="F51" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G51" s="6">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="5"/>
       <c r="B52" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C52" s="6">
         <v>0</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E52" s="6">
         <v>0</v>
       </c>
       <c r="F52" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G52" s="6">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C53" s="6">
         <v>0</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E53" s="6">
         <v>0</v>
       </c>
       <c r="F53" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G53" s="6">
         <v>0</v>
       </c>
       <c r="H53" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="5"/>
       <c r="B54" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C54" s="6">
         <v>0</v>
       </c>
       <c r="D54" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E54" s="6">
         <v>0</v>
       </c>
       <c r="F54" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G54" s="6">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="5"/>
       <c r="B55" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C55" s="6">
         <v>0</v>
       </c>
       <c r="D55" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E55" s="6">
         <v>0</v>
       </c>
       <c r="F55" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G55" s="6">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="5"/>
       <c r="B56" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C56" s="6">
         <v>0</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E56" s="6">
         <v>0</v>
       </c>
       <c r="F56" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G56" s="6">
         <v>0</v>
       </c>
       <c r="H56" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="5"/>
       <c r="B57" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C57" s="6">
         <v>0</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E57" s="6">
         <v>0</v>
       </c>
       <c r="F57" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G57" s="6">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="5"/>
       <c r="B58" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C58" s="6">
         <v>0</v>
       </c>
       <c r="D58" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E58" s="6">
         <v>0</v>
       </c>
       <c r="F58" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G58" s="6">
         <v>0</v>
       </c>
       <c r="H58" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="5"/>
       <c r="B59" s="5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C59" s="6">
         <v>0</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E59" s="6">
         <v>0</v>
       </c>
       <c r="F59" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G59" s="6">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5"/>
       <c r="B60" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C60" s="6">
         <v>0</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E60" s="6">
         <v>0</v>
       </c>
       <c r="F60" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G60" s="6">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C61" s="6">
         <v>0</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E61" s="6">
         <v>0</v>
       </c>
       <c r="F61" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G61" s="6">
         <v>0</v>
       </c>
       <c r="H61" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="5"/>
       <c r="B62" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C62" s="6">
         <v>1</v>
       </c>
       <c r="D62" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E62" s="6">
         <v>62</v>
       </c>
       <c r="F62" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G62" s="6">
         <v>63</v>
       </c>
       <c r="H62" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="5"/>
       <c r="B63" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C63" s="6">
         <v>1</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E63" s="6">
         <v>522</v>
       </c>
       <c r="F63" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G63" s="6">
         <v>523</v>
       </c>
       <c r="H63" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="5"/>
       <c r="B64" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C64" s="6">
         <v>43</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E64" s="6">
         <v>1276</v>
       </c>
       <c r="F64" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G64" s="6">
         <v>1319</v>
       </c>
       <c r="H64" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="5"/>
       <c r="B65" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C65" s="6">
         <v>186</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E65" s="6">
         <v>7933</v>
       </c>
       <c r="F65" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G65" s="6">
         <v>8119</v>
       </c>
       <c r="H65" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="5"/>
       <c r="B66" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C66" s="6">
         <v>154</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E66" s="6">
         <v>7089</v>
       </c>
       <c r="F66" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G66" s="6">
         <v>7243</v>
       </c>
       <c r="H66" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="5"/>
       <c r="B67" s="5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C67" s="6">
         <v>179</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E67" s="6">
         <v>635</v>
       </c>
       <c r="F67" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G67" s="6">
         <v>814</v>
       </c>
       <c r="H67" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="5"/>
       <c r="B68" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C68" s="6">
         <v>564</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E68" s="6">
         <v>17517</v>
       </c>
       <c r="F68" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G68" s="6">
         <v>18081</v>
       </c>
       <c r="H68" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:8" customHeight="1" ht="21.75">
       <c r="A69" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1991641/611351</t>
           </r>
         </is>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Anzahl auf Verbiss beurteilte Bäume (ohne Hochrechnung)</t>
+            <t xml:space="preserve">nombre d'arbres avec relevé de l'abroutissement (sans extrap.)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #431</t>
           </r>
         </is>
       </c>
     </row>
     <row r="73" spans="1:8" customHeight="1" ht="29">
       <c r="A73" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwald gegen Stein-/Blockschlag (2022)</t>
+            <t xml:space="preserve">forêt de protection contre des chutes de pierres ou de blocs (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2646</t>
           </r>
         </is>
       </c>
     </row>
     <row r="76" spans="1:8" customHeight="1" ht="29">
       <c r="A76" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Grössenklasse (Jungwald; 5 Klassen)</t>
+            <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2623</t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:8" customHeight="1" ht="29">
       <c r="A79" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="82" spans="1:8" customHeight="1" ht="29">
       <c r="A82" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wirtschaftsregion</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:8" customHeight="1" ht="29">
       <c r="A85" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1876</t>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:8" customHeight="1" ht="29">
       <c r="A88" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="91" spans="1:8" customHeight="1" ht="29">
       <c r="A91" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="C10:H10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="A13:A20"/>
     <mergeCell ref="A21:A28"/>
     <mergeCell ref="A29:A36"/>
     <mergeCell ref="A37:A44"/>
     <mergeCell ref="A45:A52"/>
     <mergeCell ref="A53:A60"/>
     <mergeCell ref="A61:A68"/>
     <mergeCell ref="A69:H69"/>
     <mergeCell ref="A72:H72"/>