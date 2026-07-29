--- v2 (2026-04-22)
+++ v3 (2026-07-29)
@@ -12,422 +12,425 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
-[...7 lines deleted...]
-    <t>forêt de protection contre des chutes de pierres ou de blocs (2022) · classe de grandeur (jeune forêt; 5 classes) · étages de végétation NaiS (6 classes)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anzahl auf Verbiss beurteilte Bäume (ohne Hochrechnung)</t>
+  </si>
+  <si>
+    <t>Schutzwald gegen Stein-/Blockschlag (2022) · Grössenklasse (Jungwald; 5 Klassen) · NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: n</t>
+      <t xml:space="preserve">: Stk.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante, apte au boisement</t>
+      <t xml:space="preserve">: bestockbarer zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...20 lines deleted...]
-    <t>n</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwald gegen Stein-/Blockschlag (2022)</t>
+  </si>
+  <si>
+    <t>innerhalb</t>
+  </si>
+  <si>
+    <t>ausserhalb</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Grössenklasse (Jungwald; 5 Klassen)</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+  </si>
+  <si>
+    <t>Stk.</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>kein Angabe</t>
+  </si>
+  <si>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpin supérieur</t>
+    <t>obersubalpin</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>haut-montagnard</t>
-[...23 lines deleted...]
-    <t>DHP 8-11.9 cm</t>
+    <t>hochmontan</t>
+  </si>
+  <si>
+    <t>unter- und obermontan</t>
+  </si>
+  <si>
+    <t>submontan</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch und kollin</t>
+  </si>
+  <si>
+    <t>Höhe 10-39 cm</t>
+  </si>
+  <si>
+    <t>Höhe 40-129 cm</t>
+  </si>
+  <si>
+    <t>BHD 0-3.9 cm</t>
+  </si>
+  <si>
+    <t>BHD 4-7.9 cm</t>
+  </si>
+  <si>
+    <t>BHD 8-11.9 cm</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1991641/611351</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">nombre d'arbres avec relevé de l'abroutissement (sans extrap.)</t>
+      <t xml:space="preserve">Anzahl auf Verbiss beurteilte Bäume (ohne Hochrechnung)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #431</t>
     </r>
   </si>
   <si>
-    <t>Nombre effectif de résineux et de feuillus chez lesquels l'abroutissement a été évalué lors du relevé de terrain (pas d'extrapolation).</t>
+    <t>Tatsächliche Anzahl Nadel- und Laubbäume, die bei der Feldaufnahme auf Verbiss beurteilt worden sind (keine Hochrechnung).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt de protection contre des chutes de pierres ou de blocs (2022)</t>
+      <t xml:space="preserve">Schutzwald gegen Stein-/Blockschlag (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2646</t>
     </r>
   </si>
   <si>
-    <t>Zone située à l'intérieur/à l'extérieur d'une forêt de protection contre les chutes de pierres ou de blocs délimitée en 2022 par les cantons selon les critères harmonisés de SilvaProtect-CH. Source: données SIG de l'OFEV, 2022</t>
+    <t>Fläche innerhalb/ausserhalb des Schutzwalds gegen Stein- oder Blockschlag (Sturzprozesse), den die Kantone nach den harmonisierten Kriterien von SilvaProtect-CH im Jahr 2022 ausgeschieden hatten. Grundlage: GIS-Daten BAFU, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
+      <t xml:space="preserve">Grössenklasse (Jungwald; 5 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2623</t>
     </r>
   </si>
   <si>
-    <t>Taille des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP) en cinq classes (deux classes de hauteur et trois classes de DHP). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
+    <t>Grösse der Jungwaldpflanzen von 10 cm Höhe bis 11,9 cm Brusthöhendurchmesser (BHD) in fünf Klassen (zwei Höhenklassen, drei BHD-Klassen). Grundlage: Feldaufnahme (MID 507: Jungwaldklasse)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
+    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
+      <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1876</t>
     </r>
   </si>
   <si>
-    <t>Proportion apte au boisement de la forêt accessible sans la forêt buissonnante (c'est-à-dire forêt accessible sans la forêt buissonnante sans la surface des routes forestières, d'infrastructures de loisirs, de cours d'eau, de coulées d'avalanches, etc.).</t>
+    <t>Bestockbarer Teil des zugänglichen Waldes ohne Gebüschwald (also zugänglicher Wald ohne Gebüschwald ohne Fläche von Waldstrassen, Erholungsanlagen, Bächen, Lawinenzügen usw.).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -779,57 +782,57 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
@@ -888,1682 +891,1682 @@
       </c>
       <c r="C12" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C13" s="6">
         <v>0</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E13" s="6">
         <v>0</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G13" s="6">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="5"/>
       <c r="B14" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C14" s="6">
         <v>0</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E14" s="6">
         <v>0</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G14" s="6">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="5"/>
       <c r="B15" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C15" s="6">
         <v>0</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E15" s="6">
         <v>0</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G15" s="6">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="5"/>
       <c r="B16" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C16" s="6">
         <v>0</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E16" s="6">
         <v>0</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G16" s="6">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="5"/>
       <c r="B17" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E17" s="6">
         <v>0</v>
       </c>
       <c r="F17" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G17" s="6">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="5"/>
       <c r="B18" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C18" s="6">
         <v>0</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E18" s="6">
         <v>0</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G18" s="6">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="5"/>
       <c r="B19" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C19" s="6">
         <v>0</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E19" s="6">
         <v>0</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G19" s="6">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="5"/>
       <c r="B20" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="6">
         <v>0</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E20" s="6">
         <v>0</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G20" s="6">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C21" s="6">
         <v>0</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
       <c r="F21" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G21" s="6">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="5"/>
       <c r="B22" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C22" s="6">
         <v>0</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E22" s="6">
         <v>17</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G22" s="6">
         <v>17</v>
       </c>
       <c r="H22" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="5"/>
       <c r="B23" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C23" s="6">
         <v>1</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E23" s="6">
         <v>255</v>
       </c>
       <c r="F23" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G23" s="6">
         <v>256</v>
       </c>
       <c r="H23" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="5"/>
       <c r="B24" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C24" s="6">
         <v>28</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E24" s="6">
         <v>730</v>
       </c>
       <c r="F24" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G24" s="6">
         <v>758</v>
       </c>
       <c r="H24" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="5"/>
       <c r="B25" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C25" s="6">
         <v>142</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E25" s="6">
         <v>4186</v>
       </c>
       <c r="F25" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G25" s="6">
         <v>4328</v>
       </c>
       <c r="H25" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="5"/>
       <c r="B26" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C26" s="6">
         <v>120</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E26" s="6">
         <v>3927</v>
       </c>
       <c r="F26" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G26" s="6">
         <v>4047</v>
       </c>
       <c r="H26" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="5"/>
       <c r="B27" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C27" s="6">
         <v>109</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E27" s="6">
         <v>441</v>
       </c>
       <c r="F27" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G27" s="6">
         <v>550</v>
       </c>
       <c r="H27" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="5"/>
       <c r="B28" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C28" s="6">
         <v>400</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E28" s="6">
         <v>9556</v>
       </c>
       <c r="F28" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G28" s="6">
         <v>9956</v>
       </c>
       <c r="H28" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C29" s="6">
         <v>0</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E29" s="6">
         <v>0</v>
       </c>
       <c r="F29" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G29" s="6">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="5"/>
       <c r="B30" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C30" s="6">
         <v>1</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E30" s="6">
         <v>45</v>
       </c>
       <c r="F30" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G30" s="6">
         <v>46</v>
       </c>
       <c r="H30" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="5"/>
       <c r="B31" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C31" s="6">
         <v>0</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E31" s="6">
         <v>267</v>
       </c>
       <c r="F31" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G31" s="6">
         <v>267</v>
       </c>
       <c r="H31" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="5"/>
       <c r="B32" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C32" s="6">
         <v>15</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E32" s="6">
         <v>546</v>
       </c>
       <c r="F32" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G32" s="6">
         <v>561</v>
       </c>
       <c r="H32" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="5"/>
       <c r="B33" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C33" s="6">
         <v>44</v>
       </c>
       <c r="D33" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E33" s="6">
         <v>3747</v>
       </c>
       <c r="F33" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G33" s="6">
         <v>3791</v>
       </c>
       <c r="H33" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="5"/>
       <c r="B34" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C34" s="6">
         <v>34</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E34" s="6">
         <v>3162</v>
       </c>
       <c r="F34" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G34" s="6">
         <v>3196</v>
       </c>
       <c r="H34" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="5"/>
       <c r="B35" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C35" s="6">
         <v>70</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E35" s="6">
         <v>194</v>
       </c>
       <c r="F35" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G35" s="6">
         <v>264</v>
       </c>
       <c r="H35" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="5"/>
       <c r="B36" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C36" s="6">
         <v>164</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E36" s="6">
         <v>7961</v>
       </c>
       <c r="F36" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G36" s="6">
         <v>8125</v>
       </c>
       <c r="H36" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C37" s="6">
         <v>0</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E37" s="6">
         <v>0</v>
       </c>
       <c r="F37" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G37" s="6">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="5"/>
       <c r="B38" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C38" s="6">
         <v>0</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E38" s="6">
         <v>0</v>
       </c>
       <c r="F38" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G38" s="6">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="5"/>
       <c r="B39" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C39" s="6">
         <v>0</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E39" s="6">
         <v>0</v>
       </c>
       <c r="F39" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G39" s="6">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="5"/>
       <c r="B40" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C40" s="6">
         <v>0</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E40" s="6">
         <v>0</v>
       </c>
       <c r="F40" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G40" s="6">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="5"/>
       <c r="B41" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C41" s="6">
         <v>0</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E41" s="6">
         <v>0</v>
       </c>
       <c r="F41" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G41" s="6">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="5"/>
       <c r="B42" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C42" s="6">
         <v>0</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E42" s="6">
         <v>0</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G42" s="6">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="5"/>
       <c r="B43" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C43" s="6">
         <v>0</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E43" s="6">
         <v>0</v>
       </c>
       <c r="F43" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G43" s="6">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="5"/>
       <c r="B44" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C44" s="6">
         <v>0</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E44" s="6">
         <v>0</v>
       </c>
       <c r="F44" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G44" s="6">
         <v>0</v>
       </c>
       <c r="H44" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C45" s="6">
         <v>0</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E45" s="6">
         <v>0</v>
       </c>
       <c r="F45" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G45" s="6">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="5"/>
       <c r="B46" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C46" s="6">
         <v>0</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E46" s="6">
         <v>0</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G46" s="6">
         <v>0</v>
       </c>
       <c r="H46" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="5"/>
       <c r="B47" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C47" s="6">
         <v>0</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E47" s="6">
         <v>0</v>
       </c>
       <c r="F47" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G47" s="6">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="5"/>
       <c r="B48" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C48" s="6">
         <v>0</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E48" s="6">
         <v>0</v>
       </c>
       <c r="F48" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G48" s="6">
         <v>0</v>
       </c>
       <c r="H48" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="5"/>
       <c r="B49" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C49" s="6">
         <v>0</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E49" s="6">
         <v>0</v>
       </c>
       <c r="F49" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G49" s="6">
         <v>0</v>
       </c>
       <c r="H49" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="5"/>
       <c r="B50" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C50" s="6">
         <v>0</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E50" s="6">
         <v>0</v>
       </c>
       <c r="F50" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G50" s="6">
         <v>0</v>
       </c>
       <c r="H50" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="5"/>
       <c r="B51" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C51" s="6">
         <v>0</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E51" s="6">
         <v>0</v>
       </c>
       <c r="F51" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G51" s="6">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="5"/>
       <c r="B52" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C52" s="6">
         <v>0</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E52" s="6">
         <v>0</v>
       </c>
       <c r="F52" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G52" s="6">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C53" s="6">
         <v>0</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E53" s="6">
         <v>0</v>
       </c>
       <c r="F53" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G53" s="6">
         <v>0</v>
       </c>
       <c r="H53" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="5"/>
       <c r="B54" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C54" s="6">
         <v>0</v>
       </c>
       <c r="D54" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E54" s="6">
         <v>0</v>
       </c>
       <c r="F54" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G54" s="6">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="5"/>
       <c r="B55" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C55" s="6">
         <v>0</v>
       </c>
       <c r="D55" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E55" s="6">
         <v>0</v>
       </c>
       <c r="F55" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G55" s="6">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="5"/>
       <c r="B56" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C56" s="6">
         <v>0</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E56" s="6">
         <v>0</v>
       </c>
       <c r="F56" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G56" s="6">
         <v>0</v>
       </c>
       <c r="H56" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="5"/>
       <c r="B57" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C57" s="6">
         <v>0</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E57" s="6">
         <v>0</v>
       </c>
       <c r="F57" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G57" s="6">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="5"/>
       <c r="B58" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C58" s="6">
         <v>0</v>
       </c>
       <c r="D58" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E58" s="6">
         <v>0</v>
       </c>
       <c r="F58" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G58" s="6">
         <v>0</v>
       </c>
       <c r="H58" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="5"/>
       <c r="B59" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C59" s="6">
         <v>0</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E59" s="6">
         <v>0</v>
       </c>
       <c r="F59" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G59" s="6">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5"/>
       <c r="B60" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C60" s="6">
         <v>0</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E60" s="6">
         <v>0</v>
       </c>
       <c r="F60" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G60" s="6">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C61" s="6">
         <v>0</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E61" s="6">
         <v>0</v>
       </c>
       <c r="F61" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G61" s="6">
         <v>0</v>
       </c>
       <c r="H61" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="5"/>
       <c r="B62" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C62" s="6">
         <v>1</v>
       </c>
       <c r="D62" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E62" s="6">
         <v>62</v>
       </c>
       <c r="F62" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G62" s="6">
         <v>63</v>
       </c>
       <c r="H62" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="5"/>
       <c r="B63" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C63" s="6">
         <v>1</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E63" s="6">
         <v>522</v>
       </c>
       <c r="F63" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G63" s="6">
         <v>523</v>
       </c>
       <c r="H63" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="5"/>
       <c r="B64" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C64" s="6">
         <v>43</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E64" s="6">
         <v>1276</v>
       </c>
       <c r="F64" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G64" s="6">
         <v>1319</v>
       </c>
       <c r="H64" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="5"/>
       <c r="B65" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C65" s="6">
         <v>186</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E65" s="6">
         <v>7933</v>
       </c>
       <c r="F65" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G65" s="6">
         <v>8119</v>
       </c>
       <c r="H65" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="5"/>
       <c r="B66" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C66" s="6">
         <v>154</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E66" s="6">
         <v>7089</v>
       </c>
       <c r="F66" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G66" s="6">
         <v>7243</v>
       </c>
       <c r="H66" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="5"/>
       <c r="B67" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C67" s="6">
         <v>179</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E67" s="6">
         <v>635</v>
       </c>
       <c r="F67" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G67" s="6">
         <v>814</v>
       </c>
       <c r="H67" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="5"/>
       <c r="B68" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C68" s="6">
         <v>564</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E68" s="6">
         <v>17517</v>
       </c>
       <c r="F68" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G68" s="6">
         <v>18081</v>
       </c>
       <c r="H68" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:8" customHeight="1" ht="21.75">
       <c r="A69" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1991641/611351</t>
           </r>
         </is>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">nombre d'arbres avec relevé de l'abroutissement (sans extrap.)</t>
+            <t xml:space="preserve">Anzahl auf Verbiss beurteilte Bäume (ohne Hochrechnung)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #431</t>
           </r>
         </is>
       </c>
     </row>
     <row r="73" spans="1:8" customHeight="1" ht="29">
       <c r="A73" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt de protection contre des chutes de pierres ou de blocs (2022)</t>
+            <t xml:space="preserve">Schutzwald gegen Stein-/Blockschlag (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2646</t>
           </r>
         </is>
       </c>
     </row>
     <row r="76" spans="1:8" customHeight="1" ht="29">
       <c r="A76" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
+            <t xml:space="preserve">Grössenklasse (Jungwald; 5 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2623</t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:8" customHeight="1" ht="29">
       <c r="A79" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="82" spans="1:8" customHeight="1" ht="29">
       <c r="A82" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:8" customHeight="1" ht="29">
       <c r="A85" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
+            <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1876</t>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:8" customHeight="1" ht="29">
       <c r="A88" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="91" spans="1:8" customHeight="1" ht="29">
       <c r="A91" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="C10:H10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="A13:A20"/>
     <mergeCell ref="A21:A28"/>
     <mergeCell ref="A29:A36"/>
     <mergeCell ref="A37:A44"/>
     <mergeCell ref="A45:A52"/>
     <mergeCell ref="A53:A60"/>
     <mergeCell ref="A61:A68"/>
     <mergeCell ref="A69:H69"/>
     <mergeCell ref="A72:H72"/>