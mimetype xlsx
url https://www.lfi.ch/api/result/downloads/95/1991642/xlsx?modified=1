--- v1 (2026-01-13)
+++ v2 (2026-04-22)
@@ -17,417 +17,417 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>numero di alberi con rilievo della brucatura (senza estrapol.)</t>
-[...2 lines deleted...]
-    <t>bosco di protezione contro cadute di massi (2022) · classe di dimensione (bosco giovane; 5 classi) · fasce vegetazionali NaiS (6 classi)</t>
+    <t>nombre d'arbres avec relevé de l'abroutissement (sans extrap.)</t>
+  </si>
+  <si>
+    <t>forêt de protection contre des chutes de pierres ou de blocs (2022) · classe de grandeur (jeune forêt; 5 classes) · étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: n</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...17 lines deleted...]
-    <t>fasce vegetazionali NaiS (6 classi)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>forêt de protection contre des chutes de pierres ou de blocs (2022)</t>
+  </si>
+  <si>
+    <t>à l'intérieur</t>
+  </si>
+  <si>
+    <t>à l'extérieur</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>classe de grandeur (jeune forêt; 5 classes)</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <t>n</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpina superiore</t>
-[...29 lines deleted...]
-    <t>DPU 8-11.9 cm</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard inférieur et supérieur</t>
+  </si>
+  <si>
+    <t>submontagnard</t>
+  </si>
+  <si>
+    <t>hyperinsubrique et collinéen</t>
+  </si>
+  <si>
+    <t>hauteur 10-39 cm</t>
+  </si>
+  <si>
+    <t>hauteur 40-129 cm</t>
+  </si>
+  <si>
+    <t>DHP 0-3.9 cm</t>
+  </si>
+  <si>
+    <t>DHP 4-7.9 cm</t>
+  </si>
+  <si>
+    <t>DHP 8-11.9 cm</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1991642/611352</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di alberi con rilievo della brucatura (senza estrapol.)</t>
+      <t xml:space="preserve">nombre d'arbres avec relevé de l'abroutissement (sans extrap.)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #431</t>
     </r>
   </si>
   <si>
-    <t>Numero effettivo di alberi di conifere e latifoglie che sono stati esaminati in relazione alla brucatura durante il rilievo su terreno (senza estrapolazione).</t>
+    <t>Nombre effectif de résineux et de feuillus chez lesquels l'abroutissement a été évalué lors du relevé de terrain (pas d'extrapolation).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco di protezione contro cadute di massi (2022)</t>
+      <t xml:space="preserve">forêt de protection contre des chutes de pierres ou de blocs (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2646</t>
     </r>
   </si>
   <si>
-    <t>Superficie all'interno/all'esterno del bosco di protezione contro le cadute di massi, che i Cantoni hanno definito in base ai criteri armonizzati di SilvaProtect-CH nell'anno 2022. Fonte: dati GIS dell'UFAM, 2022.</t>
+    <t>Zone située à l'intérieur/à l'extérieur d'une forêt de protection contre les chutes de pierres ou de blocs délimitée en 2022 par les cantons selon les critères harmonisés de SilvaProtect-CH. Source: données SIG de l'OFEV, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">classe di dimensione (bosco giovane; 5 classi)</t>
+      <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2623</t>
     </r>
   </si>
   <si>
-    <t>Dimensione delle piante del bosco giovane da 10 cm di altezza a 11,9 cm di diametro a petto d'uomo (DPU), in cinque classi (due classi di altezza, tre classi di diametro). Fonte: rilievo sul terreno (MID 1051: Jungwaldpflanzenart - Zählung)</t>
+    <t>Taille des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP) en cinq classes (deux classes de hauteur et trois classes de DHP). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005), ridotto a sei classi. Questa variabile rappresenta una semplificazione delle fasce vegetazionali NaiS in dieci classi (NAISHSTKOMB), per cui le classi «iperinsubrica», «collinare» e «collinare con faggio» vengono riunite nella classe «iperinsubrica e collinare», mentre le fasce «montana inferiore», «montana superiore» e «montana inferiore/superiore» vengono riunite nella classe «montana inferiore e superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1876</t>
     </r>
   </si>
   <si>
-    <t>Parte potenzialmente boscabile del bosco accessibile esclusi gli arbusteti (ossia bosco accessibile esclusi gli arbusteti, senza l'area delle strade forestali, delle strutture ricreative, dei torrenti, dei canali valangari, ecc.).</t>
+    <t>Proportion apte au boisement de la forêt accessible sans la forêt buissonnante (c'est-à-dire forêt accessible sans la forêt buissonnante sans la surface des routes forestières, d'infrastructures de loisirs, de cours d'eau, de coulées d'avalanches, etc.).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -779,52 +779,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
@@ -2254,297 +2254,297 @@
         <v>17517</v>
       </c>
       <c r="F68" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G68" s="6">
         <v>18081</v>
       </c>
       <c r="H68" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:8" customHeight="1" ht="21.75">
       <c r="A69" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1991642/611352</t>
           </r>
         </is>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di alberi con rilievo della brucatura (senza estrapol.)</t>
+            <t xml:space="preserve">nombre d'arbres avec relevé de l'abroutissement (sans extrap.)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #431</t>
           </r>
         </is>
       </c>
     </row>
     <row r="73" spans="1:8" customHeight="1" ht="29">
       <c r="A73" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco di protezione contro cadute di massi (2022)</t>
+            <t xml:space="preserve">forêt de protection contre des chutes de pierres ou de blocs (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2646</t>
           </r>
         </is>
       </c>
     </row>
     <row r="76" spans="1:8" customHeight="1" ht="29">
       <c r="A76" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">classe di dimensione (bosco giovane; 5 classi)</t>
+            <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2623</t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:8" customHeight="1" ht="29">
       <c r="A79" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="82" spans="1:8" customHeight="1" ht="29">
       <c r="A82" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:8" customHeight="1" ht="29">
       <c r="A85" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1876</t>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:8" customHeight="1" ht="29">
       <c r="A88" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="91" spans="1:8" customHeight="1" ht="29">
       <c r="A91" s="1" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>