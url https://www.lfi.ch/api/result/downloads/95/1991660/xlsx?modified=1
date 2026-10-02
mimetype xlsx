--- v2 (2026-04-22)
+++ v3 (2026-10-02)
@@ -1,472 +1,360 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
-[...81 lines deleted...]
-    <t>région biogéographique</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+  <si>
+    <t>LFI4</t>
+  </si>
+  <si>
+    <t>Waldstrassenlänge (LFI4) im Schutzwald geteilt durch Schutzwaldfläche (Waldmaske)</t>
+  </si>
+  <si>
+    <t>Befahrbarkeit der Strasse</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: biogeografische Region</t>
+  </si>
+  <si>
+    <t>Einheit: m/ha, Spaltentotal</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz</t>
+  </si>
+  <si>
+    <t>Zustand 2009/17</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...14 lines deleted...]
-    <t>Suisse</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>m/ha</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>Wert nicht ermittelt</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>camion de 18 t à 4 essieux</t>
-[...66 lines deleted...]
-    <t>Länge der im LFI4 erhobenen Waldstrassen, die im Schutzwaldperimeter und gleichzeitig innerhalb der LFI-Waldmaske liegen. Der Schutzwaldperimeter wurde vom Bundesamt für Umwelt (BAFU) als GIS-Datei zur Verfügung gestellt (Stand 2013). Die Waldstrassenlänge wird im Wald zu 100% gezählt, am Waldrand und in aufgelösten Bestockungen dagegen nur zu 50%. Zu den Waldstrassen des LFI4 zählen nur die zum Zeitpunkt der LFI4-Erhebung explizit verfügbaren Strassen-/Streckenabschnitte.
+    <t>2-achsiger LKW mit 18 t</t>
+  </si>
+  <si>
+    <t>3-achsiger LKW mit 26 t</t>
+  </si>
+  <si>
+    <t>4-achsiger LKW mit 28 - 32 t</t>
+  </si>
+  <si>
+    <t>min. 5-achsiger LKW mit 40 - 44 t</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI4 [450]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz [410]
+Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald [434]
+Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>biogeografische Region [BIOGEOC6R2005, 2586]
+Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Ohne Double-Sampling Stratifizierung (1-phasig) [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Waldstrassenlänge (LFI4) im Schutzwald [345], m
+Länge der im LFI4 erhobenen Waldstrassen, die im Schutzwaldperimeter und gleichzeitig innerhalb der LFI-Waldmaske liegen. Der Schutzwaldperimeter wurde vom Bundesamt für Umwelt (BAFU) als GIS-Datei zur Verfügung gestellt (Stand 2013). Die Waldstrassenlänge wird im Wald zu 100% gezählt, am Waldrand und in aufgelösten Bestockungen dagegen nur zu 50%. Zu den Waldstrassen des LFI4 zählen nur die zum Zeitpunkt der LFI4-Erhebung explizit verfügbaren Strassen-/Streckenabschnitte.
 Da es sich um eine Vollerhebung sämtlicher Strassen handelt, ist die Angabe eines Standardfehlers nicht nötig (es gibt keine stichprobenbedingte Unsicherheit).</t>
   </si>
   <si>
-    <r>
-[...141 lines deleted...]
-    <t>Réseau d'échantillonnage de l'IFN avec un maillage de 1,4 km. Le réseau 1,4 km est commun à tous les inventaires terrestres précédents, c'est pourquoi il est également appelé réseau de base.</t>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.09.2018 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>Schutzwaldfläche (Waldmaske) [346], ha
+Fläche des Schutzwaldes innerhalb der Waldmaske des LFI. Die Kriterien für die Definition von Wald bei der Herstellung der Waldmaske wie auch bei der Abgrenzung des Schutzwaldes «Silvaprotect-CH» sind nur annähernd vergleichbar mit denjenigen für den LFI-Waldentscheid, der jeweils im Rahmen der Feldaufnahme auf den Probeflächen durchgeführt wird.Die verwendete Waldmaske basiert auf dem Vegetationshöhenmodell mit Stand 2017. Die Schutzwaldausscheidung beruht auf den Daten von SilvaProtect-CH mit Stand 2013."</t>
+  </si>
+  <si>
+    <t>gerechnet am 27.09.2018 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>Spaltentotal [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Befahrbarkeit der Strasse [STRBEFAHR, 2239]
+Die Befahrbarkeit der Strasse gibt an, mit welchem Lastwagentyp eine Strasse befahren werden kann. Dabei sind Achsenzahl und Gesamtgewicht des LKW für die Klassierung ausschlaggebend.</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 23:26:04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>Wert nicht ermittelt, 2-achsiger LKW mit 18 t, 3-achsiger LKW mit 26 t, 4-achsiger LKW mit 28 - 32 t, min. 5-achsiger LKW mit 40 - 44 t, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -727,783 +615,1074 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O38"/>
+  <dimension ref="A1:O44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B20" sqref="B20:O44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
+    <col min="7" max="7" width="8" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
+    <col min="13" max="13" width="8" customWidth="true" style="0"/>
+    <col min="14" max="14" width="7" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="6">
+      <c r="C13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="6">
+      <c r="E13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="6">
+      <c r="G13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="6">
+      <c r="I13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="6">
+      <c r="K13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="6">
+      <c r="M13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>1.7</v>
       </c>
-      <c r="C14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="6">
+      <c r="C14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="5">
         <v>1.5</v>
       </c>
-      <c r="E14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="6">
+      <c r="E14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" s="5">
         <v>0.7</v>
       </c>
-      <c r="G14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H14" s="6">
+      <c r="G14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" s="5">
         <v>0.5</v>
       </c>
-      <c r="I14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="6">
+      <c r="I14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J14" s="5">
         <v>2.7</v>
       </c>
-      <c r="K14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L14" s="6">
+      <c r="K14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L14" s="5">
         <v>1.5</v>
       </c>
-      <c r="M14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N14" s="6">
+      <c r="M14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N14" s="5">
         <v>1.3</v>
       </c>
-      <c r="O14" s="6" t="s">
+      <c r="O14" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>1.6</v>
       </c>
-      <c r="C15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="6">
+      <c r="C15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="5">
         <v>1.2</v>
       </c>
-      <c r="E15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="6">
+      <c r="E15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" s="5">
         <v>2.6</v>
       </c>
-      <c r="G15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H15" s="6">
+      <c r="G15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H15" s="5">
         <v>7.9</v>
       </c>
-      <c r="I15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="6">
+      <c r="I15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J15" s="5">
         <v>4.0</v>
       </c>
-      <c r="K15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L15" s="6">
+      <c r="K15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L15" s="5">
         <v>1.5</v>
       </c>
-      <c r="M15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="6">
+      <c r="M15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N15" s="5">
         <v>3.1</v>
       </c>
-      <c r="O15" s="6" t="s">
+      <c r="O15" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>5.0</v>
       </c>
-      <c r="C16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="6">
+      <c r="C16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="5">
         <v>4.9</v>
       </c>
-      <c r="E16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="6">
+      <c r="E16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" s="5">
         <v>3.8</v>
       </c>
-      <c r="G16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="6">
+      <c r="G16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H16" s="5">
         <v>1.7</v>
       </c>
-      <c r="I16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="6">
+      <c r="I16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J16" s="5">
         <v>1.7</v>
       </c>
-      <c r="K16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L16" s="6">
+      <c r="K16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L16" s="5">
         <v>1.1</v>
       </c>
-      <c r="M16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N16" s="6">
+      <c r="M16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N16" s="5">
         <v>2.5</v>
       </c>
-      <c r="O16" s="6" t="s">
+      <c r="O16" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>25.2</v>
       </c>
-      <c r="C17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="6">
+      <c r="C17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="5">
         <v>20.6</v>
       </c>
-      <c r="E17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="6">
+      <c r="E17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" s="5">
         <v>6.5</v>
       </c>
-      <c r="G17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="6">
+      <c r="G17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H17" s="5">
         <v>2.7</v>
       </c>
-      <c r="I17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="6">
+      <c r="I17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J17" s="5">
         <v>1.1</v>
       </c>
-      <c r="K17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L17" s="6">
+      <c r="K17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L17" s="5">
         <v>0.2</v>
       </c>
-      <c r="M17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N17" s="6">
+      <c r="M17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N17" s="5">
         <v>5.1</v>
       </c>
-      <c r="O17" s="6" t="s">
+      <c r="O17" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>33.5</v>
       </c>
-      <c r="C18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="6">
+      <c r="C18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" s="5">
         <v>28.3</v>
       </c>
-      <c r="E18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="6">
+      <c r="E18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" s="5">
         <v>13.6</v>
       </c>
-      <c r="G18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="6">
+      <c r="G18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H18" s="5">
         <v>12.8</v>
       </c>
-      <c r="I18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="6">
+      <c r="I18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J18" s="5">
         <v>9.5</v>
       </c>
-      <c r="K18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L18" s="6">
+      <c r="K18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L18" s="5">
         <v>4.4</v>
       </c>
-      <c r="M18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N18" s="6">
+      <c r="M18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N18" s="5">
         <v>12.1</v>
       </c>
-      <c r="O18" s="6" t="s">
+      <c r="O18" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A19" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O19" s="3"/>
+      <c r="A19" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="2"/>
+      <c r="L19" s="2"/>
+      <c r="M19" s="2"/>
+      <c r="N19" s="2"/>
+      <c r="O19" s="2"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="6"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
     </row>
     <row r="22" spans="1:15">
-      <c r="A22" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A22" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
     </row>
     <row r="25" spans="1:15">
-      <c r="A25" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A25" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
     </row>
     <row r="28" spans="1:15">
-      <c r="A28" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A28" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15">
-      <c r="A31" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A31" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
     </row>
     <row r="34" spans="1:15">
-      <c r="A34" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A34" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
     </row>
     <row r="37" spans="1:15">
-      <c r="A37" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A37" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A19:O19"/>
-    <mergeCell ref="A22:O22"/>
-[...10 lines deleted...]
-    <mergeCell ref="A38:O38"/>
+    <mergeCell ref="A20:O20"/>
+    <mergeCell ref="B21:O21"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
+    <mergeCell ref="B43:O43"/>
+    <mergeCell ref="B44:O44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>