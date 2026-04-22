--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -17,377 +17,377 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>IFN4</t>
   </si>
   <si>
-    <t>lunghezza delle strade forestali (IFN4) nel bosco di protezione diviso per superficie del bosco di protezione (cartina d. copertura for.)</t>
-[...2 lines deleted...]
-    <t>viabilità della strada</t>
+    <t>longueur des routes forestières (IFN4) dans la f. protectrice divisé par superficie de la forêt protectrice (carte du couvert forest.)</t>
+  </si>
+  <si>
+    <t>viabilité de la route</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: m/ha, totale colonna</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: m/ha, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2009/17</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>m/ha</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>camion di 18 t a 2 assi</t>
-[...11 lines deleted...]
-    <t>totale</t>
+    <t>camion de 18 t à 4 essieux</t>
+  </si>
+  <si>
+    <t>camion de 26 t à 3 essieux</t>
+  </si>
+  <si>
+    <t>camion de 28 - 44 t à 4 essieux</t>
+  </si>
+  <si>
+    <t>camion de 40 - 44 t à 5 essieux au moins</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1991660/611370</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">lunghezza delle strade forestali (IFN4) nel bosco di protezione</t>
+      <t xml:space="preserve">longueur des routes forestières (IFN4) dans la f. protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #345</t>
     </r>
   </si>
   <si>
     <t>Länge der im LFI4 erhobenen Waldstrassen, die im Schutzwaldperimeter und gleichzeitig innerhalb der LFI-Waldmaske liegen. Der Schutzwaldperimeter wurde vom Bundesamt für Umwelt (BAFU) als GIS-Datei zur Verfügung gestellt (Stand 2013). Die Waldstrassenlänge wird im Wald zu 100% gezählt, am Waldrand und in aufgelösten Bestockungen dagegen nur zu 50%. Zu den Waldstrassen des LFI4 zählen nur die zum Zeitpunkt der LFI4-Erhebung explizit verfügbaren Strassen-/Streckenabschnitte.
 Da es sich um eine Vollerhebung sämtlicher Strassen handelt, ist die Angabe eines Standardfehlers nicht nötig (es gibt keine stichprobenbedingte Unsicherheit).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie del bosco di protezione (cartina d. copertura for.)</t>
+      <t xml:space="preserve">superficie de la forêt protectrice (carte du couvert forest.)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #346</t>
     </r>
   </si>
   <si>
     <t>Fläche des Schutzwaldes innerhalb der Waldmaske des LFI. Die Kriterien für die Definition von Wald bei der Herstellung der Waldmaske wie auch bei der Abgrenzung des Schutzwaldes «Silvaprotect-CH» sind nur annähernd vergleichbar mit denjenigen für den LFI-Waldentscheid, der jeweils im Rahmen der Feldaufnahme auf den Probeflächen durchgeführt wird.Die verwendete Waldmaske basiert auf dem Vegetationshöhenmodell mit Stand 2017. Die Schutzwaldausscheidung beruht auf den Daten von SilvaProtect-CH mit Stand 2013."</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">viabilità della strada</t>
+      <t xml:space="preserve">viabilité de la route</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2239</t>
     </r>
   </si>
   <si>
     <t>Die Befahrbarkeit der Strasse gibt an, mit welchem Lastwagentyp eine Strasse befahren werden kann. Dabei sind Achsenzahl und Gesamtgewicht des LKW für die Klassierung ausschlaggebend.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
+      <t xml:space="preserve">réseau 1,4 km</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>Reticolo di campionamento dell'IFN a maglia quadrata con una distanza di 1,4 km. Il reticolo 1,4 x 1,4 km rappresenta il reticolo terrestre comune a tutti gli inventari fin'ora eseguiti, per cui viene denominato come reticolo di base.</t>
+    <t>Réseau d'échantillonnage de l'IFN avec un maillage de 1,4 km. Le réseau 1,4 km est commun à tous les inventaires terrestres précédents, c'est pourquoi il est également appelé réseau de base.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -739,51 +739,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1188,270 +1188,270 @@
         <v>4.4</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="6">
         <v>12.1</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1991660/611370</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">lunghezza delle strade forestali (IFN4) nel bosco di protezione</t>
+            <t xml:space="preserve">longueur des routes forestières (IFN4) dans la f. protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #345</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie del bosco di protezione (cartina d. copertura for.)</t>
+            <t xml:space="preserve">superficie de la forêt protectrice (carte du couvert forest.)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #346</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">viabilità della strada</t>
+            <t xml:space="preserve">viabilité de la route</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2239</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
+            <t xml:space="preserve">réseau 1,4 km</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>