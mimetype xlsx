--- v3 (2026-09-08)
+++ v4 (2026-10-25)
@@ -14,75 +14,75 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
-    <t>LFI4</t>
-[...23 lines deleted...]
-    <t>Kanton</t>
+    <t>IFN4</t>
+  </si>
+  <si>
+    <t>lunghezza delle strade forestali (IFN4) nel bosco di protezione diviso per superficie del bosco di protezione (cartina d. copertura for.)</t>
+  </si>
+  <si>
+    <t>viabilità della strada</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: cantone</t>
+  </si>
+  <si>
+    <t>unità: m/ha, totale colonna</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 x 1,4 km</t>
+  </si>
+  <si>
+    <t>stato 2009/17</t>
+  </si>
+  <si>
+    <t>cantone</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -116,193 +116,193 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>m/ha</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>Wert nicht ermittelt</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>2-achsiger LKW mit 18 t</t>
-[...14 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+    <t>camion di 18 t a 2 assi</t>
+  </si>
+  <si>
+    <t>camion di 26 t a 3 assi</t>
+  </si>
+  <si>
+    <t>camion di 28 - 32 t a 4 assi</t>
+  </si>
+  <si>
+    <t>camion di 40 - 44 t a 5 assi almeno</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI4 [450]</t>
-[...20 lines deleted...]
-Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
+    <t>IFN4 [450]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 x 1,4 km [410]
+Reticolo di campionamento dell'IFN a maglia quadrata con una distanza di 1,4 km. Il reticolo 1,4 x 1,4 km rappresenta il reticolo terrestre comune a tutti gli inventari fin'ora eseguiti, per cui viene denominato come reticolo di base.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti [434]
+Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>cantone [KTBSL, 827]
+Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Ohne Double-Sampling Stratifizierung (1-phasig) [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Waldstrassenlänge (LFI4) im Schutzwald [345], m
+    <t>lunghezza delle strade forestali (IFN4) nel bosco di protezione [345], m
 Länge der im LFI4 erhobenen Waldstrassen, die im Schutzwaldperimeter und gleichzeitig innerhalb der LFI-Waldmaske liegen. Der Schutzwaldperimeter wurde vom Bundesamt für Umwelt (BAFU) als GIS-Datei zur Verfügung gestellt (Stand 2013). Die Waldstrassenlänge wird im Wald zu 100% gezählt, am Waldrand und in aufgelösten Bestockungen dagegen nur zu 50%. Zu den Waldstrassen des LFI4 zählen nur die zum Zeitpunkt der LFI4-Erhebung explizit verfügbaren Strassen-/Streckenabschnitte.
 Da es sich um eine Vollerhebung sämtlicher Strassen handelt, ist die Angabe eines Standardfehlers nicht nötig (es gibt keine stichprobenbedingte Unsicherheit).</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 25.09.2018 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
-    <t>Schutzwaldfläche (Waldmaske) [346], ha
+    <t>superficie del bosco di protezione (cartina d. copertura for.) [346], ha
 Fläche des Schutzwaldes innerhalb der Waldmaske des LFI. Die Kriterien für die Definition von Wald bei der Herstellung der Waldmaske wie auch bei der Abgrenzung des Schutzwaldes «Silvaprotect-CH» sind nur annähernd vergleichbar mit denjenigen für den LFI-Waldentscheid, der jeweils im Rahmen der Feldaufnahme auf den Probeflächen durchgeführt wird.Die verwendete Waldmaske basiert auf dem Vegetationshöhenmodell mit Stand 2017. Die Schutzwaldausscheidung beruht auf den Daten von SilvaProtect-CH mit Stand 2013."</t>
   </si>
   <si>
     <t>gerechnet am 27.09.2018 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>absolut [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
-    <t>Spaltentotal [3]</t>
+    <t>totale colonna [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>Befahrbarkeit der Strasse [STRBEFAHR, 2239]
+    <t>viabilità della strada [STRBEFAHR, 2239]
 Die Befahrbarkeit der Strasse gibt an, mit welchem Lastwagentyp eine Strasse befahren werden kann. Dabei sind Achsenzahl und Gesamtgewicht des LKW für die Klassierung ausschlaggebend.</t>
   </si>
   <si>
     <t>gerechnet am 19.03.2024 23:26:04</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>Wert nicht ermittelt, 2-achsiger LKW mit 18 t, 3-achsiger LKW mit 26 t, 4-achsiger LKW mit 28 - 32 t, min. 5-achsiger LKW mit 40 - 44 t, Total</t>
+    <t>nessuna indicazione, camion di 18 t a 2 assi, camion di 26 t a 3 assi, camion di 28 - 32 t a 4 assi, camion di 40 - 44 t a 5 assi almeno, totale</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">Übrige: </t>
+    <t xml:space="preserve">altri: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -735,52 +735,52 @@
     <col min="27" max="27" width="4" customWidth="true" style="0"/>
     <col min="28" max="28" width="6" customWidth="true" style="0"/>
     <col min="29" max="29" width="4" customWidth="true" style="0"/>
     <col min="30" max="30" width="6" customWidth="true" style="0"/>
     <col min="31" max="31" width="4" customWidth="true" style="0"/>
     <col min="32" max="32" width="6" customWidth="true" style="0"/>
     <col min="33" max="33" width="4" customWidth="true" style="0"/>
     <col min="34" max="34" width="6" customWidth="true" style="0"/>
     <col min="35" max="35" width="4" customWidth="true" style="0"/>
     <col min="36" max="36" width="6" customWidth="true" style="0"/>
     <col min="37" max="37" width="4" customWidth="true" style="0"/>
     <col min="38" max="38" width="6" customWidth="true" style="0"/>
     <col min="39" max="39" width="4" customWidth="true" style="0"/>
     <col min="40" max="40" width="6" customWidth="true" style="0"/>
     <col min="41" max="41" width="4" customWidth="true" style="0"/>
     <col min="42" max="42" width="6" customWidth="true" style="0"/>
     <col min="43" max="43" width="4" customWidth="true" style="0"/>
     <col min="44" max="44" width="6" customWidth="true" style="0"/>
     <col min="45" max="45" width="4" customWidth="true" style="0"/>
     <col min="46" max="46" width="6" customWidth="true" style="0"/>
     <col min="47" max="47" width="4" customWidth="true" style="0"/>
     <col min="48" max="48" width="6" customWidth="true" style="0"/>
     <col min="49" max="49" width="4" customWidth="true" style="0"/>
     <col min="50" max="50" width="6" customWidth="true" style="0"/>
     <col min="51" max="51" width="4" customWidth="true" style="0"/>
-    <col min="52" max="52" width="7" customWidth="true" style="0"/>
-    <col min="53" max="53" width="4" customWidth="true" style="0"/>
+    <col min="52" max="52" width="8" customWidth="true" style="0"/>
+    <col min="53" max="53" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:53">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:53">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:53">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:53">
       <c r="A5" t="s">
         <v>4</v>