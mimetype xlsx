--- v0 (2026-01-11)
+++ v1 (2026-07-25)
@@ -14,408 +14,408 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>funzione predominante (IFN5): protezione della natura · fasce vegetazionali NaiS (3 classi) · origine del popolamento</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Vorrangfunktion (LFI5): Naturschutz · NaiS-Vegetationshöhenstufen (3 Klassen) · Art der Bestandesentstehung</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, subtotale</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Zwischentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...24 lines deleted...]
-    <t>origine del popolamento</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Vorrangfunktion (LFI5): Naturschutz</t>
+  </si>
+  <si>
+    <t>Ja</t>
+  </si>
+  <si>
+    <t>Nein</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (3 Klassen)</t>
+  </si>
+  <si>
+    <t>Art der Bestandesentstehung</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>da rinnovazione naturale</t>
-[...17 lines deleted...]
-    <t>iperinsubrica, collinare e submontana</t>
+    <t>aus natürlicher Verjüngung</t>
+  </si>
+  <si>
+    <t>aus künstlicher Verjüngung</t>
+  </si>
+  <si>
+    <t>aus gemischter Verjüngung</t>
+  </si>
+  <si>
+    <t>unbekannt</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>montan</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch, kollin, submontan</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2274657/612580</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">funzione predominante (IFN5): protezione della natura</t>
+      <t xml:space="preserve">Vorrangfunktion (LFI5): Naturschutz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2761</t>
     </r>
   </si>
   <si>
-    <t>Presenza della funzione predominante «protezione della natura» in base alla pianificazione forestale o alla valutazione del servizio forestale locale al momento dell'IFN5 (2018-2026). Fonte: inchiesta presso il servizio forestale (MID 911: Vorrangfunktion 2)</t>
+    <t>Vorhandensein der Vorrangfunktion «Naturschutz» gemäss forstlicher Planung oder gutachterlicher Einschätzung durch den lokalen Forstdienst zum Zeitpunkt des LFI5 (2018-2026). Grundlage: Forstdienstbefragung (MID 911: Vorrangfunktion 2)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fasce vegetazionali NaiS (3 classi)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (3 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2668</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005), ridotto a tre classi. Questa variabile rappresenta una semplificazione delle fasce vegetazionali NaiS in sei classi (NAISHSTKOMB6KL), per cui le classi «iperinsubrica e collinare» e «submontana» vengono riunite nella classe «iperinsubrica, collinare, submontana», mentre le fasce «montana inferiore e superiore» e «altimontana» vengono riunite nella classe «montana» e le fasce «subalpina» e «subalpina superiore» nella classe «subalpina». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t>Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf drei Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in sechs Klassen (NAISHSTKOMB6KL) dar, indem die Klassen «hyperinsubrisch und kollin» und «submontan» zur Klasse «hyperinsubrisch, kollin, submontan», die Stufen «unter- und obermontan» und «hochmontan» zur Stufe «montan» und die Stufen «subalpin» und «obersubalpin» zur Stufe «subalpin» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">origine del popolamento</t>
+      <t xml:space="preserve">Art der Bestandesentstehung</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1003</t>
     </r>
   </si>
   <si>
-    <t>Indicazione, se l'attuale popolamento principale (cioè gli alberi dello strato superiore) ha avuto origine da rinnovazione naturale (100% rinnovazione naturale), da rinnovazione artificiale (&lt;20% rinnovazione naturale) o da rinnovazione mista (20-99% di rinnovazione naturale). Fonte: inchiesta presso il servizio forestale (MID 404: Art der Bestandesentstehung)</t>
+    <t>Angabe, ob der aktuelle Hauptbestand (d.h. die Bäume der Oberschicht) aus natürlicher Verjüngung (100% Naturverjüngung), künstlicher Verjüngung (&lt;20% Naturverjüngung) oder gemischter Verjüngung (20-99% Naturverjüngung) entstanden ist. Grundlage: Forstdienstbefragung (MID 404: Art der Bestandesentstehung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile</t>
+      <t xml:space="preserve">zugänglicher Wald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1348</t>
     </r>
   </si>
   <si>
-    <t>Superficie che soddisfa la definizione di bosco secondo l'IFN, che è dunque «bosco esclusi gli arbusteti» o «arbusteto», e che può essere raggiunta a piedi.</t>
+    <t>Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist, und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -767,52 +767,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
@@ -1614,297 +1614,297 @@
         <v>100.0</v>
       </c>
       <c r="F42" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G42" s="6">
         <v>100.0</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:8" customHeight="1" ht="21.75">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2274657/612580</t>
           </r>
         </is>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:8" customHeight="1" ht="29">
       <c r="A47" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">funzione predominante (IFN5): protezione della natura</t>
+            <t xml:space="preserve">Vorrangfunktion (LFI5): Naturschutz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2761</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:8" customHeight="1" ht="29">
       <c r="A50" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fasce vegetazionali NaiS (3 classi)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (3 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2668</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:8" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">origine del popolamento</t>
+            <t xml:space="preserve">Art der Bestandesentstehung</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1003</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:8" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:8" customHeight="1" ht="29">
       <c r="A59" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile</t>
+            <t xml:space="preserve">zugänglicher Wald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1348</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:8" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:8" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>