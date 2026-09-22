--- v0 (2026-09-18)
+++ v1 (2026-09-22)
@@ -14,75 +14,75 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
-    <t>LFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>Waldfläche</t>
+    <t>surface forestière</t>
   </si>
   <si>
-    <t>NaiS-Vegetationshöhenstufen (6 Klassen) · Reservatstyp (2023)</t>
+    <t>étages de végétation NaiS (6 classes) · type de réserve (2023)</t>
   </si>
   <si>
-    <t>Regionale Gliederung: Forstkreis (2024)</t>
+    <t>découpage régional: arrondissement forestier (2024)</t>
   </si>
   <si>
-    <t>Einheit: 1000 ha</t>
+    <t>unité: 1000 ha</t>
   </si>
   <si>
-    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
   </si>
   <si>
-    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>Forstkreis (2024)</t>
+    <t>arrondissement forestier (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -317,216 +317,216 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>Seen</t>
+    <t>lacs</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+    <t>étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
-    <t>Reservatstyp (2023)</t>
+    <t>type de réserve (2023)</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Naturwaldreservat</t>
+    <t>réserve forestière naturelle</t>
   </si>
   <si>
-    <t>Sonderwaldreservat</t>
+    <t>réserve forestière spéciale</t>
   </si>
   <si>
-    <t>übriger Wald</t>
+    <t>autre forêt</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>total</t>
   </si>
   <si>
-    <t>obersubalpin</t>
+    <t>subalpin supérieur</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>hochmontan</t>
+    <t>haut-montagnard</t>
   </si>
   <si>
-    <t>unter- und obermontan</t>
+    <t>montagnard inférieur et supérieur</t>
   </si>
   <si>
-    <t>submontan</t>
+    <t>submontagnard</t>
   </si>
   <si>
-    <t>hyperinsubrisch und kollin</t>
+    <t>hyperinsubrique et collinéen</t>
   </si>
   <si>
-    <t>© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
+    <t>© WSL, Inventaire forestier national suisse, 26.04.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
+    <t>IFN5 [550]</t>
   </si>
   <si>
-    <t xml:space="preserve">Netz: </t>
+    <t xml:space="preserve">réseau: </t>
   </si>
   <si>
-    <t>1,4-km-Netz, Unternetze 1-5 [1746]
-Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
   <si>
-    <t xml:space="preserve">Bezugsfläche: </t>
+    <t xml:space="preserve">ensemble analysé: </t>
   </si>
   <si>
-    <t>zugänglicher Wald ohne Gebüschwald LFI1-LFI5 [2382]
-Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>forêt accessible sans la forêt buissonnante IFN1-IFN5 [2382]
+Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
-    <t xml:space="preserve">Regionale Gliederung: </t>
+    <t xml:space="preserve">découpage régional: </t>
   </si>
   <si>
-    <t>Forstkreis (2024) [FOKREIS51, 2777]
-Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable wurde im Jahr 2024 implementiert und basiert auf einer Erhebung bei den kantonalen Forstdiensten in den Jahren 2022/2023.</t>
+    <t>arrondissement forestier (2024) [FOKREIS51, 2777]
+Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable a été mise en oeuvre en 2023 et se base sur une enquête réalisée auprès des services forestiers cantonaux en 2022/2023.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Waldfläche [44], ha
-Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>surface forestière [44], ha
+Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 25.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: 1000, Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>NaiS-Vegetationshöhenstufen (6 Klassen) [NAISHSTKOMB6KL, 2633]
-Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021).</t>
+    <t>étages de végétation NaiS (6 classes) [NAISHSTKOMB6KL, 2633]
+Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021).</t>
   </si>
   <si>
     <t>gerechnet am 30.03.2024 16:46:15</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, obersubalpin, subalpin, hochmontan, unter- und obermontan, submontan, hyperinsubrisch und kollin, Total</t>
+    <t>pas d'indication, subalpin supérieur, subalpin, haut-montagnard, montagnard inférieur et supérieur, submontagnard, hyperinsubrique et collinéen, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 2: </t>
   </si>
   <si>
-    <t>Reservatstyp (2023) [WRES2023TYP, 2707]
-Typ des Waldreservats (Naturwaldreservat, Sonderwaldreservat, übriger Wald), basierend auf den Waldreservaten nach Angabe der Kantone (Stand 2023) und dem Wald-/Nichtwald-Entscheid der jeweiligen Inventur. Grundlage: GIS-Daten BAFU (2023) sowie Feldaufnahme (MID 816) oder - wenn Wald nicht zugänglich - Luftbildinterpretation</t>
+    <t>type de réserve (2023) [WRES2023TYP, 2707]
+Type de réserve forestière (réserve forestière naturelle, réserve forestière spéciale, autre forêt), en fonction des réserves forestières indiquées par les cantons (état 2023) et de la décision forêt/hors forêt de l'inventaire concerné. Source: données SIG de l'OFEV (2023) et relevé de terrain (MID 816) ou - si la forêt n'est pas accessible - interprétation des photos aériennes</t>
   </si>
   <si>
     <t>gerechnet am 20.03.2024 07:31:22</t>
   </si>
   <si>
-    <t>keine Angabe, Naturwaldreservat, Sonderwaldreservat, übriger Wald, Total</t>
+    <t>pas d'indication, réserve forestière naturelle, réserve forestière spéciale, autre forêt, total</t>
   </si>
   <si>
-    <t xml:space="preserve">Übrige: </t>
+    <t xml:space="preserve">le reste: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -909,51 +909,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B54" sqref="B54:GH80"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
-    <col min="2" max="2" width="21" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="4" customWidth="true" style="0"/>
     <col min="5" max="5" width="9" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" customWidth="true" style="0"/>
     <col min="7" max="7" width="9" customWidth="true" style="0"/>
     <col min="8" max="8" width="4" customWidth="true" style="0"/>
     <col min="9" max="9" width="9" customWidth="true" style="0"/>
     <col min="10" max="10" width="4" customWidth="true" style="0"/>
     <col min="11" max="11" width="9" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="9" customWidth="true" style="0"/>
     <col min="14" max="14" width="4" customWidth="true" style="0"/>
     <col min="15" max="15" width="9" customWidth="true" style="0"/>
     <col min="16" max="16" width="4" customWidth="true" style="0"/>
     <col min="17" max="17" width="9" customWidth="true" style="0"/>
     <col min="18" max="18" width="4" customWidth="true" style="0"/>
     <col min="19" max="19" width="9" customWidth="true" style="0"/>
     <col min="20" max="20" width="4" customWidth="true" style="0"/>
     <col min="21" max="21" width="9" customWidth="true" style="0"/>
     <col min="22" max="22" width="4" customWidth="true" style="0"/>
     <col min="23" max="23" width="9" customWidth="true" style="0"/>
     <col min="24" max="24" width="4" customWidth="true" style="0"/>
     <col min="25" max="25" width="9" customWidth="true" style="0"/>
     <col min="26" max="26" width="4" customWidth="true" style="0"/>
     <col min="27" max="27" width="9" customWidth="true" style="0"/>