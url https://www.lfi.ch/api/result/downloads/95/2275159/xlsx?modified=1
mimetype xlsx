--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -17,438 +17,438 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>numero di alberi con rilievo della brucatura (senza estrapol.)</t>
-[...2 lines deleted...]
-    <t>bosco di protezione contro cadute di massi (2022) · classe di dimensione (bosco giovane; 5 classi) · specie arborea principale del bosco giovane (conteggio)</t>
+    <t>nombre d'arbres avec relevé de l'abroutissement (sans extrap.)</t>
+  </si>
+  <si>
+    <t>forêt de protection contre des chutes de pierres ou de blocs (2022) · classe de grandeur (jeune forêt; 5 classes) · essence principale de la jeune forêt (comptage)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: circondario forestale (2024)</t>
+      <t xml:space="preserve">: arrondissement forestier (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: n</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...17 lines deleted...]
-    <t>specie arborea principale del bosco giovane (conteggio)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>forêt de protection contre des chutes de pierres ou de blocs (2022)</t>
+  </si>
+  <si>
+    <t>à l'intérieur</t>
+  </si>
+  <si>
+    <t>à l'extérieur</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>classe de grandeur (jeune forêt; 5 classes)</t>
+  </si>
+  <si>
+    <t>essence principale de la jeune forêt (comptage)</t>
   </si>
   <si>
     <t>n</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>abete rosso</t>
-[...50 lines deleted...]
-    <t>DPU 8-11.9 cm</t>
+    <t>épicéa</t>
+  </si>
+  <si>
+    <t>sapin</t>
+  </si>
+  <si>
+    <t>pin</t>
+  </si>
+  <si>
+    <t>mélèze</t>
+  </si>
+  <si>
+    <t>arole</t>
+  </si>
+  <si>
+    <t>autres résineux</t>
+  </si>
+  <si>
+    <t>hêtre</t>
+  </si>
+  <si>
+    <t>érable</t>
+  </si>
+  <si>
+    <t>frêne</t>
+  </si>
+  <si>
+    <t>chêne</t>
+  </si>
+  <si>
+    <t>châtaignier</t>
+  </si>
+  <si>
+    <t>autres feuillus</t>
+  </si>
+  <si>
+    <t>espèces non relevées dans tous les inventaires</t>
+  </si>
+  <si>
+    <t>hauteur 10-39 cm</t>
+  </si>
+  <si>
+    <t>hauteur 40-129 cm</t>
+  </si>
+  <si>
+    <t>DHP 0-3.9 cm</t>
+  </si>
+  <si>
+    <t>DHP 4-7.9 cm</t>
+  </si>
+  <si>
+    <t>DHP 8-11.9 cm</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2275159/613090</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di alberi con rilievo della brucatura (senza estrapol.)</t>
+      <t xml:space="preserve">nombre d'arbres avec relevé de l'abroutissement (sans extrap.)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #431</t>
     </r>
   </si>
   <si>
-    <t>Numero effettivo di alberi di conifere e latifoglie che sono stati esaminati in relazione alla brucatura durante il rilievo su terreno (senza estrapolazione).</t>
+    <t>Nombre effectif de résineux et de feuillus chez lesquels l'abroutissement a été évalué lors du relevé de terrain (pas d'extrapolation).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco di protezione contro cadute di massi (2022)</t>
+      <t xml:space="preserve">forêt de protection contre des chutes de pierres ou de blocs (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2646</t>
     </r>
   </si>
   <si>
-    <t>Superficie all'interno/all'esterno del bosco di protezione contro le cadute di massi, che i Cantoni hanno definito in base ai criteri armonizzati di SilvaProtect-CH nell'anno 2022. Fonte: dati GIS dell'UFAM, 2022.</t>
+    <t>Zone située à l'intérieur/à l'extérieur d'une forêt de protection contre les chutes de pierres ou de blocs délimitée en 2022 par les cantons selon les critères harmonisés de SilvaProtect-CH. Source: données SIG de l'OFEV, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">classe di dimensione (bosco giovane; 5 classi)</t>
+      <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2623</t>
     </r>
   </si>
   <si>
-    <t>Dimensione delle piante del bosco giovane da 10 cm di altezza a 11,9 cm di diametro a petto d'uomo (DPU), in cinque classi (due classi di altezza, tre classi di diametro). Fonte: rilievo sul terreno (MID 1051: Jungwaldpflanzenart - Zählung)</t>
+    <t>Taille des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP) en cinq classes (deux classes de hauteur et trois classes de DHP). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea principale del bosco giovane (conteggio)</t>
+      <t xml:space="preserve">essence principale de la jeune forêt (comptage)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2625</t>
     </r>
   </si>
   <si>
-    <t>Specie delle piante del bosco giovane da 10 cm di altezza fino a 11,9 cm di diametro a petto d'uomo (DPU) raggruppate nelle 10 specie arboree o generi arborei più importanti in Svizzera («specie arboree principali») rispettivamente nelle classi «altre conifere», «altre latifoglie» e «specie non rilevate in tutti gli inventari». Vengono considerate specie arboree principali: abete rosso (Picea spp.), abete bianco (Abies spp.), pino (Pinus sylverstris, P. nigra, P. strobus, P. mugo subsp. uncinata), larice (Larix spp.), cembro (Pinus cembra), faggio (Fagus sylvatica), acero (Acer spp.), frassino (Fraxinus spp.), quercia (Quercus spp.) e castagno (Castanea sativa). Fonte: rilievo sul terreno (MID 1051: Jungwaldpflanzenart)</t>
+    <t>Espèce des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP), en classes individuelles pour les dix principales espèces ou groupes d'espèces de Suisse («essences principales») et en classes «autres résineux», «autres feuillus» et «espèces non relevées dans tous les inventaires». Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">circondario forestale (2023)</t>
+      <t xml:space="preserve">arrondissement forestier (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
+    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1876</t>
     </r>
   </si>
   <si>
-    <t>Parte potenzialmente boscabile del bosco accessibile esclusi gli arbusteti (ossia bosco accessibile esclusi gli arbusteti, senza l'area delle strade forestali, delle strutture ricreative, dei torrenti, dei canali valangari, ecc.).</t>
+    <t>Proportion apte au boisement de la forêt accessible sans la forêt buissonnante (c'est-à-dire forêt accessible sans la forêt buissonnante sans la surface des routes forestières, d'infrastructures de loisirs, de cours d'eau, de coulées d'avalanches, etc.).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -800,52 +800,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
@@ -3451,297 +3451,297 @@
         <v>17517</v>
       </c>
       <c r="F117" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G117" s="6">
         <v>18081</v>
       </c>
       <c r="H117" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="118" spans="1:8" customHeight="1" ht="21.75">
       <c r="A118" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2275159/613090</t>
           </r>
         </is>
       </c>
       <c r="C118" s="3"/>
       <c r="D118" s="3"/>
       <c r="E118" s="3"/>
       <c r="F118" s="3"/>
       <c r="G118" s="3"/>
       <c r="H118" s="3"/>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di alberi con rilievo della brucatura (senza estrapol.)</t>
+            <t xml:space="preserve">nombre d'arbres avec relevé de l'abroutissement (sans extrap.)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #431</t>
           </r>
         </is>
       </c>
     </row>
     <row r="122" spans="1:8" customHeight="1" ht="29">
       <c r="A122" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco di protezione contro cadute di massi (2022)</t>
+            <t xml:space="preserve">forêt de protection contre des chutes de pierres ou de blocs (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2646</t>
           </r>
         </is>
       </c>
     </row>
     <row r="125" spans="1:8" customHeight="1" ht="29">
       <c r="A125" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">classe di dimensione (bosco giovane; 5 classi)</t>
+            <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2623</t>
           </r>
         </is>
       </c>
     </row>
     <row r="128" spans="1:8" customHeight="1" ht="29">
       <c r="A128" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea principale del bosco giovane (conteggio)</t>
+            <t xml:space="preserve">essence principale de la jeune forêt (comptage)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2625</t>
           </r>
         </is>
       </c>
     </row>
     <row r="131" spans="1:8" customHeight="1" ht="29">
       <c r="A131" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">circondario forestale (2023)</t>
+            <t xml:space="preserve">arrondissement forestier (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="134" spans="1:8" customHeight="1" ht="29">
       <c r="A134" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1876</t>
           </r>
         </is>
       </c>
     </row>
     <row r="137" spans="1:8" customHeight="1" ht="29">
       <c r="A137" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="140" spans="1:8" customHeight="1" ht="29">
       <c r="A140" s="1" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>