--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>cause of damage gap</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proportion des types des zones endommagées</t>
+  </si>
+  <si>
+    <t>cause de la zone endommagée</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest district (2024)</t>
+      <t xml:space="preserve">: arrondissement forestier (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>forest district (2024)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>arrondissement forestier (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,285 +373,285 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lakes</t>
-[...2 lines deleted...]
-    <t>Switzerland</t>
+    <t>lacs</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>wind</t>
-[...2 lines deleted...]
-    <t>snow load</t>
+    <t>vent</t>
+  </si>
+  <si>
+    <t>poids de la neige lourde</t>
   </si>
   <si>
     <t>avalanche</t>
   </si>
   <si>
-    <t>rockfall</t>
-[...32 lines deleted...]
-    <t>other loss of vitality</t>
+    <t>chute de pierres</t>
+  </si>
+  <si>
+    <t>lave torrentielle, glissement de terrain</t>
+  </si>
+  <si>
+    <t>crue</t>
+  </si>
+  <si>
+    <t>incendie</t>
+  </si>
+  <si>
+    <t>insectes</t>
+  </si>
+  <si>
+    <t>champignons, virus, bactéries</t>
+  </si>
+  <si>
+    <t>animaux sauvages</t>
+  </si>
+  <si>
+    <t>animaux domestiques</t>
+  </si>
+  <si>
+    <t>récolte des bois</t>
+  </si>
+  <si>
+    <t>autre causes humaines</t>
+  </si>
+  <si>
+    <t>perte de vitalité due à la sécheresse</t>
+  </si>
+  <si>
+    <t>autres pertes de vitalité</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2275245/613176</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ratio of the types of damage gaps</t>
+      <t xml:space="preserve">proportion des types des zones endommagées</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #419</t>
     </r>
   </si>
   <si>
-    <t>Ratio of the different damage events (e.g. wind, insects) which led to damage gaps. The ratio is determined on the basis of those damage gaps that account for at least 10% of the interpretation area (50 × 50 m) and on which, according to the information provided by the local forest services, only one damage event occurred. The target value thus allows comparisons of inventories from NFI3 onwards.</t>
+    <t>Proportion des divers événements (p. ex. vent, insectes) à l'origine de zones endommagées. Cette proportion est déterminée sur la base des zones endommagées qui représentent au moins 10% de la surface d'interprétation (50 × 50 m) et sur lesquelles un seul événement s'est produit selon les indications du service forestier local. La variable cible permet ainsi des comparaisons entre les inventaires à partir de l'IFN3.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cause of damage gap</t>
+      <t xml:space="preserve">cause de la zone endommagée</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2679</t>
     </r>
   </si>
   <si>
-    <t>Cause of the damage gap, e.g. storm, drought, insect or fungal infestation or timber harvesting. Reference: Forest Service Survey (MID 600: Art der Schadenflächen)</t>
+    <t>Événement à l'origine des dégâts sur la zone endommagée (p. ex. tempête, sécheresse, attaque d'insectes, champignons, récolte de bois). Source: enquête auprès des services forestiers (MID 600: Nature des surfaces endommagées)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest district (2023)</t>
+      <t xml:space="preserve">arrondissement forestier (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
+    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1003,51 +1003,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -12061,51 +12061,51 @@
         <v>106</v>
       </c>
       <c r="GE29" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF29" s="6">
         <v>100.0</v>
       </c>
       <c r="GG29" s="6" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="30" spans="1:189" customHeight="1" ht="21.75">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2275245/613176</t>
           </r>
         </is>
       </c>
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
@@ -12279,191 +12279,191 @@
       <c r="FW30" s="3"/>
       <c r="FX30" s="3"/>
       <c r="FY30" s="3"/>
       <c r="FZ30" s="3"/>
       <c r="GA30" s="3"/>
       <c r="GB30" s="3"/>
       <c r="GC30" s="3"/>
       <c r="GD30" s="3"/>
       <c r="GE30" s="3"/>
       <c r="GF30" s="3"/>
       <c r="GG30" s="3"/>
     </row>
     <row r="33" spans="1:189">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ratio of the types of damage gaps</t>
+            <t xml:space="preserve">proportion des types des zones endommagées</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #419</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:189" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:189">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cause of damage gap</t>
+            <t xml:space="preserve">cause de la zone endommagée</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2679</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:189" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="39" spans="1:189">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest district (2023)</t>
+            <t xml:space="preserve">arrondissement forestier (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:189" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="42" spans="1:189">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:189" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:189">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:189" customHeight="1" ht="29">
       <c r="A46" s="1" t="s">
         <v>133</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>