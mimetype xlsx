--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>causa dell'area danneggiata</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>ratio of the types of damage gaps</t>
+  </si>
+  <si>
+    <t>cause of damage gap</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: circondario forestale (2024)</t>
+      <t xml:space="preserve">: forest district (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, column total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>circondario forestale (2024)</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>forest district (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,285 +373,285 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>laghi</t>
-[...2 lines deleted...]
-    <t>Svizzera</t>
+    <t>lakes</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>vento</t>
-[...44 lines deleted...]
-    <t>totale</t>
+    <t>wind</t>
+  </si>
+  <si>
+    <t>snow load</t>
+  </si>
+  <si>
+    <t>avalanche</t>
+  </si>
+  <si>
+    <t>rockfall</t>
+  </si>
+  <si>
+    <t>debris flow, landslide</t>
+  </si>
+  <si>
+    <t>flood</t>
+  </si>
+  <si>
+    <t>forest fire</t>
+  </si>
+  <si>
+    <t>insects</t>
+  </si>
+  <si>
+    <t>fungi, virus, bacteria</t>
+  </si>
+  <si>
+    <t>wild animals</t>
+  </si>
+  <si>
+    <t>domestic animals</t>
+  </si>
+  <si>
+    <t>wood harvest</t>
+  </si>
+  <si>
+    <t>other human cause</t>
+  </si>
+  <si>
+    <t>loss of vitality due to drought</t>
+  </si>
+  <si>
+    <t>other loss of vitality</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2275284/613215</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione dei tipi delle aree dannegiate</t>
+      <t xml:space="preserve">ratio of the types of damage gaps</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #419</t>
     </r>
   </si>
   <si>
-    <t>Proporzione dei diversi tipi di danno (ad es. vento, insetti), che hanno causato un'area danneggiata. Per determinare la proporzione vengono prese in considerazione le aree danneggiate che rappresentano almeno il 10% dell'area di interpretazione (50 × 50 m) e sulle quali - secondo le indicazioni del servizio forestale locale - è avvenuto un solo evento che le ha danneggiate. Questa variabile target permette di confrontare i risultati a partire dall'IFN3.</t>
+    <t>Ratio of the different damage events (e.g. wind, insects) which led to damage gaps. The ratio is determined on the basis of those damage gaps that account for at least 10% of the interpretation area (50 × 50 m) and on which, according to the information provided by the local forest services, only one damage event occurred. The target value thus allows comparisons of inventories from NFI3 onwards.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">causa dell'area danneggiata</t>
+      <t xml:space="preserve">cause of damage gap</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2679</t>
     </r>
   </si>
   <si>
-    <t>Evento che ha causato l'area danneggiata (ad es. tempesta, siccità, infestazione di insetti o funghi, raccolta del legname). Fonte: inchiesta presso il servizio forestale (MID 600: Art der Schadenflächen)</t>
+    <t>Cause of the damage gap, e.g. storm, drought, insect or fungal infestation or timber harvesting. Reference: Forest Service Survey (MID 600: Art der Schadenflächen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">circondario forestale (2023)</t>
+      <t xml:space="preserve">forest district (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
+    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1003,51 +1003,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -12061,51 +12061,51 @@
         <v>106</v>
       </c>
       <c r="GE29" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF29" s="6">
         <v>100.0</v>
       </c>
       <c r="GG29" s="6" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="30" spans="1:189" customHeight="1" ht="21.75">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2275284/613215</t>
           </r>
         </is>
       </c>
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
@@ -12279,191 +12279,191 @@
       <c r="FW30" s="3"/>
       <c r="FX30" s="3"/>
       <c r="FY30" s="3"/>
       <c r="FZ30" s="3"/>
       <c r="GA30" s="3"/>
       <c r="GB30" s="3"/>
       <c r="GC30" s="3"/>
       <c r="GD30" s="3"/>
       <c r="GE30" s="3"/>
       <c r="GF30" s="3"/>
       <c r="GG30" s="3"/>
     </row>
     <row r="33" spans="1:189">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione dei tipi delle aree dannegiate</t>
+            <t xml:space="preserve">ratio of the types of damage gaps</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #419</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:189" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:189">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">causa dell'area danneggiata</t>
+            <t xml:space="preserve">cause of damage gap</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2679</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:189" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="39" spans="1:189">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">circondario forestale (2023)</t>
+            <t xml:space="preserve">forest district (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:189" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="42" spans="1:189">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:189" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:189">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:189" customHeight="1" ht="29">
       <c r="A46" s="1" t="s">
         <v>133</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>