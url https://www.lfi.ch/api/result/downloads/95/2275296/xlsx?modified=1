--- v0 (2025-11-19)
+++ v1 (2026-04-22)
@@ -14,441 +14,441 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>protection forest against avalanches (2022) · size classe (young forest; 5 classes) · main tree species in young forest (counting)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>nombre d'arbres avec relevé de l'abroutissement (sans extrap.)</t>
+  </si>
+  <si>
+    <t>forêt de protection contre des avalanches (2022) · classe de grandeur (jeune forêt; 5 classes) · essence principale de la jeune forêt (comptage)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest district (2024)</t>
+      <t xml:space="preserve">: arrondissement forestier (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: n</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: stockable and accessible forest without shrub forest</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...8 lines deleted...]
-    <t>outside</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>forêt de protection contre des avalanches (2022)</t>
+  </si>
+  <si>
+    <t>à l'intérieur</t>
+  </si>
+  <si>
+    <t>à l'extérieur</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>size classe (young forest; 5 classes)</t>
-[...2 lines deleted...]
-    <t>main tree species in young forest (counting)</t>
+    <t>classe de grandeur (jeune forêt; 5 classes)</t>
+  </si>
+  <si>
+    <t>essence principale de la jeune forêt (comptage)</t>
   </si>
   <si>
     <t>n</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>spruce</t>
-[...50 lines deleted...]
-    <t>DBH 8-11.9 cm</t>
+    <t>épicéa</t>
+  </si>
+  <si>
+    <t>sapin</t>
+  </si>
+  <si>
+    <t>pin</t>
+  </si>
+  <si>
+    <t>mélèze</t>
+  </si>
+  <si>
+    <t>arole</t>
+  </si>
+  <si>
+    <t>autres résineux</t>
+  </si>
+  <si>
+    <t>hêtre</t>
+  </si>
+  <si>
+    <t>érable</t>
+  </si>
+  <si>
+    <t>frêne</t>
+  </si>
+  <si>
+    <t>chêne</t>
+  </si>
+  <si>
+    <t>châtaignier</t>
+  </si>
+  <si>
+    <t>autres feuillus</t>
+  </si>
+  <si>
+    <t>espèces non relevées dans tous les inventaires</t>
+  </si>
+  <si>
+    <t>hauteur 10-39 cm</t>
+  </si>
+  <si>
+    <t>hauteur 40-129 cm</t>
+  </si>
+  <si>
+    <t>DHP 0-3.9 cm</t>
+  </si>
+  <si>
+    <t>DHP 4-7.9 cm</t>
+  </si>
+  <si>
+    <t>DHP 8-11.9 cm</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2275296/613227</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of trees assessed for browsing (no extrapolation)</t>
+      <t xml:space="preserve">nombre d'arbres avec relevé de l'abroutissement (sans extrap.)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #431</t>
     </r>
   </si>
   <si>
-    <t>Actual number of conifers and broadleaves assessed for browsing during the field survey (no extrapolation).</t>
+    <t>Nombre effectif de résineux et de feuillus chez lesquels l'abroutissement a été évalué lors du relevé de terrain (pas d'extrapolation).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest against avalanches (2022)</t>
+      <t xml:space="preserve">forêt de protection contre des avalanches (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2645</t>
     </r>
   </si>
   <si>
-    <t>Area in/outside a forest that provides protection against avalanches which the cantons designated «protective forest» according to the harmonised criteria of SilvaProtect-CH in 2022. Reference: GIS data from FOEN, 2022</t>
+    <t>Zone située à l'intérieur/à l'extérieur d'une forêt de protection contre les avalanches délimitée en 2022 par les cantons selon les critères harmonisés de SilvaProtect-CH. Source: données SIG de l'OFEV, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">size classe (young forest; 5 classes)</t>
+      <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2623</t>
     </r>
   </si>
   <si>
-    <t>Size of young forest plants ≥10 cm in height and ≤11.9 cm in diameter at breast height (dbh) – in five size classes (two height and three dbh classes). Reference: Field Survey (MID 507: Jungwaldklasse)</t>
+    <t>Taille des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP) en cinq classes (deux classes de hauteur et trois classes de DHP). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">main tree species in young forest (counting)</t>
+      <t xml:space="preserve">essence principale de la jeune forêt (comptage)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2625</t>
     </r>
   </si>
   <si>
-    <t>Species of young forest plants ≥10 cm in height and ≤11.9 cm in diameter at breast height (dbh) with individual classes for the ten most important species or species groups in Switzerland («main tree species»), as well as the classes «other conifers», «other broadleaves» and «species not assessed in all inventories». The main tree species are spruce (Picea spp.), fir (Abies spp.), pine (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), larch (Larix spp. ), Arolla pine (Pinus cembra), beech (Fagus sylvatica), maple (Acer spp.), ash (Fraxinus spp.), oak (Quercus spp.) and chestnut (Castanea sativa). Reference: Field Survey (MID 1051: Jungwaldpflanzenart - Zählung)</t>
+    <t>Espèce des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP), en classes individuelles pour les dix principales espèces ou groupes d'espèces de Suisse («essences principales») et en classes «autres résineux», «autres feuillus» et «espèces non relevées dans tous les inventaires». Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest district (2023)</t>
+      <t xml:space="preserve">arrondissement forestier (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
+    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stockable and accessible forest without shrub forest</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1876</t>
     </r>
   </si>
   <si>
-    <t>Stockable part of the accessible forest without shrub forest, i.e. accessible forest without shrub forest excluding the area of forest roads, recreational facilities, streams, avalanche paths, etc.</t>
+    <t>Proportion apte au boisement de la forêt accessible sans la forêt buissonnante (c'est-à-dire forêt accessible sans la forêt buissonnante sans la surface des routes forestières, d'infrastructures de loisirs, de cours d'eau, de coulées d'avalanches, etc.).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -800,52 +800,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
@@ -3451,297 +3451,297 @@
         <v>17606</v>
       </c>
       <c r="F117" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G117" s="6">
         <v>18081</v>
       </c>
       <c r="H117" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="118" spans="1:8" customHeight="1" ht="21.75">
       <c r="A118" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2275296/613227</t>
           </r>
         </is>
       </c>
       <c r="C118" s="3"/>
       <c r="D118" s="3"/>
       <c r="E118" s="3"/>
       <c r="F118" s="3"/>
       <c r="G118" s="3"/>
       <c r="H118" s="3"/>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of trees assessed for browsing (no extrapolation)</t>
+            <t xml:space="preserve">nombre d'arbres avec relevé de l'abroutissement (sans extrap.)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #431</t>
           </r>
         </is>
       </c>
     </row>
     <row r="122" spans="1:8" customHeight="1" ht="29">
       <c r="A122" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest against avalanches (2022)</t>
+            <t xml:space="preserve">forêt de protection contre des avalanches (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2645</t>
           </r>
         </is>
       </c>
     </row>
     <row r="125" spans="1:8" customHeight="1" ht="29">
       <c r="A125" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">size classe (young forest; 5 classes)</t>
+            <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2623</t>
           </r>
         </is>
       </c>
     </row>
     <row r="128" spans="1:8" customHeight="1" ht="29">
       <c r="A128" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">main tree species in young forest (counting)</t>
+            <t xml:space="preserve">essence principale de la jeune forêt (comptage)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2625</t>
           </r>
         </is>
       </c>
     </row>
     <row r="131" spans="1:8" customHeight="1" ht="29">
       <c r="A131" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest district (2023)</t>
+            <t xml:space="preserve">arrondissement forestier (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="134" spans="1:8" customHeight="1" ht="29">
       <c r="A134" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stockable and accessible forest without shrub forest</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1876</t>
           </r>
         </is>
       </c>
     </row>
     <row r="137" spans="1:8" customHeight="1" ht="29">
       <c r="A137" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="140" spans="1:8" customHeight="1" ht="29">
       <c r="A140" s="1" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>