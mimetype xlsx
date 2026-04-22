--- v2 (2026-01-23)
+++ v3 (2026-04-22)
@@ -17,128 +17,128 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>proporzione dei tipi delle aree dannegiate</t>
-[...2 lines deleted...]
-    <t>causa dell'area danneggiata</t>
+    <t>proportion des types des zones endommagées</t>
+  </si>
+  <si>
+    <t>cause de la zone endommagée</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: circondario forestale (2024)</t>
+      <t xml:space="preserve">: arrondissement forestier (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>circondario forestale (2024)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>arrondissement forestier (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,285 +373,285 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>laghi</t>
-[...2 lines deleted...]
-    <t>Svizzera</t>
+    <t>lacs</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>vento</t>
-[...44 lines deleted...]
-    <t>totale</t>
+    <t>vent</t>
+  </si>
+  <si>
+    <t>poids de la neige lourde</t>
+  </si>
+  <si>
+    <t>avalanche</t>
+  </si>
+  <si>
+    <t>chute de pierres</t>
+  </si>
+  <si>
+    <t>lave torrentielle, glissement de terrain</t>
+  </si>
+  <si>
+    <t>crue</t>
+  </si>
+  <si>
+    <t>incendie</t>
+  </si>
+  <si>
+    <t>insectes</t>
+  </si>
+  <si>
+    <t>champignons, virus, bactéries</t>
+  </si>
+  <si>
+    <t>animaux sauvages</t>
+  </si>
+  <si>
+    <t>animaux domestiques</t>
+  </si>
+  <si>
+    <t>récolte des bois</t>
+  </si>
+  <si>
+    <t>autre causes humaines</t>
+  </si>
+  <si>
+    <t>perte de vitalité due à la sécheresse</t>
+  </si>
+  <si>
+    <t>autres pertes de vitalité</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2275526/613457</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione dei tipi delle aree dannegiate</t>
+      <t xml:space="preserve">proportion des types des zones endommagées</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #419</t>
     </r>
   </si>
   <si>
-    <t>Proporzione dei diversi tipi di danno (ad es. vento, insetti), che hanno causato un'area danneggiata. Per determinare la proporzione vengono prese in considerazione le aree danneggiate che rappresentano almeno il 10% dell'area di interpretazione (50 × 50 m) e sulle quali - secondo le indicazioni del servizio forestale locale - è avvenuto un solo evento che le ha danneggiate. Questa variabile target permette di confrontare i risultati a partire dall'IFN3.</t>
+    <t>Proportion des divers événements (p. ex. vent, insectes) à l'origine de zones endommagées. Cette proportion est déterminée sur la base des zones endommagées qui représentent au moins 10% de la surface d'interprétation (50 × 50 m) et sur lesquelles un seul événement s'est produit selon les indications du service forestier local. La variable cible permet ainsi des comparaisons entre les inventaires à partir de l'IFN3.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">causa dell'area danneggiata</t>
+      <t xml:space="preserve">cause de la zone endommagée</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2679</t>
     </r>
   </si>
   <si>
-    <t>Evento che ha causato l'area danneggiata (ad es. tempesta, siccità, infestazione di insetti o funghi, raccolta del legname). Fonte: inchiesta presso il servizio forestale (MID 600: Art der Schadenflächen)</t>
+    <t>Événement à l'origine des dégâts sur la zone endommagée (p. ex. tempête, sécheresse, attaque d'insectes, champignons, récolte de bois). Source: enquête auprès des services forestiers (MID 600: Nature des surfaces endommagées)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">circondario forestale (2023)</t>
+      <t xml:space="preserve">arrondissement forestier (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
+    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1003,51 +1003,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -12061,51 +12061,51 @@
         <v>106</v>
       </c>
       <c r="GE29" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF29" s="6">
         <v>100.0</v>
       </c>
       <c r="GG29" s="6" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="30" spans="1:189" customHeight="1" ht="21.75">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2275526/613457</t>
           </r>
         </is>
       </c>
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
@@ -12279,191 +12279,191 @@
       <c r="FW30" s="3"/>
       <c r="FX30" s="3"/>
       <c r="FY30" s="3"/>
       <c r="FZ30" s="3"/>
       <c r="GA30" s="3"/>
       <c r="GB30" s="3"/>
       <c r="GC30" s="3"/>
       <c r="GD30" s="3"/>
       <c r="GE30" s="3"/>
       <c r="GF30" s="3"/>
       <c r="GG30" s="3"/>
     </row>
     <row r="33" spans="1:189">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione dei tipi delle aree dannegiate</t>
+            <t xml:space="preserve">proportion des types des zones endommagées</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #419</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:189" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:189">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">causa dell'area danneggiata</t>
+            <t xml:space="preserve">cause de la zone endommagée</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2679</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:189" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="39" spans="1:189">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">circondario forestale (2023)</t>
+            <t xml:space="preserve">arrondissement forestier (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:189" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="42" spans="1:189">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:189" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:189">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:189" customHeight="1" ht="29">
       <c r="A46" s="1" t="s">
         <v>133</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>