--- v0 (2026-01-09)
+++ v1 (2026-07-26)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>superficie forestale</t>
+    <t>Waldfläche</t>
   </si>
   <si>
-    <t>bosco di protezione contro cadute di massi (2022) · grado di mescolanza</t>
+    <t>Schutzwald gegen Stein-/Blockschlag (2022) · Mischungsgrad (terrestrisch)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: circondario forestale (2024)</t>
+      <t xml:space="preserve">: Forstkreis (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>circondario forestale (2024)</t>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,293 +373,293 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>laghi</t>
+    <t>Seen</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>bosco di protezione contro cadute di massi (2022)</t>
+    <t>Schutzwald gegen Stein-/Blockschlag (2022)</t>
   </si>
   <si>
-    <t>grado di mescolanza</t>
+    <t>Mischungsgrad (terrestrisch)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>bosco puro di conifere</t>
+    <t>Nadelwald rein</t>
   </si>
   <si>
-    <t>bosco misto di conifere</t>
+    <t>Nadelwald gemischt</t>
   </si>
   <si>
-    <t>bosco misto di latifoglie</t>
+    <t>Laubwald gemischt</t>
   </si>
   <si>
-    <t>bosco puro di latifoglie</t>
+    <t>Laubwald rein</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>all'interno</t>
+    <t>innerhalb</t>
   </si>
   <si>
-    <t>all'esterno</t>
+    <t>ausserhalb</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2276143/614074</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco di protezione contro cadute di massi (2022)</t>
+      <t xml:space="preserve">Schutzwald gegen Stein-/Blockschlag (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2646</t>
     </r>
   </si>
   <si>
-    <t>Superficie all'interno/all'esterno del bosco di protezione contro le cadute di massi, che i Cantoni hanno definito in base ai criteri armonizzati di SilvaProtect-CH nell'anno 2022. Fonte: dati GIS dell'UFAM, 2022.</t>
+    <t>Fläche innerhalb/ausserhalb des Schutzwalds gegen Stein- oder Blockschlag (Sturzprozesse), den die Kantone nach den harmonisierten Kriterien von SilvaProtect-CH im Jahr 2022 ausgeschieden hatten. Grundlage: GIS-Daten BAFU, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grado di mescolanza</t>
+      <t xml:space="preserve">Mischungsgrad (terrestrisch)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #22</t>
     </r>
   </si>
   <si>
-    <t>Quota delle specie arboree di latifoglie e di conifere che costituiscono un popolamento, definita in base alla loro proporzione in area basimetrica suddivisa in quattro classi: conifere pure: 91-100% alberi di conifere, conifere miste : 51-90% alberi di conifere, latifoglie miste: 11-50% alberi di conifere, latifoglie pure: 0-10% alberi di conifere. Fonte: rilievo sul terreno (MID 265: Mischungsgrad)</t>
+    <t>Anteile der am Bestandesaufbau beteiligten Nadel- und Laubbäume, definiert über ihren Basalflächenanteil in vier Klassen: Nadelwald rein: 91–100 % Nadelbäume, Nadelwald gemischt: 51–90 % Nadelbäume, Laubwald gemischt: 11–50 % Nadelbäume und Laubwald rein: 0–10 % Nadelbäume. Grundlage: Feldaufnahme (MID 265: Mischungsgrad)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">circondario forestale (2023)</t>
+      <t xml:space="preserve">Forstkreis (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
+    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1011,52 +1011,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="61.128" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -16090,51 +16090,51 @@
         <v>108</v>
       </c>
       <c r="GF36" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG36" s="6">
         <v>100.0</v>
       </c>
       <c r="GH36" s="6" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="37" spans="1:190" customHeight="1" ht="21.75">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2276143/614074</t>
           </r>
         </is>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
@@ -16308,226 +16308,226 @@
       <c r="FX37" s="3"/>
       <c r="FY37" s="3"/>
       <c r="FZ37" s="3"/>
       <c r="GA37" s="3"/>
       <c r="GB37" s="3"/>
       <c r="GC37" s="3"/>
       <c r="GD37" s="3"/>
       <c r="GE37" s="3"/>
       <c r="GF37" s="3"/>
       <c r="GG37" s="3"/>
       <c r="GH37" s="3"/>
     </row>
     <row r="40" spans="1:190">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:190" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="43" spans="1:190">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco di protezione contro cadute di massi (2022)</t>
+            <t xml:space="preserve">Schutzwald gegen Stein-/Blockschlag (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2646</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:190" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:190">
       <c r="A46" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">grado di mescolanza</t>
+            <t xml:space="preserve">Mischungsgrad (terrestrisch)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #22</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:190" customHeight="1" ht="29">
       <c r="A47" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="49" spans="1:190">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">circondario forestale (2023)</t>
+            <t xml:space="preserve">Forstkreis (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:190" customHeight="1" ht="29">
       <c r="A50" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="52" spans="1:190">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:190" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:190">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:190" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>128</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GH1"/>
     <mergeCell ref="A2:GH2"/>