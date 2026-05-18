--- v0 (2025-12-20)
+++ v1 (2026-05-18)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>primary forest function (NFI5)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>funzione predominante (IFN5)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest district (2024)</t>
+      <t xml:space="preserve">: circondario forestale (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>forest district (2024)</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>circondario forestale (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,276 +373,276 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lakes</t>
-[...2 lines deleted...]
-    <t>Switzerland</t>
+    <t>laghi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no primary forest function</t>
-[...35 lines deleted...]
-    <t>total</t>
+    <t>nessuna funzione predominante</t>
+  </si>
+  <si>
+    <t>produzione di legname</t>
+  </si>
+  <si>
+    <t>uso agricolo</t>
+  </si>
+  <si>
+    <t>protezione frangivento</t>
+  </si>
+  <si>
+    <t>protezione delle acque potabili</t>
+  </si>
+  <si>
+    <t>protezione della natura</t>
+  </si>
+  <si>
+    <t>protezione del paesaggio</t>
+  </si>
+  <si>
+    <t>protezione della selvaggina</t>
+  </si>
+  <si>
+    <t>ricreazione</t>
+  </si>
+  <si>
+    <t>uso militare</t>
+  </si>
+  <si>
+    <t>bosco di protezione contro i pericoli naturali</t>
+  </si>
+  <si>
+    <t>serbatoio di carbonio</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2276572/614503</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">primary forest function (NFI5)</t>
+      <t xml:space="preserve">funzione predominante (IFN5)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2755</t>
     </r>
   </si>
   <si>
-    <t>Type of the most important forest function relevant for management according to forest plans or an assessment by the local forest service during NFI5 (2018-2026). Reference: Forest Service Survey (MID 911: Vorrangfunktion 2)</t>
+    <t>Funzione forestale più importante per la gestione del bosco, in base alla pianificazione forestale o alla valutazione del servizio forestale locale al momento dell'IFN5 (2018-2026). Fonte: inchiesta presso il servizio forestale (MID 911: Vorrangfunktion 2)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest district (2023)</t>
+      <t xml:space="preserve">circondario forestale (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
+    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -994,51 +994,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -10345,51 +10345,51 @@
         <v>0.0</v>
       </c>
       <c r="GE26" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF26" s="6">
         <v>1211.5</v>
       </c>
       <c r="GG26" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:189" customHeight="1" ht="21.75">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2276572/614503</t>
           </r>
         </is>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
@@ -10563,191 +10563,191 @@
       <c r="FW27" s="3"/>
       <c r="FX27" s="3"/>
       <c r="FY27" s="3"/>
       <c r="FZ27" s="3"/>
       <c r="GA27" s="3"/>
       <c r="GB27" s="3"/>
       <c r="GC27" s="3"/>
       <c r="GD27" s="3"/>
       <c r="GE27" s="3"/>
       <c r="GF27" s="3"/>
       <c r="GG27" s="3"/>
     </row>
     <row r="30" spans="1:189">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:189" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:189">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">primary forest function (NFI5)</t>
+            <t xml:space="preserve">funzione predominante (IFN5)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2755</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:189" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="36" spans="1:189">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest district (2023)</t>
+            <t xml:space="preserve">circondario forestale (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:189" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:189">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:189" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="42" spans="1:189">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:189" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>130</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>