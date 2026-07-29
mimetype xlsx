--- v1 (2026-05-18)
+++ v2 (2026-07-29)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>funzione predominante (IFN5)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Vorrangfunktion (LFI5)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: circondario forestale (2024)</t>
+      <t xml:space="preserve">: Forstkreis (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>circondario forestale (2024)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,276 +373,276 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>laghi</t>
-[...2 lines deleted...]
-    <t>Svizzera</t>
+    <t>Seen</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessuna funzione predominante</t>
-[...35 lines deleted...]
-    <t>totale</t>
+    <t>keine Vorrangfunktion</t>
+  </si>
+  <si>
+    <t>Holzproduktion</t>
+  </si>
+  <si>
+    <t>landwirtschaftliche Nutzung</t>
+  </si>
+  <si>
+    <t>Windschutz</t>
+  </si>
+  <si>
+    <t>Trinkwasserschutz</t>
+  </si>
+  <si>
+    <t>Naturschutz</t>
+  </si>
+  <si>
+    <t>Landschaftsschutz</t>
+  </si>
+  <si>
+    <t>Wildschutz</t>
+  </si>
+  <si>
+    <t>Erholung</t>
+  </si>
+  <si>
+    <t>Militär</t>
+  </si>
+  <si>
+    <t>Schutz gegen Naturgefahren</t>
+  </si>
+  <si>
+    <t>Kohlenstoffsenke</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2276572/614503</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">funzione predominante (IFN5)</t>
+      <t xml:space="preserve">Vorrangfunktion (LFI5)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2755</t>
     </r>
   </si>
   <si>
-    <t>Funzione forestale più importante per la gestione del bosco, in base alla pianificazione forestale o alla valutazione del servizio forestale locale al momento dell'IFN5 (2018-2026). Fonte: inchiesta presso il servizio forestale (MID 911: Vorrangfunktion 2)</t>
+    <t>Art der wichtigsten, für die Bewirtschaftung massgebenden Waldfunktion gemäss forstlicher Planung oder gutachterlicher Einschätzung durch den lokalen Forstdienst zum Zeitpunkt des LFI5 (2018-2026). Grundlage: Forstdienstbefragung (MID 911: Vorrangfunktion 2)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">circondario forestale (2023)</t>
+      <t xml:space="preserve">Forstkreis (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
+    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -994,51 +994,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -10345,51 +10345,51 @@
         <v>0.0</v>
       </c>
       <c r="GE26" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF26" s="6">
         <v>1211.5</v>
       </c>
       <c r="GG26" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:189" customHeight="1" ht="21.75">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2276572/614503</t>
           </r>
         </is>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
@@ -10563,191 +10563,191 @@
       <c r="FW27" s="3"/>
       <c r="FX27" s="3"/>
       <c r="FY27" s="3"/>
       <c r="FZ27" s="3"/>
       <c r="GA27" s="3"/>
       <c r="GB27" s="3"/>
       <c r="GC27" s="3"/>
       <c r="GD27" s="3"/>
       <c r="GE27" s="3"/>
       <c r="GF27" s="3"/>
       <c r="GG27" s="3"/>
     </row>
     <row r="30" spans="1:189">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:189" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:189">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">funzione predominante (IFN5)</t>
+            <t xml:space="preserve">Vorrangfunktion (LFI5)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2755</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:189" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="36" spans="1:189">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">circondario forestale (2023)</t>
+            <t xml:space="preserve">Forstkreis (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:189" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:189">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:189" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="42" spans="1:189">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:189" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>130</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>