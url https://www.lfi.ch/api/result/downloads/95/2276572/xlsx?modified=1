--- v2 (2026-07-29)
+++ v3 (2026-07-29)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Vorrangfunktion (LFI5)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area</t>
+  </si>
+  <si>
+    <t>primary forest function (NFI5)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: Forstkreis (2024)</t>
+      <t xml:space="preserve">: forest district (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">: accessible forest without shrub forest</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...2 lines deleted...]
-    <t>Forstkreis (2024)</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>forest district (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,276 +373,276 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>Seen</t>
-[...2 lines deleted...]
-    <t>Schweiz</t>
+    <t>lakes</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>keine Vorrangfunktion</t>
-[...35 lines deleted...]
-    <t>Total</t>
+    <t>no primary forest function</t>
+  </si>
+  <si>
+    <t>timber production</t>
+  </si>
+  <si>
+    <t>agricultural use</t>
+  </si>
+  <si>
+    <t>windbreak</t>
+  </si>
+  <si>
+    <t>drinking-water protection</t>
+  </si>
+  <si>
+    <t>nature conservation</t>
+  </si>
+  <si>
+    <t>landscape protection</t>
+  </si>
+  <si>
+    <t>game protection</t>
+  </si>
+  <si>
+    <t>recreation</t>
+  </si>
+  <si>
+    <t>military</t>
+  </si>
+  <si>
+    <t>protection against natural hazards</t>
+  </si>
+  <si>
+    <t>carbon sink</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2276572/614503</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">forest area</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Vorrangfunktion (LFI5)</t>
+      <t xml:space="preserve">primary forest function (NFI5)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2755</t>
     </r>
   </si>
   <si>
-    <t>Art der wichtigsten, für die Bewirtschaftung massgebenden Waldfunktion gemäss forstlicher Planung oder gutachterlicher Einschätzung durch den lokalen Forstdienst zum Zeitpunkt des LFI5 (2018-2026). Grundlage: Forstdienstbefragung (MID 911: Vorrangfunktion 2)</t>
+    <t>Type of the most important forest function relevant for management according to forest plans or an assessment by the local forest service during NFI5 (2018-2026). Reference: Forest Service Survey (MID 911: Vorrangfunktion 2)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Forstkreis (2023)</t>
+      <t xml:space="preserve">forest district (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
+    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">accessible forest without shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -994,51 +994,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -10345,51 +10345,51 @@
         <v>0.0</v>
       </c>
       <c r="GE26" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF26" s="6">
         <v>1211.5</v>
       </c>
       <c r="GG26" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:189" customHeight="1" ht="21.75">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2276572/614503</t>
           </r>
         </is>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
@@ -10563,191 +10563,191 @@
       <c r="FW27" s="3"/>
       <c r="FX27" s="3"/>
       <c r="FY27" s="3"/>
       <c r="FZ27" s="3"/>
       <c r="GA27" s="3"/>
       <c r="GB27" s="3"/>
       <c r="GC27" s="3"/>
       <c r="GD27" s="3"/>
       <c r="GE27" s="3"/>
       <c r="GF27" s="3"/>
       <c r="GG27" s="3"/>
     </row>
     <row r="30" spans="1:189">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">forest area</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:189" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:189">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Vorrangfunktion (LFI5)</t>
+            <t xml:space="preserve">primary forest function (NFI5)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2755</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:189" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="36" spans="1:189">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Forstkreis (2023)</t>
+            <t xml:space="preserve">forest district (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:189" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:189">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">accessible forest without shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:189" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="42" spans="1:189">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:189" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>130</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>