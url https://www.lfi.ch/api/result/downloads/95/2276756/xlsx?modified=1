--- v2 (2026-01-23)
+++ v3 (2026-04-23)
@@ -17,128 +17,128 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>area basimetrica</t>
+    <t>surface terrière</t>
   </si>
   <si>
-    <t>bosco di protezione contro valanghe (2022) · fasce vegetazionali NaiS (6 classi)</t>
+    <t>forêt de protection contre des avalanches (2022) · étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: circondario forestale (2024)</t>
+      <t xml:space="preserve">: arrondissement forestier (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>circondario forestale (2024)</t>
+    <t>arrondissement forestier (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,299 +373,299 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>laghi</t>
+    <t>lacs</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>bosco di protezione contro valanghe (2022)</t>
+    <t>forêt de protection contre des avalanches (2022)</t>
   </si>
   <si>
-    <t>fasce vegetazionali NaiS (6 classi)</t>
+    <t>étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpina superiore</t>
+    <t>subalpin supérieur</t>
   </si>
   <si>
-    <t>subalpina</t>
+    <t>subalpin</t>
   </si>
   <si>
-    <t>altimontana</t>
+    <t>haut-montagnard</t>
   </si>
   <si>
-    <t>montana inferiore e superiore</t>
+    <t>montagnard inférieur et supérieur</t>
   </si>
   <si>
-    <t>submontana</t>
+    <t>submontagnard</t>
   </si>
   <si>
-    <t>iperinsubrica e collinare</t>
+    <t>hyperinsubrique et collinéen</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>total</t>
   </si>
   <si>
-    <t>all'interno</t>
+    <t>à l'intérieur</t>
   </si>
   <si>
-    <t>all'esterno</t>
+    <t>à l'extérieur</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2276756/614687</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">area basimetrica</t>
+      <t xml:space="preserve">surface terrière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Somma delle sezioni trasversali a 1,3 m di altezza di tutti gli alberi arbusti vivi (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm.</t>
+    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco di protezione contro valanghe (2022)</t>
+      <t xml:space="preserve">forêt de protection contre des avalanches (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2645</t>
     </r>
   </si>
   <si>
-    <t>Superficie all'interno/all'esterno del bosco di protezione contro le valanghe, che i Cantoni hanno definito in base ai criteri armonizzati di SilvaProtect-CH nell'anno 2022. Fonte: dati GIS dell'UFAM, 2022.</t>
+    <t>Zone située à l'intérieur/à l'extérieur d'une forêt de protection contre les avalanches délimitée en 2022 par les cantons selon les critères harmonisés de SilvaProtect-CH. Source: données SIG de l'OFEV, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005), ridotto a sei classi. Questa variabile rappresenta una semplificazione delle fasce vegetazionali NaiS in dieci classi (NAISHSTKOMB), per cui le classi «iperinsubrica», «collinare» e «collinare con faggio» vengono riunite nella classe «iperinsubrica e collinare», mentre le fasce «montana inferiore», «montana superiore» e «montana inferiore/superiore» vengono riunite nella classe «montana inferiore e superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">circondario forestale (2023)</t>
+      <t xml:space="preserve">arrondissement forestier (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
+    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1017,52 +1017,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="59.985" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -20656,51 +20656,51 @@
         <v>0.0</v>
       </c>
       <c r="GF44" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG44" s="6">
         <v>31.1</v>
       </c>
       <c r="GH44" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:190" customHeight="1" ht="21.75">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2276756/614687</t>
           </r>
         </is>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
       <c r="L45" s="3"/>
@@ -20874,226 +20874,226 @@
       <c r="FX45" s="3"/>
       <c r="FY45" s="3"/>
       <c r="FZ45" s="3"/>
       <c r="GA45" s="3"/>
       <c r="GB45" s="3"/>
       <c r="GC45" s="3"/>
       <c r="GD45" s="3"/>
       <c r="GE45" s="3"/>
       <c r="GF45" s="3"/>
       <c r="GG45" s="3"/>
       <c r="GH45" s="3"/>
     </row>
     <row r="48" spans="1:190">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">area basimetrica</t>
+            <t xml:space="preserve">surface terrière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:190" customHeight="1" ht="29">
       <c r="A49" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:190">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco di protezione contro valanghe (2022)</t>
+            <t xml:space="preserve">forêt de protection contre des avalanches (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2645</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:190" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="54" spans="1:190">
       <c r="A54" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="55" spans="1:190" customHeight="1" ht="29">
       <c r="A55" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="57" spans="1:190">
       <c r="A57" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">circondario forestale (2023)</t>
+            <t xml:space="preserve">arrondissement forestier (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="58" spans="1:190" customHeight="1" ht="29">
       <c r="A58" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="60" spans="1:190">
       <c r="A60" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="61" spans="1:190" customHeight="1" ht="29">
       <c r="A61" s="1" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="63" spans="1:190">
       <c r="A63" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="64" spans="1:190" customHeight="1" ht="29">
       <c r="A64" s="1" t="s">
         <v>130</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GH1"/>
     <mergeCell ref="A2:GH2"/>