--- v0 (2025-12-24)
+++ v1 (2026-07-29)
@@ -17,128 +17,128 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>superficie forestale</t>
+    <t>surface forestière</t>
   </si>
   <si>
-    <t>grado di copertura della rinnovazione (7 classi) · stabilità del popolamento</t>
+    <t>degré de recouvrement de la régénération (7 classes) · stabilité du peuplement</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: circondario forestale (2024)</t>
+      <t xml:space="preserve">: arrondissement forestier (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, subtotale</t>
+      <t xml:space="preserve">: %, sous-total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>circondario forestale (2024)</t>
+    <t>arrondissement forestier (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,305 +373,305 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>laghi</t>
+    <t>lacs</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>grado di copertura della rinnovazione (7 classi)</t>
+    <t>degré de recouvrement de la régénération (7 classes)</t>
   </si>
   <si>
-    <t>stabilità del popolamento</t>
+    <t>stabilité du peuplement</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t xml:space="preserve">critica </t>
+    <t>critique</t>
   </si>
   <si>
-    <t>labile</t>
+    <t>amoindrie</t>
   </si>
   <si>
-    <t>stabile</t>
+    <t>stable</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>total</t>
   </si>
   <si>
     <t>&lt;1%</t>
   </si>
   <si>
-    <t>1-4%</t>
+    <t>1 à 4%</t>
   </si>
   <si>
-    <t>5-9%</t>
+    <t>5 à 9%</t>
   </si>
   <si>
-    <t>10-25%</t>
+    <t>10 à 25%</t>
   </si>
   <si>
-    <t>26-50%</t>
+    <t>26 à 50%</t>
   </si>
   <si>
-    <t>51-75%</t>
+    <t>51 à 100%</t>
   </si>
   <si>
-    <t>76-100%</t>
+    <t>76 à 100%</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2276864/614795</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grado di copertura della rinnovazione (7 classi)</t>
+      <t xml:space="preserve">degré de recouvrement de la régénération (7 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #930</t>
     </r>
   </si>
   <si>
-    <t>Percentuale della superficie coperta dalla rinnovazione, ossia dalle specie arboree di conifere e latifoglie a partire da 10 cm di altezza fino a 11,9 cm di diametro a petto d'uomo (DPU), in 7 classi. Questo attributo è disponibile a partire dall'IFN3 (2004-2006). Per comparazioni che vanno fino all'IFN2 (1993-1995), si può usare l'attributo «grado di copertura della rinnovazione (6 classi)». Fonte: rilievo sul terreno (MID 270: Verjüngungs-Deckungsgrad)</t>
+    <t>Proportion de la surface couverte par la régénération, c'est-à-dire par des feuillus et des résineux à partir de 10 cm de haut et jusqu'à un diamètre à hauteur de poitrine (DHP) de 11,9 cm, répartie en sept classes. Cette variable est disponible à partir de l'IFN3 (2004-2006). Pour les comparaisons qui doivent remonter à l'IFN2 (1993-1995), la variable «Degré de recouvrement de la régénération (6 classes)» peut être utilisée. Source: relevé de terrain (MID 270: Verjüngungs-Deckungsgrad)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stabilità del popolamento</t>
+      <t xml:space="preserve">stabilité du peuplement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #891</t>
     </r>
   </si>
   <si>
-    <t>Capacità di resistenza meccanica di un popolamento di fronte a stress abiotici e biotici nei prossimi 10-20 anni, in tre classi. Fonte: rilievo sul terreno (MID 310: Gesamtstabilität)</t>
+    <t>Résistance mécanique d'un peuplement aux contraintes abiotiques et biotiques dans les 10 à 20 prochaines années, en trois classes. Source: relevé de terrain (MID 310: Gesamtstabilität)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">circondario forestale (2023)</t>
+      <t xml:space="preserve">arrondissement forestier (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
+    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1023,52 +1023,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="59.985" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="64.699" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30.421" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -28082,51 +28082,51 @@
         <v>108</v>
       </c>
       <c r="GF57" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG57" s="6">
         <v>100.0</v>
       </c>
       <c r="GH57" s="6" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="58" spans="1:190" customHeight="1" ht="21.75">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2276864/614795</t>
           </r>
         </is>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
       <c r="I58" s="3"/>
       <c r="J58" s="3"/>
       <c r="K58" s="3"/>
       <c r="L58" s="3"/>
@@ -28300,226 +28300,226 @@
       <c r="FX58" s="3"/>
       <c r="FY58" s="3"/>
       <c r="FZ58" s="3"/>
       <c r="GA58" s="3"/>
       <c r="GB58" s="3"/>
       <c r="GC58" s="3"/>
       <c r="GD58" s="3"/>
       <c r="GE58" s="3"/>
       <c r="GF58" s="3"/>
       <c r="GG58" s="3"/>
       <c r="GH58" s="3"/>
     </row>
     <row r="61" spans="1:190">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:190" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="64" spans="1:190">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">grado di copertura della rinnovazione (7 classi)</t>
+            <t xml:space="preserve">degré de recouvrement de la régénération (7 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #930</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:190" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="67" spans="1:190">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stabilità del popolamento</t>
+            <t xml:space="preserve">stabilité du peuplement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #891</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:190" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="70" spans="1:190">
       <c r="A70" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">circondario forestale (2023)</t>
+            <t xml:space="preserve">arrondissement forestier (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="71" spans="1:190" customHeight="1" ht="29">
       <c r="A71" s="1" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="73" spans="1:190">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="74" spans="1:190" customHeight="1" ht="29">
       <c r="A74" s="1" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="76" spans="1:190">
       <c r="A76" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:190" customHeight="1" ht="29">
       <c r="A77" s="1" t="s">
         <v>132</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GH1"/>
     <mergeCell ref="A2:GH2"/>