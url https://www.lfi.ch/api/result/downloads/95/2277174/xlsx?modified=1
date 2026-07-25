--- v0 (2026-01-09)
+++ v1 (2026-07-25)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>ceppaia: consistenza del legno</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Biomasse der Stöcke</t>
+  </si>
+  <si>
+    <t>Stock: Holzfestigkeit</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: circondario forestale (2024)</t>
+      <t xml:space="preserve">: Forstkreis (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: Mio kg</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>circondario forestale (2024)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,255 +373,255 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>laghi</t>
-[...2 lines deleted...]
-    <t>Svizzera</t>
+    <t>Seen</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>Mio kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>legno fresco</t>
-[...14 lines deleted...]
-    <t>totale</t>
+    <t>Frischholz</t>
+  </si>
+  <si>
+    <t>Hartholz</t>
+  </si>
+  <si>
+    <t>Morschholz</t>
+  </si>
+  <si>
+    <t>Moderholz</t>
+  </si>
+  <si>
+    <t>Mulmholz</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2277174/615105</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomassa delle ceppaie</t>
+      <t xml:space="preserve">Biomasse der Stöcke</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #397</t>
     </r>
   </si>
   <si>
-    <t>Peso secco (massa) delle ceppaie a partire da 7 cm di diametro, ossia delle parti legnose sopraterrene di alberi e arbusti sotto il taglio di abbattimento rispettivamente (nel caso di rottura naturale) sotto il punto di rottura. Una ceppaia ha un'altezza massima di 1,3 m, se è più alta viene considerata un albero morto. La massa viene determinata con l'aiuto delle densità del legno in funzione della specie e del grado di decomposizione.</t>
+    <t>Trockengewicht (Masse) der Stöcke ab 7 cm Durchmesser, d.h. der oberirdischen, verholzten Teile von Bäumen oder Sträuchern unterhalb des Fällschnitts bzw. (bei natürlichem Zerfall) unterhalb der Bruchfläche. Ein Stock hat eine maximale Höhe von 1.3 m, ist er höher, wird er als Dürrständer behandelt. Ermittelt wird diese Masse mithilfe von art- und zersetzungsgradabhängigen Holzdichten.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ceppaia: consistenza del legno</t>
+      <t xml:space="preserve">Stock: Holzfestigkeit</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2369</t>
     </r>
   </si>
   <si>
-    <t>Stadio di decomposizione del legno delle ceppaie a partire da 7 cm di diametro, in cinque classi. Fonte: rilievo sul terreno (MID 971: Stocktotholz - Festigkeit)</t>
+    <t>Stadium des Holzabbaus der Stöcke ab 7 cm Stockdurchmesser in fünf Klassen. Grundlage: Feldaufnahme (MID 971: Stocktotholz - Festigkeit)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">circondario forestale (2023)</t>
+      <t xml:space="preserve">Forstkreis (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
+    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -973,51 +973,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="10.426" bestFit="true" customWidth="true" style="0"/>
@@ -6341,51 +6341,51 @@
         <v>0</v>
       </c>
       <c r="GE19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF19" s="6">
         <v>4740</v>
       </c>
       <c r="GG19" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:189" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2277174/615105</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
@@ -6559,191 +6559,191 @@
       <c r="FW20" s="3"/>
       <c r="FX20" s="3"/>
       <c r="FY20" s="3"/>
       <c r="FZ20" s="3"/>
       <c r="GA20" s="3"/>
       <c r="GB20" s="3"/>
       <c r="GC20" s="3"/>
       <c r="GD20" s="3"/>
       <c r="GE20" s="3"/>
       <c r="GF20" s="3"/>
       <c r="GG20" s="3"/>
     </row>
     <row r="23" spans="1:189">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomassa delle ceppaie</t>
+            <t xml:space="preserve">Biomasse der Stöcke</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #397</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:189" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:189">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ceppaia: consistenza del legno</t>
+            <t xml:space="preserve">Stock: Holzfestigkeit</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2369</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:189" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:189">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">circondario forestale (2023)</t>
+            <t xml:space="preserve">Forstkreis (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:189" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:189">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:189" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="35" spans="1:189">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:189" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>123</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>