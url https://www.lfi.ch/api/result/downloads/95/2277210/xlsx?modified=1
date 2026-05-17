--- v0 (2025-12-17)
+++ v1 (2026-05-17)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>NaiS-Waldformationen (10 Klassen)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>formazioni forestali NaiS (10 classi)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: Forstkreis (2024)</t>
+      <t xml:space="preserve">: circondario forestale (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: Wald LFI4/LFI5</t>
+      <t xml:space="preserve">: bosco IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...2 lines deleted...]
-    <t>Forstkreis (2024)</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>circondario forestale (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,270 +373,270 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>Seen</t>
-[...2 lines deleted...]
-    <t>Schweiz</t>
+    <t>laghi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Buchenwälder</t>
-[...29 lines deleted...]
-    <t>Total</t>
+    <t>faggete</t>
+  </si>
+  <si>
+    <t>abieti-faggete</t>
+  </si>
+  <si>
+    <t>altri boschi di latifoglie</t>
+  </si>
+  <si>
+    <t>boschi di abete bianco e abete rosso</t>
+  </si>
+  <si>
+    <t>peccete</t>
+  </si>
+  <si>
+    <t>cembrete e lariceti</t>
+  </si>
+  <si>
+    <t>pinete</t>
+  </si>
+  <si>
+    <t>boschi pionieri</t>
+  </si>
+  <si>
+    <t>arbusteti*</t>
+  </si>
+  <si>
+    <t>non bosco*</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2277210/615141</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NaiS-Waldformationen (10 Klassen)</t>
+      <t xml:space="preserve">formazioni forestali NaiS (10 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2637</t>
     </r>
   </si>
   <si>
-    <t>Zusammenfassung der 18 Gruppen von NaiS-Standorttypen mit jeweils ähnlichem Ziel für die Hauptbaumarten (NAISGGROB20) zu 10 als «Waldformationen» bezeichneten Grossverbänden. *Durch die kleinflächige Ansprache der Standorttypen im Rahmen des Projektes NaiS-LFI ist es möglich, dass auf Probeflächen, die im LFI als «Wald» gelten, Nichtwald-Standorttypen (z.B. Wiese, Weide, Fels) vorkommen. Ebenso können im «Wald ohne Gebüschwald» Gebüschwald-Standorttypen vorhanden sein.</t>
+    <t>Sintesi dei 18 gruppi di tipologie forestali secondo NaiS, ciascuno con un obiettivo simile per le principali specie arboree (NAISGGROB20), in 10 grandi associazioni denominate «formazioni forestali». *A causa della valutazione delle tipologie forestali su piccola scala nell'ambito del progretto NaiS-LFI, è possibile che tipologie di aree non boschive (ad esempio prati, pascoli, rocce) siano presenti in aree considerate come «bosco» dall'IFN. Allo stesso modo, le tipologie tipiche degli arbusteti possono essere presenti su aree che l'IFN classifica come «bosco esclusi gli arbusteti».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Forstkreis (2023)</t>
+      <t xml:space="preserve">circondario forestale (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
+    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wald LFI4/LFI5</t>
+      <t xml:space="preserve">bosco IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2604</t>
     </r>
   </si>
   <si>
-    <t>Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war).</t>
+    <t>Area che soddisfa la definizione di bosco dell'IFN sia nell'IFN4 (2009-2017) che nell'IFN5 (2018-2026), ossia che è «bosco esclusi gli arbusteti» o «arbusteto».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -988,51 +988,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="42.275" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -9201,51 +9201,51 @@
         <v>106</v>
       </c>
       <c r="GE24" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF24" s="6">
         <v>100.0</v>
       </c>
       <c r="GG24" s="6" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="25" spans="1:189" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2277210/615141</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
@@ -9419,191 +9419,191 @@
       <c r="FW25" s="3"/>
       <c r="FX25" s="3"/>
       <c r="FY25" s="3"/>
       <c r="FZ25" s="3"/>
       <c r="GA25" s="3"/>
       <c r="GB25" s="3"/>
       <c r="GC25" s="3"/>
       <c r="GD25" s="3"/>
       <c r="GE25" s="3"/>
       <c r="GF25" s="3"/>
       <c r="GG25" s="3"/>
     </row>
     <row r="28" spans="1:189">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:189" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:189">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NaiS-Waldformationen (10 Klassen)</t>
+            <t xml:space="preserve">formazioni forestali NaiS (10 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2637</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:189" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="34" spans="1:189">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Forstkreis (2023)</t>
+            <t xml:space="preserve">circondario forestale (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:189" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="37" spans="1:189">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wald LFI4/LFI5</t>
+            <t xml:space="preserve">bosco IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2604</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:189" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="40" spans="1:189">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:189" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>128</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>