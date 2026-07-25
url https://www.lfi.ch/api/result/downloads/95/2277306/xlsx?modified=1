--- v0 (2026-01-11)
+++ v1 (2026-07-25)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
-    <t>NFI5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>forest area</t>
+    <t>Waldfläche</t>
   </si>
   <si>
-    <t>indicator of groundwater protection zones (2022) · degree of mixture (terrestrial)</t>
+    <t>Indikator Grundwasserschutzzone (2022) · Mischungsgrad (terrestrisch)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest district (2024)</t>
+      <t xml:space="preserve">: Forstkreis (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>forest district (2024)</t>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,293 +373,293 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lakes</t>
+    <t>Seen</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>indicator of groundwater protection zones (2022)</t>
+    <t>Indikator Grundwasserschutzzone (2022)</t>
   </si>
   <si>
-    <t>degree of mixture (terrestrial)</t>
+    <t>Mischungsgrad (terrestrisch)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pure conifer forest</t>
+    <t>Nadelwald rein</t>
   </si>
   <si>
-    <t>mixed conifer forest</t>
+    <t>Nadelwald gemischt</t>
   </si>
   <si>
-    <t>mixed broadleaf forest</t>
+    <t>Laubwald gemischt</t>
   </si>
   <si>
-    <t>pure broadleaf forest</t>
+    <t>Laubwald rein</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>no groundwater protection zone</t>
+    <t>keine Grundwasserschutzzone</t>
   </si>
   <si>
-    <t>groundwater protection zone</t>
+    <t>Grundwasserschutzzone</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2277306/615237</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">indicator of groundwater protection zones (2022)</t>
+      <t xml:space="preserve">Indikator Grundwasserschutzzone (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2638</t>
     </r>
   </si>
   <si>
-    <t>Located in/outside a groundwater protection zone. The cantons demarcate groundwater protection zones around groundwater wells and groundwater recharging facilities to protect drinking water where this is in the public interest. The indicator variable combines the various protection zone categories in force since 2016 in accordance with Art. 121 of the Waters Protection Ordinance (SR 814.201) into one class. Data status: 8 July 2022 (download from geodienste.ch).</t>
+    <t>Lage innerhalb/ausserhalb einer Grundwasserschutzzone. Die Grundwasserschutzzonen werden von den Kantonen um die im öffentlichen Interesse liegenden Grundwasserfassungen und Grundwasseranreicherungsanlagen ausgeschieden und dienen dem Schutz des Trinkwassers. Die Indikatorvariable fasst die verschiedenen seit 2016 geltenden Schutzzonenkategorien gemäss Art. 121 der Gewässerschutzverordnung (SR 814.201) zu einer Klasse zusammen. Stand der Daten: 8.7.2022 (Download von geodienste.ch).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">degree of mixture (terrestrial)</t>
+      <t xml:space="preserve">Mischungsgrad (terrestrisch)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #22</t>
     </r>
   </si>
   <si>
-    <t>Proportions of conifers and broadleaves making up the stand structure, classified according to their proportional basal areas into four classes: pure conifer forest: 91-100 % conifers, mixed conifer forest: 51-90 % conifers, mixed broadleaved forest: 11-50 % conifers and pure broadleaved forest: 0-10 % conifers. Reference: Field Survey (MID 265: Mischungsgrad)</t>
+    <t>Anteile der am Bestandesaufbau beteiligten Nadel- und Laubbäume, definiert über ihren Basalflächenanteil in vier Klassen: Nadelwald rein: 91–100 % Nadelbäume, Nadelwald gemischt: 51–90 % Nadelbäume, Laubwald gemischt: 11–50 % Nadelbäume und Laubwald rein: 0–10 % Nadelbäume. Grundlage: Feldaufnahme (MID 265: Mischungsgrad)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest district (2023)</t>
+      <t xml:space="preserve">Forstkreis (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
+    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1011,52 +1011,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="59.985" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -16090,51 +16090,51 @@
         <v>108</v>
       </c>
       <c r="GF36" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG36" s="6">
         <v>100.0</v>
       </c>
       <c r="GH36" s="6" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="37" spans="1:190" customHeight="1" ht="21.75">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2277306/615237</t>
           </r>
         </is>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
@@ -16308,226 +16308,226 @@
       <c r="FX37" s="3"/>
       <c r="FY37" s="3"/>
       <c r="FZ37" s="3"/>
       <c r="GA37" s="3"/>
       <c r="GB37" s="3"/>
       <c r="GC37" s="3"/>
       <c r="GD37" s="3"/>
       <c r="GE37" s="3"/>
       <c r="GF37" s="3"/>
       <c r="GG37" s="3"/>
       <c r="GH37" s="3"/>
     </row>
     <row r="40" spans="1:190">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:190" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="43" spans="1:190">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">indicator of groundwater protection zones (2022)</t>
+            <t xml:space="preserve">Indikator Grundwasserschutzzone (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2638</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:190" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:190">
       <c r="A46" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">degree of mixture (terrestrial)</t>
+            <t xml:space="preserve">Mischungsgrad (terrestrisch)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #22</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:190" customHeight="1" ht="29">
       <c r="A47" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="49" spans="1:190">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest district (2023)</t>
+            <t xml:space="preserve">Forstkreis (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:190" customHeight="1" ht="29">
       <c r="A50" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="52" spans="1:190">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:190" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:190">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:190" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>128</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GH1"/>
     <mergeCell ref="A2:GH2"/>