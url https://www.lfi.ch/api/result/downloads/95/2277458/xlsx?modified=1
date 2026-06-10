--- v0 (2025-12-25)
+++ v1 (2026-06-10)
@@ -1,144 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>numero di fusti</t>
+    <t>Stammzahl</t>
   </si>
   <si>
-    <t>diametro a petto d'uomo (10 classi) · conifere e latifoglie</t>
+    <t>Brusthöhendurchmesser (10 Klassen) · Nadelholz, Laubholz</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: circondario forestale (2024)</t>
+      <t xml:space="preserve">: Forstkreis (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, subtotale</t>
+      <t xml:space="preserve">: %, Zwischentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>circondario forestale (2024)</t>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,320 +373,320 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>laghi</t>
+    <t>Seen</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>diametro a petto d'uomo (10 classi)</t>
+    <t>Brusthöhendurchmesser (10 Klassen)</t>
   </si>
   <si>
-    <t>conifere e latifoglie</t>
+    <t>Nadelholz, Laubholz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifere</t>
+    <t>Nadelholz</t>
   </si>
   <si>
-    <t>latifoglie</t>
+    <t>Laubholz</t>
   </si>
   <si>
-    <t>non determinabile</t>
+    <t>nicht bestimmbar</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>Total</t>
   </si>
   <si>
     <t>12-20 cm</t>
   </si>
   <si>
     <t>21-30 cm</t>
   </si>
   <si>
     <t>31-40 cm</t>
   </si>
   <si>
     <t>41-50 cm</t>
   </si>
   <si>
     <t>51-60 cm</t>
   </si>
   <si>
     <t>61-70 cm</t>
   </si>
   <si>
     <t>71-80 cm</t>
   </si>
   <si>
     <t>81-90 cm</t>
   </si>
   <si>
     <t>91-100 cm</t>
   </si>
   <si>
     <t>&gt;100 cm</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2277458/615389</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di fusti</t>
+      <t xml:space="preserve">Stammzahl</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #73</t>
     </r>
   </si>
   <si>
-    <t>Numero di fusti di tutti gli alberi e arbusti vivi (in piedi e a terra) di almeno 12 cm di diametro a petto d'uomo (DPU).</t>
+    <t>Anzahl Stämme der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">diametro a petto d'uomo (10 classi)</t>
+      <t xml:space="preserve">Brusthöhendurchmesser (10 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1317</t>
     </r>
   </si>
   <si>
-    <t>Diametro a petto d'uomo (DPU) degli alberi e arbusti a partire da 12 cm di DPU, in dieci classi. Fonte: rilievo sul terreno (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Brusthöhendurchmesser (BHD) der Bäume und Sträucher ab 12 cm BHD in zehn Klassen. Grundlage: Feldaufnahme (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">conifere e latifoglie</t>
+      <t xml:space="preserve">Nadelholz, Laubholz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate in due classi (conifere, latifoglie). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">circondario forestale (2023)</t>
+      <t xml:space="preserve">Forstkreis (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
+    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1020,251 +1020,251 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="33" max="33" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="35" max="35" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="37" max="37" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="37" max="37" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="39" max="39" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="39" max="39" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="41" max="41" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="41" max="41" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="43" max="43" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="43" max="43" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="45" max="45" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="45" max="45" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="47" max="47" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="47" max="47" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="49" max="49" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="49" max="49" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="51" max="51" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="51" max="51" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="55" max="55" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="55" max="55" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="57" max="57" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="57" max="57" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="59" max="59" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="59" max="59" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="63" max="63" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="63" max="63" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="65" max="65" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="65" max="65" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="67" max="67" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="67" max="67" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="69" max="69" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="73" max="73" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="73" max="73" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="79" max="79" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="79" max="79" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="81" max="81" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="81" max="81" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="83" max="83" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="83" max="83" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="85" max="85" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="85" max="85" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="86" max="86" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="87" max="87" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="87" max="87" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="88" max="88" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="89" max="89" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="90" max="90" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="91" max="91" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="91" max="91" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="92" max="92" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="93" max="93" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="93" max="93" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="94" max="94" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="95" max="95" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="95" max="95" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="96" max="96" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="97" max="97" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="97" max="97" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="98" max="98" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="99" max="99" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="99" max="99" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="100" max="100" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="101" max="101" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="101" max="101" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="102" max="102" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="103" max="103" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="103" max="103" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="105" max="105" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="105" max="105" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="107" max="107" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="107" max="107" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="110" max="110" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="111" max="111" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="112" max="112" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="113" max="113" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="113" max="113" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="114" max="114" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="115" max="115" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="115" max="115" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="116" max="116" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="117" max="117" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="118" max="118" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="119" max="119" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="120" max="120" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="121" max="121" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="121" max="121" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="122" max="122" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="123" max="123" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="123" max="123" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="124" max="124" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="125" max="125" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="125" max="125" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="126" max="126" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="127" max="127" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="128" max="128" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="129" max="129" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="129" max="129" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="130" max="130" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="131" max="131" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="131" max="131" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="132" max="132" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="133" max="133" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="133" max="133" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="134" max="134" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="135" max="135" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="135" max="135" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="136" max="136" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="137" max="137" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="137" max="137" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="138" max="138" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="139" max="139" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="140" max="140" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="141" max="141" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="141" max="141" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="142" max="142" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="143" max="143" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="143" max="143" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="144" max="144" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="145" max="145" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="145" max="145" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="146" max="146" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="147" max="147" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="148" max="148" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="149" max="149" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="149" max="149" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="150" max="150" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="151" max="151" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="151" max="151" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="152" max="152" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="153" max="153" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="154" max="154" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="155" max="155" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="155" max="155" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="156" max="156" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="157" max="157" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="157" max="157" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="158" max="158" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="159" max="159" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="159" max="159" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="160" max="160" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="161" max="161" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="162" max="162" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="163" max="163" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="163" max="163" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="164" max="164" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="165" max="165" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="165" max="165" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="166" max="166" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="167" max="167" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="167" max="167" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="168" max="168" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="169" max="169" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="169" max="169" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="170" max="170" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="171" max="171" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="171" max="171" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="172" max="172" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="173" max="173" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="173" max="173" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="174" max="174" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="175" max="175" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="176" max="176" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="177" max="177" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="177" max="177" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="178" max="178" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="179" max="179" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="179" max="179" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="180" max="180" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="181" max="181" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="181" max="181" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="182" max="182" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="183" max="183" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="183" max="183" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="184" max="184" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="185" max="185" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="185" max="185" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="186" max="186" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="187" max="187" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="188" max="188" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="189" max="189" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="189" max="189" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="190" max="190" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:190">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:190">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:190">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:190">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:190">
       <c r="A5" t="s">
@@ -5930,123 +5930,123 @@
       <c r="Y19" s="6">
         <v>18.5</v>
       </c>
       <c r="Z19" s="6">
         <v>7.9</v>
       </c>
       <c r="AA19" s="6">
         <v>29.9</v>
       </c>
       <c r="AB19" s="6">
         <v>8.6</v>
       </c>
       <c r="AC19" s="6">
         <v>100.0</v>
       </c>
       <c r="AD19" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AE19" s="6">
         <v>58.3</v>
       </c>
       <c r="AF19" s="6">
         <v>21.3</v>
       </c>
       <c r="AG19" s="6">
-        <v>73.1</v>
+        <v>73.099999999999994</v>
       </c>
       <c r="AH19" s="6">
         <v>9.0</v>
       </c>
       <c r="AI19" s="6">
         <v>43.1</v>
       </c>
       <c r="AJ19" s="6">
         <v>8.9</v>
       </c>
       <c r="AK19" s="6">
         <v>51.3</v>
       </c>
       <c r="AL19" s="6">
         <v>13.9</v>
       </c>
       <c r="AM19" s="6">
         <v>28.1</v>
       </c>
       <c r="AN19" s="6">
         <v>18.4</v>
       </c>
       <c r="AO19" s="6">
         <v>51.2</v>
       </c>
       <c r="AP19" s="6">
         <v>9.6</v>
       </c>
       <c r="AQ19" s="6">
         <v>83.7</v>
       </c>
       <c r="AR19" s="6">
         <v>4.9</v>
       </c>
       <c r="AS19" s="6">
         <v>69.8</v>
       </c>
       <c r="AT19" s="6">
         <v>7.3</v>
       </c>
       <c r="AU19" s="6">
         <v>65.3</v>
       </c>
       <c r="AV19" s="6">
         <v>7.4</v>
       </c>
       <c r="AW19" s="6">
-        <v>71.9</v>
+        <v>71.90000000000001</v>
       </c>
       <c r="AX19" s="6">
         <v>6.1</v>
       </c>
       <c r="AY19" s="6">
-        <v>88.1</v>
+        <v>88.099999999999994</v>
       </c>
       <c r="AZ19" s="6">
         <v>4.6</v>
       </c>
       <c r="BA19" s="6">
         <v>44.9</v>
       </c>
       <c r="BB19" s="6">
         <v>5.6</v>
       </c>
       <c r="BC19" s="6">
         <v>53.5</v>
       </c>
       <c r="BD19" s="6">
         <v>8.5</v>
       </c>
       <c r="BE19" s="6">
-        <v>81.1</v>
+        <v>81.099999999999994</v>
       </c>
       <c r="BF19" s="6">
         <v>5.4</v>
       </c>
       <c r="BG19" s="6">
         <v>64.8</v>
       </c>
       <c r="BH19" s="6">
         <v>6.7</v>
       </c>
       <c r="BI19" s="6">
         <v>20.3</v>
       </c>
       <c r="BJ19" s="6">
         <v>10.6</v>
       </c>
       <c r="BK19" s="6">
         <v>58.9</v>
       </c>
       <c r="BL19" s="6">
         <v>9.9</v>
       </c>
       <c r="BM19" s="6">
         <v>62.9</v>
       </c>
@@ -6170,51 +6170,51 @@
       <c r="DA19" s="6">
         <v>48.9</v>
       </c>
       <c r="DB19" s="6">
         <v>14.8</v>
       </c>
       <c r="DC19" s="6">
         <v>31.6</v>
       </c>
       <c r="DD19" s="6">
         <v>9.0</v>
       </c>
       <c r="DE19" s="6">
         <v>40.9</v>
       </c>
       <c r="DF19" s="6">
         <v>13.1</v>
       </c>
       <c r="DG19" s="6">
         <v>58.4</v>
       </c>
       <c r="DH19" s="6">
         <v>10.1</v>
       </c>
       <c r="DI19" s="6">
-        <v>65.4</v>
+        <v>65.40000000000001</v>
       </c>
       <c r="DJ19" s="6">
         <v>10.4</v>
       </c>
       <c r="DK19" s="6">
         <v>5.0</v>
       </c>
       <c r="DL19" s="6">
         <v>3.3</v>
       </c>
       <c r="DM19" s="6">
         <v>2.7</v>
       </c>
       <c r="DN19" s="6">
         <v>2.8</v>
       </c>
       <c r="DO19" s="6">
         <v>0.0</v>
       </c>
       <c r="DP19" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DQ19" s="6">
         <v>29.5</v>
       </c>
@@ -6224,51 +6224,51 @@
       <c r="DS19" s="6">
         <v>11.7</v>
       </c>
       <c r="DT19" s="6">
         <v>5.5</v>
       </c>
       <c r="DU19" s="6">
         <v>18.6</v>
       </c>
       <c r="DV19" s="6">
         <v>8.1</v>
       </c>
       <c r="DW19" s="6">
         <v>62.4</v>
       </c>
       <c r="DX19" s="6">
         <v>8.3</v>
       </c>
       <c r="DY19" s="6">
         <v>41.5</v>
       </c>
       <c r="DZ19" s="6">
         <v>12.8</v>
       </c>
       <c r="EA19" s="6">
-        <v>82.1</v>
+        <v>82.099999999999994</v>
       </c>
       <c r="EB19" s="6">
         <v>5.8</v>
       </c>
       <c r="EC19" s="6">
         <v>54.5</v>
       </c>
       <c r="ED19" s="6">
         <v>12.8</v>
       </c>
       <c r="EE19" s="6">
         <v>32.1</v>
       </c>
       <c r="EF19" s="6">
         <v>8.4</v>
       </c>
       <c r="EG19" s="6">
         <v>60.7</v>
       </c>
       <c r="EH19" s="6">
         <v>13.3</v>
       </c>
       <c r="EI19" s="6">
         <v>28.2</v>
       </c>
@@ -6326,51 +6326,51 @@
       <c r="FA19" s="6">
         <v>22.1</v>
       </c>
       <c r="FB19" s="6">
         <v>10.6</v>
       </c>
       <c r="FC19" s="6">
         <v>52.6</v>
       </c>
       <c r="FD19" s="6">
         <v>10.6</v>
       </c>
       <c r="FE19" s="6">
         <v>33.8</v>
       </c>
       <c r="FF19" s="6">
         <v>29.5</v>
       </c>
       <c r="FG19" s="6">
         <v>50.6</v>
       </c>
       <c r="FH19" s="6">
         <v>28.4</v>
       </c>
       <c r="FI19" s="6">
-        <v>79.4</v>
+        <v>79.40000000000001</v>
       </c>
       <c r="FJ19" s="6">
         <v>4.5</v>
       </c>
       <c r="FK19" s="6">
         <v>63.8</v>
       </c>
       <c r="FL19" s="6">
         <v>5.9</v>
       </c>
       <c r="FM19" s="6">
         <v>45.6</v>
       </c>
       <c r="FN19" s="6">
         <v>5.2</v>
       </c>
       <c r="FO19" s="6">
         <v>59.9</v>
       </c>
       <c r="FP19" s="6">
         <v>16.3</v>
       </c>
       <c r="FQ19" s="6">
         <v>28.8</v>
       </c>
@@ -6470,99 +6470,99 @@
       <c r="O20" s="6">
         <v>42.3</v>
       </c>
       <c r="P20" s="6">
         <v>4.5</v>
       </c>
       <c r="Q20" s="6">
         <v>40.4</v>
       </c>
       <c r="R20" s="6">
         <v>4.9</v>
       </c>
       <c r="S20" s="6">
         <v>41.8</v>
       </c>
       <c r="T20" s="6">
         <v>5.1</v>
       </c>
       <c r="U20" s="6">
         <v>58.0</v>
       </c>
       <c r="V20" s="6">
         <v>5.1</v>
       </c>
       <c r="W20" s="6">
-        <v>67.9</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="X20" s="6">
         <v>18.7</v>
       </c>
       <c r="Y20" s="6">
         <v>81.5</v>
       </c>
       <c r="Z20" s="6">
         <v>7.9</v>
       </c>
       <c r="AA20" s="6">
-        <v>70.1</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="AB20" s="6">
         <v>8.6</v>
       </c>
       <c r="AC20" s="6">
         <v>0.0</v>
       </c>
       <c r="AD20" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AE20" s="6">
         <v>41.7</v>
       </c>
       <c r="AF20" s="6">
         <v>21.3</v>
       </c>
       <c r="AG20" s="6">
         <v>26.9</v>
       </c>
       <c r="AH20" s="6">
         <v>9.0</v>
       </c>
       <c r="AI20" s="6">
         <v>56.9</v>
       </c>
       <c r="AJ20" s="6">
         <v>8.9</v>
       </c>
       <c r="AK20" s="6">
         <v>48.7</v>
       </c>
       <c r="AL20" s="6">
         <v>13.9</v>
       </c>
       <c r="AM20" s="6">
-        <v>71.9</v>
+        <v>71.90000000000001</v>
       </c>
       <c r="AN20" s="6">
         <v>18.4</v>
       </c>
       <c r="AO20" s="6">
         <v>48.8</v>
       </c>
       <c r="AP20" s="6">
         <v>9.6</v>
       </c>
       <c r="AQ20" s="6">
         <v>16.3</v>
       </c>
       <c r="AR20" s="6">
         <v>4.9</v>
       </c>
       <c r="AS20" s="6">
         <v>30.2</v>
       </c>
       <c r="AT20" s="6">
         <v>7.3</v>
       </c>
       <c r="AU20" s="6">
         <v>34.7</v>
       </c>
@@ -6650,123 +6650,123 @@
       <c r="BW20" s="6">
         <v>38.1</v>
       </c>
       <c r="BX20" s="6">
         <v>10.7</v>
       </c>
       <c r="BY20" s="6">
         <v>41.5</v>
       </c>
       <c r="BZ20" s="6">
         <v>11.2</v>
       </c>
       <c r="CA20" s="6">
         <v>40.1</v>
       </c>
       <c r="CB20" s="6">
         <v>12.5</v>
       </c>
       <c r="CC20" s="6">
         <v>56.4</v>
       </c>
       <c r="CD20" s="6">
         <v>7.8</v>
       </c>
       <c r="CE20" s="6">
-        <v>76.6</v>
+        <v>76.59999999999999</v>
       </c>
       <c r="CF20" s="6">
         <v>9.4</v>
       </c>
       <c r="CG20" s="6">
         <v>60.4</v>
       </c>
       <c r="CH20" s="6">
         <v>8.2</v>
       </c>
       <c r="CI20" s="6">
-        <v>74.9</v>
+        <v>74.90000000000001</v>
       </c>
       <c r="CJ20" s="6">
         <v>7.9</v>
       </c>
       <c r="CK20" s="6">
         <v>73.3</v>
       </c>
       <c r="CL20" s="6">
         <v>11.0</v>
       </c>
       <c r="CM20" s="6">
-        <v>78.1</v>
+        <v>78.099999999999994</v>
       </c>
       <c r="CN20" s="6">
         <v>14.4</v>
       </c>
       <c r="CO20" s="6">
         <v>44.6</v>
       </c>
       <c r="CP20" s="6">
         <v>17.1</v>
       </c>
       <c r="CQ20" s="6">
         <v>73.0</v>
       </c>
       <c r="CR20" s="6">
         <v>12.1</v>
       </c>
       <c r="CS20" s="6">
         <v>48.4</v>
       </c>
       <c r="CT20" s="6">
         <v>6.8</v>
       </c>
       <c r="CU20" s="6">
         <v>41.3</v>
       </c>
       <c r="CV20" s="6">
         <v>15.0</v>
       </c>
       <c r="CW20" s="6">
         <v>60.0</v>
       </c>
       <c r="CX20" s="6">
         <v>11.8</v>
       </c>
       <c r="CY20" s="6">
         <v>53.2</v>
       </c>
       <c r="CZ20" s="6">
         <v>10.7</v>
       </c>
       <c r="DA20" s="6">
         <v>51.1</v>
       </c>
       <c r="DB20" s="6">
         <v>14.8</v>
       </c>
       <c r="DC20" s="6">
-        <v>68.4</v>
+        <v>68.40000000000001</v>
       </c>
       <c r="DD20" s="6">
         <v>9.0</v>
       </c>
       <c r="DE20" s="6">
         <v>59.1</v>
       </c>
       <c r="DF20" s="6">
         <v>13.1</v>
       </c>
       <c r="DG20" s="6">
         <v>41.6</v>
       </c>
       <c r="DH20" s="6">
         <v>10.1</v>
       </c>
       <c r="DI20" s="6">
         <v>34.6</v>
       </c>
       <c r="DJ20" s="6">
         <v>10.4</v>
       </c>
       <c r="DK20" s="6">
         <v>95.0</v>
       </c>
@@ -6776,81 +6776,81 @@
       <c r="DM20" s="6">
         <v>97.3</v>
       </c>
       <c r="DN20" s="6">
         <v>2.8</v>
       </c>
       <c r="DO20" s="6">
         <v>100.0</v>
       </c>
       <c r="DP20" s="6">
         <v>0.0</v>
       </c>
       <c r="DQ20" s="6">
         <v>70.5</v>
       </c>
       <c r="DR20" s="6">
         <v>6.7</v>
       </c>
       <c r="DS20" s="6">
         <v>88.3</v>
       </c>
       <c r="DT20" s="6">
         <v>5.5</v>
       </c>
       <c r="DU20" s="6">
-        <v>81.4</v>
+        <v>81.40000000000001</v>
       </c>
       <c r="DV20" s="6">
         <v>8.1</v>
       </c>
       <c r="DW20" s="6">
         <v>37.6</v>
       </c>
       <c r="DX20" s="6">
         <v>8.3</v>
       </c>
       <c r="DY20" s="6">
         <v>58.5</v>
       </c>
       <c r="DZ20" s="6">
         <v>12.8</v>
       </c>
       <c r="EA20" s="6">
         <v>17.9</v>
       </c>
       <c r="EB20" s="6">
         <v>5.8</v>
       </c>
       <c r="EC20" s="6">
         <v>45.5</v>
       </c>
       <c r="ED20" s="6">
         <v>12.8</v>
       </c>
       <c r="EE20" s="6">
-        <v>67.9</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="EF20" s="6">
         <v>8.4</v>
       </c>
       <c r="EG20" s="6">
         <v>39.3</v>
       </c>
       <c r="EH20" s="6">
         <v>13.3</v>
       </c>
       <c r="EI20" s="6">
         <v>71.8</v>
       </c>
       <c r="EJ20" s="6">
         <v>10.0</v>
       </c>
       <c r="EK20" s="6">
         <v>88.5</v>
       </c>
       <c r="EL20" s="6">
         <v>9.4</v>
       </c>
       <c r="EM20" s="6">
         <v>39.7</v>
       </c>
@@ -6866,57 +6866,57 @@
       <c r="EQ20" s="6">
         <v>73.2</v>
       </c>
       <c r="ER20" s="6">
         <v>14.3</v>
       </c>
       <c r="ES20" s="6">
         <v>36.2</v>
       </c>
       <c r="ET20" s="6">
         <v>8.0</v>
       </c>
       <c r="EU20" s="6">
         <v>60.5</v>
       </c>
       <c r="EV20" s="6">
         <v>13.7</v>
       </c>
       <c r="EW20" s="6">
         <v>39.9</v>
       </c>
       <c r="EX20" s="6">
         <v>11.0</v>
       </c>
       <c r="EY20" s="6">
-        <v>68.4</v>
+        <v>68.40000000000001</v>
       </c>
       <c r="EZ20" s="6">
         <v>13.3</v>
       </c>
       <c r="FA20" s="6">
-        <v>77.9</v>
+        <v>77.90000000000001</v>
       </c>
       <c r="FB20" s="6">
         <v>10.6</v>
       </c>
       <c r="FC20" s="6">
         <v>47.4</v>
       </c>
       <c r="FD20" s="6">
         <v>10.6</v>
       </c>
       <c r="FE20" s="6">
         <v>66.2</v>
       </c>
       <c r="FF20" s="6">
         <v>29.5</v>
       </c>
       <c r="FG20" s="6">
         <v>49.4</v>
       </c>
       <c r="FH20" s="6">
         <v>28.4</v>
       </c>
       <c r="FI20" s="6">
         <v>20.6</v>
       </c>
@@ -8812,129 +8812,129 @@
       <c r="AI24" s="6">
         <v>49.0</v>
       </c>
       <c r="AJ24" s="6">
         <v>9.3</v>
       </c>
       <c r="AK24" s="6">
         <v>48.4</v>
       </c>
       <c r="AL24" s="6">
         <v>12.9</v>
       </c>
       <c r="AM24" s="6">
         <v>0.0</v>
       </c>
       <c r="AN24" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AO24" s="6">
         <v>44.6</v>
       </c>
       <c r="AP24" s="6">
         <v>10.0</v>
       </c>
       <c r="AQ24" s="6">
-        <v>82.6</v>
+        <v>82.59999999999999</v>
       </c>
       <c r="AR24" s="6">
         <v>5.6</v>
       </c>
       <c r="AS24" s="6">
         <v>76.3</v>
       </c>
       <c r="AT24" s="6">
         <v>8.5</v>
       </c>
       <c r="AU24" s="6">
-        <v>73.9</v>
+        <v>73.90000000000001</v>
       </c>
       <c r="AV24" s="6">
         <v>7.4</v>
       </c>
       <c r="AW24" s="6">
         <v>75.5</v>
       </c>
       <c r="AX24" s="6">
         <v>5.1</v>
       </c>
       <c r="AY24" s="6">
-        <v>90.6</v>
+        <v>90.59999999999999</v>
       </c>
       <c r="AZ24" s="6">
         <v>4.2</v>
       </c>
       <c r="BA24" s="6">
         <v>43.9</v>
       </c>
       <c r="BB24" s="6">
         <v>6.8</v>
       </c>
       <c r="BC24" s="6">
         <v>58.3</v>
       </c>
       <c r="BD24" s="6">
         <v>10.2</v>
       </c>
       <c r="BE24" s="6">
         <v>80.3</v>
       </c>
       <c r="BF24" s="6">
         <v>7.1</v>
       </c>
       <c r="BG24" s="6">
         <v>67.7</v>
       </c>
       <c r="BH24" s="6">
         <v>6.4</v>
       </c>
       <c r="BI24" s="6">
         <v>47.4</v>
       </c>
       <c r="BJ24" s="6">
         <v>17.2</v>
       </c>
       <c r="BK24" s="6">
-        <v>64.1</v>
+        <v>64.099999999999994</v>
       </c>
       <c r="BL24" s="6">
         <v>7.5</v>
       </c>
       <c r="BM24" s="6">
         <v>54.1</v>
       </c>
       <c r="BN24" s="6">
         <v>13.2</v>
       </c>
       <c r="BO24" s="6">
         <v>61.0</v>
       </c>
       <c r="BP24" s="6">
         <v>12.4</v>
       </c>
       <c r="BQ24" s="6">
-        <v>80.1</v>
+        <v>80.099999999999994</v>
       </c>
       <c r="BR24" s="6">
         <v>6.9</v>
       </c>
       <c r="BS24" s="6">
         <v>46.7</v>
       </c>
       <c r="BT24" s="6">
         <v>14.0</v>
       </c>
       <c r="BU24" s="6">
         <v>98.7</v>
       </c>
       <c r="BV24" s="6">
         <v>1.4</v>
       </c>
       <c r="BW24" s="6">
         <v>60.7</v>
       </c>
       <c r="BX24" s="6">
         <v>10.7</v>
       </c>
       <c r="BY24" s="6">
         <v>46.6</v>
       </c>
@@ -9022,51 +9022,51 @@
       <c r="DA24" s="6">
         <v>67.5</v>
       </c>
       <c r="DB24" s="6">
         <v>10.6</v>
       </c>
       <c r="DC24" s="6">
         <v>50.0</v>
       </c>
       <c r="DD24" s="6">
         <v>13.2</v>
       </c>
       <c r="DE24" s="6">
         <v>37.7</v>
       </c>
       <c r="DF24" s="6">
         <v>15.2</v>
       </c>
       <c r="DG24" s="6">
         <v>61.1</v>
       </c>
       <c r="DH24" s="6">
         <v>10.8</v>
       </c>
       <c r="DI24" s="6">
-        <v>67.1</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="DJ24" s="6">
         <v>13.0</v>
       </c>
       <c r="DK24" s="6">
         <v>13.1</v>
       </c>
       <c r="DL24" s="6">
         <v>11.0</v>
       </c>
       <c r="DM24" s="6">
         <v>0.0</v>
       </c>
       <c r="DN24" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DO24" s="6">
         <v>0.0</v>
       </c>
       <c r="DP24" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DQ24" s="6">
         <v>40.0</v>
       </c>
@@ -9076,51 +9076,51 @@
       <c r="DS24" s="6">
         <v>20.9</v>
       </c>
       <c r="DT24" s="6">
         <v>7.0</v>
       </c>
       <c r="DU24" s="6">
         <v>18.4</v>
       </c>
       <c r="DV24" s="6">
         <v>6.5</v>
       </c>
       <c r="DW24" s="6">
         <v>45.4</v>
       </c>
       <c r="DX24" s="6">
         <v>9.4</v>
       </c>
       <c r="DY24" s="6">
         <v>59.7</v>
       </c>
       <c r="DZ24" s="6">
         <v>14.8</v>
       </c>
       <c r="EA24" s="6">
-        <v>83.6</v>
+        <v>83.59999999999999</v>
       </c>
       <c r="EB24" s="6">
         <v>7.4</v>
       </c>
       <c r="EC24" s="6">
         <v>49.1</v>
       </c>
       <c r="ED24" s="6">
         <v>10.7</v>
       </c>
       <c r="EE24" s="6">
         <v>46.5</v>
       </c>
       <c r="EF24" s="6">
         <v>10.2</v>
       </c>
       <c r="EG24" s="6">
         <v>53.8</v>
       </c>
       <c r="EH24" s="6">
         <v>12.0</v>
       </c>
       <c r="EI24" s="6">
         <v>46.4</v>
       </c>
@@ -9130,135 +9130,135 @@
       <c r="EK24" s="6">
         <v>61.1</v>
       </c>
       <c r="EL24" s="6">
         <v>20.4</v>
       </c>
       <c r="EM24" s="6">
         <v>36.8</v>
       </c>
       <c r="EN24" s="6">
         <v>11.3</v>
       </c>
       <c r="EO24" s="6">
         <v>100.0</v>
       </c>
       <c r="EP24" s="6">
         <v>0.0</v>
       </c>
       <c r="EQ24" s="6">
         <v>64.5</v>
       </c>
       <c r="ER24" s="6">
         <v>22.7</v>
       </c>
       <c r="ES24" s="6">
-        <v>68.4</v>
+        <v>68.40000000000001</v>
       </c>
       <c r="ET24" s="6">
         <v>7.8</v>
       </c>
       <c r="EU24" s="6">
         <v>42.6</v>
       </c>
       <c r="EV24" s="6">
         <v>14.6</v>
       </c>
       <c r="EW24" s="6">
         <v>47.0</v>
       </c>
       <c r="EX24" s="6">
         <v>13.5</v>
       </c>
       <c r="EY24" s="6">
         <v>52.1</v>
       </c>
       <c r="EZ24" s="6">
         <v>13.5</v>
       </c>
       <c r="FA24" s="6">
         <v>34.0</v>
       </c>
       <c r="FB24" s="6">
         <v>14.6</v>
       </c>
       <c r="FC24" s="6">
         <v>83.5</v>
       </c>
       <c r="FD24" s="6">
         <v>14.1</v>
       </c>
       <c r="FE24" s="6">
         <v>76.5</v>
       </c>
       <c r="FF24" s="6">
         <v>25.4</v>
       </c>
       <c r="FG24" s="6">
         <v>31.1</v>
       </c>
       <c r="FH24" s="6">
         <v>17.5</v>
       </c>
       <c r="FI24" s="6">
-        <v>84.4</v>
+        <v>84.40000000000001</v>
       </c>
       <c r="FJ24" s="6">
         <v>4.2</v>
       </c>
       <c r="FK24" s="6">
-        <v>79.6</v>
+        <v>79.59999999999999</v>
       </c>
       <c r="FL24" s="6">
         <v>5.6</v>
       </c>
       <c r="FM24" s="6">
         <v>63.0</v>
       </c>
       <c r="FN24" s="6">
         <v>6.0</v>
       </c>
       <c r="FO24" s="6">
         <v>72.3</v>
       </c>
       <c r="FP24" s="6">
         <v>12.2</v>
       </c>
       <c r="FQ24" s="6">
         <v>27.3</v>
       </c>
       <c r="FR24" s="6">
         <v>11.8</v>
       </c>
       <c r="FS24" s="6">
         <v>33.7</v>
       </c>
       <c r="FT24" s="6">
         <v>14.9</v>
       </c>
       <c r="FU24" s="6">
-        <v>64.9</v>
+        <v>64.90000000000001</v>
       </c>
       <c r="FV24" s="6">
         <v>11.4</v>
       </c>
       <c r="FW24" s="6">
         <v>51.0</v>
       </c>
       <c r="FX24" s="6">
         <v>14.1</v>
       </c>
       <c r="FY24" s="6">
         <v>16.1</v>
       </c>
       <c r="FZ24" s="6">
         <v>12.8</v>
       </c>
       <c r="GA24" s="6">
         <v>35.9</v>
       </c>
       <c r="GB24" s="6">
         <v>21.5</v>
       </c>
       <c r="GC24" s="6">
         <v>31.5</v>
       </c>
@@ -9280,51 +9280,51 @@
     </row>
     <row r="25" spans="1:190">
       <c r="A25" s="5"/>
       <c r="B25" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C25" s="6">
         <v>64.5</v>
       </c>
       <c r="D25" s="6">
         <v>11.0</v>
       </c>
       <c r="E25" s="6">
         <v>40.4</v>
       </c>
       <c r="F25" s="6">
         <v>9.7</v>
       </c>
       <c r="G25" s="6">
         <v>49.1</v>
       </c>
       <c r="H25" s="6">
         <v>15.4</v>
       </c>
       <c r="I25" s="6">
-        <v>73.9</v>
+        <v>73.90000000000001</v>
       </c>
       <c r="J25" s="6">
         <v>10.7</v>
       </c>
       <c r="K25" s="6">
         <v>12.7</v>
       </c>
       <c r="L25" s="6">
         <v>8.0</v>
       </c>
       <c r="M25" s="6">
         <v>44.4</v>
       </c>
       <c r="N25" s="6">
         <v>12.1</v>
       </c>
       <c r="O25" s="6">
         <v>33.2</v>
       </c>
       <c r="P25" s="6">
         <v>4.2</v>
       </c>
       <c r="Q25" s="6">
         <v>45.2</v>
       </c>
@@ -9526,153 +9526,153 @@
       <c r="CE25" s="6">
         <v>83.0</v>
       </c>
       <c r="CF25" s="6">
         <v>9.4</v>
       </c>
       <c r="CG25" s="6">
         <v>61.7</v>
       </c>
       <c r="CH25" s="6">
         <v>9.8</v>
       </c>
       <c r="CI25" s="6">
         <v>64.5</v>
       </c>
       <c r="CJ25" s="6">
         <v>10.2</v>
       </c>
       <c r="CK25" s="6">
         <v>50.2</v>
       </c>
       <c r="CL25" s="6">
         <v>13.4</v>
       </c>
       <c r="CM25" s="6">
-        <v>70.9</v>
+        <v>70.90000000000001</v>
       </c>
       <c r="CN25" s="6">
         <v>15.2</v>
       </c>
       <c r="CO25" s="6">
-        <v>76.4</v>
+        <v>76.40000000000001</v>
       </c>
       <c r="CP25" s="6">
         <v>7.7</v>
       </c>
       <c r="CQ25" s="6">
         <v>79.0</v>
       </c>
       <c r="CR25" s="6">
         <v>7.3</v>
       </c>
       <c r="CS25" s="6">
         <v>62.5</v>
       </c>
       <c r="CT25" s="6">
         <v>9.7</v>
       </c>
       <c r="CU25" s="6">
         <v>27.5</v>
       </c>
       <c r="CV25" s="6">
         <v>10.2</v>
       </c>
       <c r="CW25" s="6">
-        <v>69.9</v>
+        <v>69.90000000000001</v>
       </c>
       <c r="CX25" s="6">
         <v>12.4</v>
       </c>
       <c r="CY25" s="6">
         <v>50.1</v>
       </c>
       <c r="CZ25" s="6">
         <v>10.6</v>
       </c>
       <c r="DA25" s="6">
         <v>32.5</v>
       </c>
       <c r="DB25" s="6">
         <v>10.6</v>
       </c>
       <c r="DC25" s="6">
         <v>50.0</v>
       </c>
       <c r="DD25" s="6">
         <v>13.2</v>
       </c>
       <c r="DE25" s="6">
         <v>62.3</v>
       </c>
       <c r="DF25" s="6">
         <v>15.2</v>
       </c>
       <c r="DG25" s="6">
         <v>38.9</v>
       </c>
       <c r="DH25" s="6">
         <v>10.8</v>
       </c>
       <c r="DI25" s="6">
         <v>32.9</v>
       </c>
       <c r="DJ25" s="6">
         <v>13.0</v>
       </c>
       <c r="DK25" s="6">
-        <v>86.9</v>
+        <v>86.90000000000001</v>
       </c>
       <c r="DL25" s="6">
         <v>11.0</v>
       </c>
       <c r="DM25" s="6">
         <v>100.0</v>
       </c>
       <c r="DN25" s="6">
         <v>0.0</v>
       </c>
       <c r="DO25" s="6">
         <v>100.0</v>
       </c>
       <c r="DP25" s="6">
         <v>0.0</v>
       </c>
       <c r="DQ25" s="6">
         <v>60.0</v>
       </c>
       <c r="DR25" s="6">
         <v>7.9</v>
       </c>
       <c r="DS25" s="6">
-        <v>79.1</v>
+        <v>79.099999999999994</v>
       </c>
       <c r="DT25" s="6">
         <v>7.0</v>
       </c>
       <c r="DU25" s="6">
-        <v>81.6</v>
+        <v>81.59999999999999</v>
       </c>
       <c r="DV25" s="6">
         <v>6.5</v>
       </c>
       <c r="DW25" s="6">
         <v>54.6</v>
       </c>
       <c r="DX25" s="6">
         <v>9.4</v>
       </c>
       <c r="DY25" s="6">
         <v>40.3</v>
       </c>
       <c r="DZ25" s="6">
         <v>14.8</v>
       </c>
       <c r="EA25" s="6">
         <v>16.4</v>
       </c>
       <c r="EB25" s="6">
         <v>7.4</v>
       </c>
       <c r="EC25" s="6">
         <v>50.9</v>
       </c>
@@ -9742,51 +9742,51 @@
       <c r="EY25" s="6">
         <v>47.9</v>
       </c>
       <c r="EZ25" s="6">
         <v>13.5</v>
       </c>
       <c r="FA25" s="6">
         <v>66.0</v>
       </c>
       <c r="FB25" s="6">
         <v>14.6</v>
       </c>
       <c r="FC25" s="6">
         <v>16.5</v>
       </c>
       <c r="FD25" s="6">
         <v>14.1</v>
       </c>
       <c r="FE25" s="6">
         <v>23.5</v>
       </c>
       <c r="FF25" s="6">
         <v>25.4</v>
       </c>
       <c r="FG25" s="6">
-        <v>68.9</v>
+        <v>68.90000000000001</v>
       </c>
       <c r="FH25" s="6">
         <v>17.5</v>
       </c>
       <c r="FI25" s="6">
         <v>15.6</v>
       </c>
       <c r="FJ25" s="6">
         <v>4.2</v>
       </c>
       <c r="FK25" s="6">
         <v>20.4</v>
       </c>
       <c r="FL25" s="6">
         <v>5.6</v>
       </c>
       <c r="FM25" s="6">
         <v>37.0</v>
       </c>
       <c r="FN25" s="6">
         <v>6.0</v>
       </c>
       <c r="FO25" s="6">
         <v>27.7</v>
       </c>
@@ -9796,57 +9796,57 @@
       <c r="FQ25" s="6">
         <v>72.7</v>
       </c>
       <c r="FR25" s="6">
         <v>11.8</v>
       </c>
       <c r="FS25" s="6">
         <v>66.3</v>
       </c>
       <c r="FT25" s="6">
         <v>14.9</v>
       </c>
       <c r="FU25" s="6">
         <v>35.1</v>
       </c>
       <c r="FV25" s="6">
         <v>11.4</v>
       </c>
       <c r="FW25" s="6">
         <v>49.0</v>
       </c>
       <c r="FX25" s="6">
         <v>14.1</v>
       </c>
       <c r="FY25" s="6">
-        <v>83.9</v>
+        <v>83.90000000000001</v>
       </c>
       <c r="FZ25" s="6">
         <v>12.8</v>
       </c>
       <c r="GA25" s="6">
-        <v>64.1</v>
+        <v>64.099999999999994</v>
       </c>
       <c r="GB25" s="6">
         <v>21.5</v>
       </c>
       <c r="GC25" s="6">
         <v>68.5</v>
       </c>
       <c r="GD25" s="6">
         <v>14.8</v>
       </c>
       <c r="GE25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GF25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG25" s="6">
         <v>44.0</v>
       </c>
       <c r="GH25" s="6">
         <v>1.1</v>
       </c>
     </row>
     <row r="26" spans="1:190">
       <c r="A26" s="5"/>
@@ -11580,141 +11580,141 @@
       <c r="G29" s="6">
         <v>21.8</v>
       </c>
       <c r="H29" s="6">
         <v>10.5</v>
       </c>
       <c r="I29" s="6">
         <v>33.1</v>
       </c>
       <c r="J29" s="6">
         <v>14.4</v>
       </c>
       <c r="K29" s="6">
         <v>87.3</v>
       </c>
       <c r="L29" s="6">
         <v>5.3</v>
       </c>
       <c r="M29" s="6">
         <v>64.3</v>
       </c>
       <c r="N29" s="6">
         <v>8.2</v>
       </c>
       <c r="O29" s="6">
-        <v>78.4</v>
+        <v>78.40000000000001</v>
       </c>
       <c r="P29" s="6">
         <v>3.6</v>
       </c>
       <c r="Q29" s="6">
         <v>60.6</v>
       </c>
       <c r="R29" s="6">
         <v>5.5</v>
       </c>
       <c r="S29" s="6">
         <v>51.8</v>
       </c>
       <c r="T29" s="6">
         <v>6.0</v>
       </c>
       <c r="U29" s="6">
         <v>45.7</v>
       </c>
       <c r="V29" s="6">
         <v>6.7</v>
       </c>
       <c r="W29" s="6">
         <v>19.4</v>
       </c>
       <c r="X29" s="6">
         <v>14.1</v>
       </c>
       <c r="Y29" s="6">
         <v>26.8</v>
       </c>
       <c r="Z29" s="6">
         <v>11.2</v>
       </c>
       <c r="AA29" s="6">
         <v>17.9</v>
       </c>
       <c r="AB29" s="6">
         <v>7.0</v>
       </c>
       <c r="AC29" s="6">
         <v>100.0</v>
       </c>
       <c r="AD29" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AE29" s="6">
-        <v>65.9</v>
+        <v>65.90000000000001</v>
       </c>
       <c r="AF29" s="6">
         <v>16.0</v>
       </c>
       <c r="AG29" s="6">
-        <v>69.9</v>
+        <v>69.90000000000001</v>
       </c>
       <c r="AH29" s="6">
         <v>12.6</v>
       </c>
       <c r="AI29" s="6">
         <v>52.0</v>
       </c>
       <c r="AJ29" s="6">
         <v>10.3</v>
       </c>
       <c r="AK29" s="6">
         <v>61.8</v>
       </c>
       <c r="AL29" s="6">
         <v>10.7</v>
       </c>
       <c r="AM29" s="6">
         <v>40.6</v>
       </c>
       <c r="AN29" s="6">
         <v>26.6</v>
       </c>
       <c r="AO29" s="6">
         <v>57.0</v>
       </c>
       <c r="AP29" s="6">
         <v>11.3</v>
       </c>
       <c r="AQ29" s="6">
         <v>87.0</v>
       </c>
       <c r="AR29" s="6">
         <v>4.0</v>
       </c>
       <c r="AS29" s="6">
-        <v>82.9</v>
+        <v>82.90000000000001</v>
       </c>
       <c r="AT29" s="6">
         <v>5.0</v>
       </c>
       <c r="AU29" s="6">
         <v>86.7</v>
       </c>
       <c r="AV29" s="6">
         <v>5.6</v>
       </c>
       <c r="AW29" s="6">
         <v>76.2</v>
       </c>
       <c r="AX29" s="6">
         <v>5.5</v>
       </c>
       <c r="AY29" s="6">
         <v>97.8</v>
       </c>
       <c r="AZ29" s="6">
         <v>1.4</v>
       </c>
       <c r="BA29" s="6">
         <v>38.1</v>
       </c>
@@ -11724,81 +11724,81 @@
       <c r="BC29" s="6">
         <v>53.0</v>
       </c>
       <c r="BD29" s="6">
         <v>10.1</v>
       </c>
       <c r="BE29" s="6">
         <v>69.7</v>
       </c>
       <c r="BF29" s="6">
         <v>7.3</v>
       </c>
       <c r="BG29" s="6">
         <v>61.7</v>
       </c>
       <c r="BH29" s="6">
         <v>6.8</v>
       </c>
       <c r="BI29" s="6">
         <v>71.3</v>
       </c>
       <c r="BJ29" s="6">
         <v>19.8</v>
       </c>
       <c r="BK29" s="6">
-        <v>85.1</v>
+        <v>85.099999999999994</v>
       </c>
       <c r="BL29" s="6">
         <v>8.8</v>
       </c>
       <c r="BM29" s="6">
         <v>46.9</v>
       </c>
       <c r="BN29" s="6">
         <v>10.9</v>
       </c>
       <c r="BO29" s="6">
         <v>42.5</v>
       </c>
       <c r="BP29" s="6">
         <v>17.5</v>
       </c>
       <c r="BQ29" s="6">
         <v>82.2</v>
       </c>
       <c r="BR29" s="6">
         <v>6.7</v>
       </c>
       <c r="BS29" s="6">
         <v>55.0</v>
       </c>
       <c r="BT29" s="6">
         <v>15.1</v>
       </c>
       <c r="BU29" s="6">
-        <v>93.9</v>
+        <v>93.90000000000001</v>
       </c>
       <c r="BV29" s="6">
         <v>3.4</v>
       </c>
       <c r="BW29" s="6">
         <v>61.5</v>
       </c>
       <c r="BX29" s="6">
         <v>11.6</v>
       </c>
       <c r="BY29" s="6">
         <v>55.6</v>
       </c>
       <c r="BZ29" s="6">
         <v>8.8</v>
       </c>
       <c r="CA29" s="6">
         <v>49.3</v>
       </c>
       <c r="CB29" s="6">
         <v>14.6</v>
       </c>
       <c r="CC29" s="6">
         <v>64.0</v>
       </c>
@@ -11832,51 +11832,51 @@
       <c r="CM29" s="6">
         <v>30.3</v>
       </c>
       <c r="CN29" s="6">
         <v>10.5</v>
       </c>
       <c r="CO29" s="6">
         <v>21.6</v>
       </c>
       <c r="CP29" s="6">
         <v>9.8</v>
       </c>
       <c r="CQ29" s="6">
         <v>18.6</v>
       </c>
       <c r="CR29" s="6">
         <v>7.1</v>
       </c>
       <c r="CS29" s="6">
         <v>61.1</v>
       </c>
       <c r="CT29" s="6">
         <v>12.2</v>
       </c>
       <c r="CU29" s="6">
-        <v>82.6</v>
+        <v>82.59999999999999</v>
       </c>
       <c r="CV29" s="6">
         <v>7.0</v>
       </c>
       <c r="CW29" s="6">
         <v>57.2</v>
       </c>
       <c r="CX29" s="6">
         <v>10.0</v>
       </c>
       <c r="CY29" s="6">
         <v>56.5</v>
       </c>
       <c r="CZ29" s="6">
         <v>15.8</v>
       </c>
       <c r="DA29" s="6">
         <v>54.2</v>
       </c>
       <c r="DB29" s="6">
         <v>16.6</v>
       </c>
       <c r="DC29" s="6">
         <v>31.0</v>
       </c>
@@ -11922,99 +11922,99 @@
       <c r="DQ29" s="6">
         <v>58.5</v>
       </c>
       <c r="DR29" s="6">
         <v>9.6</v>
       </c>
       <c r="DS29" s="6">
         <v>18.4</v>
       </c>
       <c r="DT29" s="6">
         <v>7.7</v>
       </c>
       <c r="DU29" s="6">
         <v>29.6</v>
       </c>
       <c r="DV29" s="6">
         <v>10.1</v>
       </c>
       <c r="DW29" s="6">
         <v>49.7</v>
       </c>
       <c r="DX29" s="6">
         <v>12.8</v>
       </c>
       <c r="DY29" s="6">
-        <v>97.9</v>
+        <v>97.90000000000001</v>
       </c>
       <c r="DZ29" s="6">
         <v>2.2</v>
       </c>
       <c r="EA29" s="6">
         <v>85.2</v>
       </c>
       <c r="EB29" s="6">
         <v>9.3</v>
       </c>
       <c r="EC29" s="6">
         <v>51.7</v>
       </c>
       <c r="ED29" s="6">
         <v>13.0</v>
       </c>
       <c r="EE29" s="6">
-        <v>64.9</v>
+        <v>64.90000000000001</v>
       </c>
       <c r="EF29" s="6">
         <v>14.6</v>
       </c>
       <c r="EG29" s="6">
         <v>65.8</v>
       </c>
       <c r="EH29" s="6">
         <v>14.2</v>
       </c>
       <c r="EI29" s="6">
         <v>49.4</v>
       </c>
       <c r="EJ29" s="6">
         <v>14.5</v>
       </c>
       <c r="EK29" s="6">
         <v>52.9</v>
       </c>
       <c r="EL29" s="6">
         <v>17.7</v>
       </c>
       <c r="EM29" s="6">
         <v>53.9</v>
       </c>
       <c r="EN29" s="6">
         <v>8.8</v>
       </c>
       <c r="EO29" s="6">
-        <v>78.6</v>
+        <v>78.59999999999999</v>
       </c>
       <c r="EP29" s="6">
         <v>7.5</v>
       </c>
       <c r="EQ29" s="6">
         <v>63.4</v>
       </c>
       <c r="ER29" s="6">
         <v>25.1</v>
       </c>
       <c r="ES29" s="6">
         <v>85.0</v>
       </c>
       <c r="ET29" s="6">
         <v>7.7</v>
       </c>
       <c r="EU29" s="6">
         <v>38.9</v>
       </c>
       <c r="EV29" s="6">
         <v>14.0</v>
       </c>
       <c r="EW29" s="6">
         <v>52.8</v>
       </c>
@@ -12024,75 +12024,75 @@
       <c r="EY29" s="6">
         <v>37.9</v>
       </c>
       <c r="EZ29" s="6">
         <v>15.6</v>
       </c>
       <c r="FA29" s="6">
         <v>30.6</v>
       </c>
       <c r="FB29" s="6">
         <v>18.6</v>
       </c>
       <c r="FC29" s="6">
         <v>30.7</v>
       </c>
       <c r="FD29" s="6">
         <v>15.7</v>
       </c>
       <c r="FE29" s="6">
         <v>56.8</v>
       </c>
       <c r="FF29" s="6">
         <v>22.1</v>
       </c>
       <c r="FG29" s="6">
-        <v>72.1</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="FH29" s="6">
         <v>20.1</v>
       </c>
       <c r="FI29" s="6">
-        <v>92.1</v>
+        <v>92.099999999999994</v>
       </c>
       <c r="FJ29" s="6">
         <v>2.8</v>
       </c>
       <c r="FK29" s="6">
-        <v>94.4</v>
+        <v>94.40000000000001</v>
       </c>
       <c r="FL29" s="6">
         <v>2.7</v>
       </c>
       <c r="FM29" s="6">
-        <v>77.4</v>
+        <v>77.40000000000001</v>
       </c>
       <c r="FN29" s="6">
         <v>5.1</v>
       </c>
       <c r="FO29" s="6">
-        <v>71.1</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="FP29" s="6">
         <v>9.0</v>
       </c>
       <c r="FQ29" s="6">
         <v>49.3</v>
       </c>
       <c r="FR29" s="6">
         <v>17.6</v>
       </c>
       <c r="FS29" s="6">
         <v>44.7</v>
       </c>
       <c r="FT29" s="6">
         <v>14.2</v>
       </c>
       <c r="FU29" s="6">
         <v>57.6</v>
       </c>
       <c r="FV29" s="6">
         <v>10.2</v>
       </c>
       <c r="FW29" s="6">
         <v>54.1</v>
       </c>
@@ -12132,105 +12132,105 @@
     </row>
     <row r="30" spans="1:190">
       <c r="A30" s="5"/>
       <c r="B30" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C30" s="6">
         <v>68.3</v>
       </c>
       <c r="D30" s="6">
         <v>12.5</v>
       </c>
       <c r="E30" s="6">
         <v>49.3</v>
       </c>
       <c r="F30" s="6">
         <v>11.9</v>
       </c>
       <c r="G30" s="6">
         <v>78.2</v>
       </c>
       <c r="H30" s="6">
         <v>10.5</v>
       </c>
       <c r="I30" s="6">
-        <v>66.9</v>
+        <v>66.90000000000001</v>
       </c>
       <c r="J30" s="6">
         <v>14.4</v>
       </c>
       <c r="K30" s="6">
         <v>12.7</v>
       </c>
       <c r="L30" s="6">
         <v>5.3</v>
       </c>
       <c r="M30" s="6">
         <v>35.7</v>
       </c>
       <c r="N30" s="6">
         <v>8.2</v>
       </c>
       <c r="O30" s="6">
         <v>21.6</v>
       </c>
       <c r="P30" s="6">
         <v>3.6</v>
       </c>
       <c r="Q30" s="6">
         <v>39.4</v>
       </c>
       <c r="R30" s="6">
         <v>5.5</v>
       </c>
       <c r="S30" s="6">
         <v>48.2</v>
       </c>
       <c r="T30" s="6">
         <v>6.0</v>
       </c>
       <c r="U30" s="6">
         <v>54.3</v>
       </c>
       <c r="V30" s="6">
         <v>6.7</v>
       </c>
       <c r="W30" s="6">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="X30" s="6">
         <v>14.1</v>
       </c>
       <c r="Y30" s="6">
         <v>73.2</v>
       </c>
       <c r="Z30" s="6">
         <v>11.2</v>
       </c>
       <c r="AA30" s="6">
-        <v>82.1</v>
+        <v>82.099999999999994</v>
       </c>
       <c r="AB30" s="6">
         <v>7.0</v>
       </c>
       <c r="AC30" s="6">
         <v>0.0</v>
       </c>
       <c r="AD30" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AE30" s="6">
         <v>34.1</v>
       </c>
       <c r="AF30" s="6">
         <v>16.0</v>
       </c>
       <c r="AG30" s="6">
         <v>30.1</v>
       </c>
       <c r="AH30" s="6">
         <v>12.6</v>
       </c>
       <c r="AI30" s="6">
         <v>48.0</v>
       </c>
@@ -12360,81 +12360,81 @@
       <c r="BY30" s="6">
         <v>44.4</v>
       </c>
       <c r="BZ30" s="6">
         <v>8.8</v>
       </c>
       <c r="CA30" s="6">
         <v>50.7</v>
       </c>
       <c r="CB30" s="6">
         <v>14.6</v>
       </c>
       <c r="CC30" s="6">
         <v>36.0</v>
       </c>
       <c r="CD30" s="6">
         <v>8.9</v>
       </c>
       <c r="CE30" s="6">
         <v>63.3</v>
       </c>
       <c r="CF30" s="6">
         <v>11.7</v>
       </c>
       <c r="CG30" s="6">
-        <v>64.9</v>
+        <v>64.90000000000001</v>
       </c>
       <c r="CH30" s="6">
         <v>7.2</v>
       </c>
       <c r="CI30" s="6">
         <v>60.1</v>
       </c>
       <c r="CJ30" s="6">
         <v>9.0</v>
       </c>
       <c r="CK30" s="6">
         <v>47.5</v>
       </c>
       <c r="CL30" s="6">
         <v>15.3</v>
       </c>
       <c r="CM30" s="6">
         <v>69.7</v>
       </c>
       <c r="CN30" s="6">
         <v>10.5</v>
       </c>
       <c r="CO30" s="6">
-        <v>78.4</v>
+        <v>78.40000000000001</v>
       </c>
       <c r="CP30" s="6">
         <v>9.8</v>
       </c>
       <c r="CQ30" s="6">
-        <v>81.4</v>
+        <v>81.40000000000001</v>
       </c>
       <c r="CR30" s="6">
         <v>7.1</v>
       </c>
       <c r="CS30" s="6">
         <v>38.9</v>
       </c>
       <c r="CT30" s="6">
         <v>12.2</v>
       </c>
       <c r="CU30" s="6">
         <v>17.4</v>
       </c>
       <c r="CV30" s="6">
         <v>7.0</v>
       </c>
       <c r="CW30" s="6">
         <v>42.8</v>
       </c>
       <c r="CX30" s="6">
         <v>10.0</v>
       </c>
       <c r="CY30" s="6">
         <v>43.5</v>
       </c>
@@ -12450,81 +12450,81 @@
       <c r="DC30" s="6">
         <v>69.0</v>
       </c>
       <c r="DD30" s="6">
         <v>12.1</v>
       </c>
       <c r="DE30" s="6">
         <v>0.0</v>
       </c>
       <c r="DF30" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DG30" s="6">
         <v>39.6</v>
       </c>
       <c r="DH30" s="6">
         <v>9.1</v>
       </c>
       <c r="DI30" s="6">
         <v>17.2</v>
       </c>
       <c r="DJ30" s="6">
         <v>10.0</v>
       </c>
       <c r="DK30" s="6">
-        <v>66.6</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="DL30" s="6">
         <v>14.1</v>
       </c>
       <c r="DM30" s="6">
         <v>100.0</v>
       </c>
       <c r="DN30" s="6">
         <v>0.0</v>
       </c>
       <c r="DO30" s="6">
         <v>100.0</v>
       </c>
       <c r="DP30" s="6">
         <v>0.0</v>
       </c>
       <c r="DQ30" s="6">
         <v>41.5</v>
       </c>
       <c r="DR30" s="6">
         <v>9.6</v>
       </c>
       <c r="DS30" s="6">
-        <v>81.6</v>
+        <v>81.59999999999999</v>
       </c>
       <c r="DT30" s="6">
         <v>7.7</v>
       </c>
       <c r="DU30" s="6">
-        <v>70.4</v>
+        <v>70.40000000000001</v>
       </c>
       <c r="DV30" s="6">
         <v>10.1</v>
       </c>
       <c r="DW30" s="6">
         <v>50.3</v>
       </c>
       <c r="DX30" s="6">
         <v>12.8</v>
       </c>
       <c r="DY30" s="6">
         <v>2.1</v>
       </c>
       <c r="DZ30" s="6">
         <v>2.2</v>
       </c>
       <c r="EA30" s="6">
         <v>14.8</v>
       </c>
       <c r="EB30" s="6">
         <v>9.3</v>
       </c>
       <c r="EC30" s="6">
         <v>48.3</v>
       </c>
@@ -12576,51 +12576,51 @@
       <c r="ES30" s="6">
         <v>15.0</v>
       </c>
       <c r="ET30" s="6">
         <v>7.7</v>
       </c>
       <c r="EU30" s="6">
         <v>61.1</v>
       </c>
       <c r="EV30" s="6">
         <v>14.0</v>
       </c>
       <c r="EW30" s="6">
         <v>47.2</v>
       </c>
       <c r="EX30" s="6">
         <v>13.0</v>
       </c>
       <c r="EY30" s="6">
         <v>62.1</v>
       </c>
       <c r="EZ30" s="6">
         <v>15.6</v>
       </c>
       <c r="FA30" s="6">
-        <v>69.4</v>
+        <v>69.40000000000001</v>
       </c>
       <c r="FB30" s="6">
         <v>18.6</v>
       </c>
       <c r="FC30" s="6">
         <v>69.3</v>
       </c>
       <c r="FD30" s="6">
         <v>15.7</v>
       </c>
       <c r="FE30" s="6">
         <v>43.2</v>
       </c>
       <c r="FF30" s="6">
         <v>22.1</v>
       </c>
       <c r="FG30" s="6">
         <v>27.9</v>
       </c>
       <c r="FH30" s="6">
         <v>20.1</v>
       </c>
       <c r="FI30" s="6">
         <v>7.9</v>
       </c>
@@ -14420,237 +14420,237 @@
       <c r="C34" s="6">
         <v>24.3</v>
       </c>
       <c r="D34" s="6">
         <v>10.3</v>
       </c>
       <c r="E34" s="6">
         <v>17.4</v>
       </c>
       <c r="F34" s="6">
         <v>9.4</v>
       </c>
       <c r="G34" s="6">
         <v>50.7</v>
       </c>
       <c r="H34" s="6">
         <v>14.7</v>
       </c>
       <c r="I34" s="6">
         <v>43.4</v>
       </c>
       <c r="J34" s="6">
         <v>12.1</v>
       </c>
       <c r="K34" s="6">
-        <v>83.4</v>
+        <v>83.40000000000001</v>
       </c>
       <c r="L34" s="6">
         <v>7.1</v>
       </c>
       <c r="M34" s="6">
-        <v>72.1</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="N34" s="6">
         <v>9.7</v>
       </c>
       <c r="O34" s="6">
         <v>81.0</v>
       </c>
       <c r="P34" s="6">
         <v>4.0</v>
       </c>
       <c r="Q34" s="6">
-        <v>72.1</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="R34" s="6">
         <v>4.3</v>
       </c>
       <c r="S34" s="6">
         <v>54.1</v>
       </c>
       <c r="T34" s="6">
         <v>6.4</v>
       </c>
       <c r="U34" s="6">
         <v>58.0</v>
       </c>
       <c r="V34" s="6">
         <v>5.6</v>
       </c>
       <c r="W34" s="6">
         <v>29.5</v>
       </c>
       <c r="X34" s="6">
         <v>14.4</v>
       </c>
       <c r="Y34" s="6">
         <v>7.5</v>
       </c>
       <c r="Z34" s="6">
         <v>7.4</v>
       </c>
       <c r="AA34" s="6">
         <v>42.5</v>
       </c>
       <c r="AB34" s="6">
         <v>8.7</v>
       </c>
       <c r="AC34" s="6">
         <v>100.0</v>
       </c>
       <c r="AD34" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AE34" s="6">
         <v>69.3</v>
       </c>
       <c r="AF34" s="6">
         <v>16.3</v>
       </c>
       <c r="AG34" s="6">
-        <v>75.9</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="AH34" s="6">
         <v>9.0</v>
       </c>
       <c r="AI34" s="6">
         <v>70.7</v>
       </c>
       <c r="AJ34" s="6">
         <v>8.6</v>
       </c>
       <c r="AK34" s="6">
-        <v>65.1</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="AL34" s="6">
         <v>10.2</v>
       </c>
       <c r="AM34" s="6">
         <v>24.3</v>
       </c>
       <c r="AN34" s="6">
         <v>14.6</v>
       </c>
       <c r="AO34" s="6">
-        <v>67.9</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="AP34" s="6">
         <v>7.4</v>
       </c>
       <c r="AQ34" s="6">
         <v>86.7</v>
       </c>
       <c r="AR34" s="6">
         <v>4.8</v>
       </c>
       <c r="AS34" s="6">
-        <v>85.1</v>
+        <v>85.099999999999994</v>
       </c>
       <c r="AT34" s="6">
         <v>5.5</v>
       </c>
       <c r="AU34" s="6">
         <v>98.3</v>
       </c>
       <c r="AV34" s="6">
         <v>1.2</v>
       </c>
       <c r="AW34" s="6">
         <v>87.8</v>
       </c>
       <c r="AX34" s="6">
         <v>3.3</v>
       </c>
       <c r="AY34" s="6">
         <v>97.8</v>
       </c>
       <c r="AZ34" s="6">
         <v>1.6</v>
       </c>
       <c r="BA34" s="6">
         <v>45.9</v>
       </c>
       <c r="BB34" s="6">
         <v>6.6</v>
       </c>
       <c r="BC34" s="6">
         <v>45.8</v>
       </c>
       <c r="BD34" s="6">
         <v>10.0</v>
       </c>
       <c r="BE34" s="6">
-        <v>73.1</v>
+        <v>73.099999999999994</v>
       </c>
       <c r="BF34" s="6">
         <v>7.5</v>
       </c>
       <c r="BG34" s="6">
         <v>75.7</v>
       </c>
       <c r="BH34" s="6">
         <v>7.1</v>
       </c>
       <c r="BI34" s="6">
         <v>19.7</v>
       </c>
       <c r="BJ34" s="6">
         <v>10.3</v>
       </c>
       <c r="BK34" s="6">
         <v>87.7</v>
       </c>
       <c r="BL34" s="6">
         <v>5.9</v>
       </c>
       <c r="BM34" s="6">
         <v>64.0</v>
       </c>
       <c r="BN34" s="6">
         <v>11.3</v>
       </c>
       <c r="BO34" s="6">
         <v>66.3</v>
       </c>
       <c r="BP34" s="6">
         <v>10.7</v>
       </c>
       <c r="BQ34" s="6">
         <v>80.8</v>
       </c>
       <c r="BR34" s="6">
         <v>7.8</v>
       </c>
       <c r="BS34" s="6">
         <v>62.1</v>
       </c>
       <c r="BT34" s="6">
         <v>11.5</v>
       </c>
       <c r="BU34" s="6">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="BV34" s="6">
         <v>6.1</v>
       </c>
       <c r="BW34" s="6">
         <v>71.7</v>
       </c>
       <c r="BX34" s="6">
         <v>8.4</v>
       </c>
       <c r="BY34" s="6">
         <v>64.7</v>
       </c>
       <c r="BZ34" s="6">
         <v>8.8</v>
       </c>
       <c r="CA34" s="6">
         <v>38.8</v>
       </c>
       <c r="CB34" s="6">
         <v>13.3</v>
       </c>
       <c r="CC34" s="6">
         <v>57.0</v>
       </c>
@@ -14678,99 +14678,99 @@
       <c r="CK34" s="6">
         <v>49.3</v>
       </c>
       <c r="CL34" s="6">
         <v>11.5</v>
       </c>
       <c r="CM34" s="6">
         <v>35.8</v>
       </c>
       <c r="CN34" s="6">
         <v>10.2</v>
       </c>
       <c r="CO34" s="6">
         <v>25.0</v>
       </c>
       <c r="CP34" s="6">
         <v>11.8</v>
       </c>
       <c r="CQ34" s="6">
         <v>18.5</v>
       </c>
       <c r="CR34" s="6">
         <v>7.8</v>
       </c>
       <c r="CS34" s="6">
-        <v>72.9</v>
+        <v>72.90000000000001</v>
       </c>
       <c r="CT34" s="6">
         <v>9.5</v>
       </c>
       <c r="CU34" s="6">
         <v>89.3</v>
       </c>
       <c r="CV34" s="6">
         <v>8.0</v>
       </c>
       <c r="CW34" s="6">
         <v>57.0</v>
       </c>
       <c r="CX34" s="6">
         <v>11.3</v>
       </c>
       <c r="CY34" s="6">
         <v>53.0</v>
       </c>
       <c r="CZ34" s="6">
         <v>7.4</v>
       </c>
       <c r="DA34" s="6">
         <v>55.1</v>
       </c>
       <c r="DB34" s="6">
         <v>8.6</v>
       </c>
       <c r="DC34" s="6">
         <v>43.4</v>
       </c>
       <c r="DD34" s="6">
         <v>12.5</v>
       </c>
       <c r="DE34" s="6">
         <v>100.0</v>
       </c>
       <c r="DF34" s="6">
         <v>0.0</v>
       </c>
       <c r="DG34" s="6">
         <v>79.0</v>
       </c>
       <c r="DH34" s="6">
         <v>8.0</v>
       </c>
       <c r="DI34" s="6">
-        <v>80.4</v>
+        <v>80.40000000000001</v>
       </c>
       <c r="DJ34" s="6">
         <v>9.8</v>
       </c>
       <c r="DK34" s="6">
         <v>34.6</v>
       </c>
       <c r="DL34" s="6">
         <v>12.3</v>
       </c>
       <c r="DM34" s="6">
         <v>0.0</v>
       </c>
       <c r="DN34" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DO34" s="6">
         <v>1.7</v>
       </c>
       <c r="DP34" s="6">
         <v>1.7</v>
       </c>
       <c r="DQ34" s="6">
         <v>55.4</v>
       </c>
@@ -14780,69 +14780,69 @@
       <c r="DS34" s="6">
         <v>34.8</v>
       </c>
       <c r="DT34" s="6">
         <v>9.9</v>
       </c>
       <c r="DU34" s="6">
         <v>39.9</v>
       </c>
       <c r="DV34" s="6">
         <v>10.9</v>
       </c>
       <c r="DW34" s="6">
         <v>61.4</v>
       </c>
       <c r="DX34" s="6">
         <v>12.8</v>
       </c>
       <c r="DY34" s="6">
         <v>97.2</v>
       </c>
       <c r="DZ34" s="6">
         <v>3.0</v>
       </c>
       <c r="EA34" s="6">
-        <v>87.1</v>
+        <v>87.099999999999994</v>
       </c>
       <c r="EB34" s="6">
         <v>6.9</v>
       </c>
       <c r="EC34" s="6">
         <v>49.3</v>
       </c>
       <c r="ED34" s="6">
         <v>15.7</v>
       </c>
       <c r="EE34" s="6">
         <v>79.7</v>
       </c>
       <c r="EF34" s="6">
         <v>9.1</v>
       </c>
       <c r="EG34" s="6">
-        <v>70.1</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="EH34" s="6">
         <v>12.4</v>
       </c>
       <c r="EI34" s="6">
         <v>35.0</v>
       </c>
       <c r="EJ34" s="6">
         <v>14.7</v>
       </c>
       <c r="EK34" s="6">
         <v>64.5</v>
       </c>
       <c r="EL34" s="6">
         <v>16.2</v>
       </c>
       <c r="EM34" s="6">
         <v>54.5</v>
       </c>
       <c r="EN34" s="6">
         <v>10.2</v>
       </c>
       <c r="EO34" s="6">
         <v>51.2</v>
       </c>
@@ -14942,81 +14942,81 @@
       <c r="FU34" s="6">
         <v>71.2</v>
       </c>
       <c r="FV34" s="6">
         <v>7.5</v>
       </c>
       <c r="FW34" s="6">
         <v>70.5</v>
       </c>
       <c r="FX34" s="6">
         <v>8.1</v>
       </c>
       <c r="FY34" s="6">
         <v>33.8</v>
       </c>
       <c r="FZ34" s="6">
         <v>18.2</v>
       </c>
       <c r="GA34" s="6">
         <v>37.1</v>
       </c>
       <c r="GB34" s="6">
         <v>21.1</v>
       </c>
       <c r="GC34" s="6">
-        <v>64.9</v>
+        <v>64.90000000000001</v>
       </c>
       <c r="GD34" s="6">
         <v>13.3</v>
       </c>
       <c r="GE34" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GF34" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG34" s="6">
-        <v>67.6</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="GH34" s="6">
         <v>1.0</v>
       </c>
     </row>
     <row r="35" spans="1:190">
       <c r="A35" s="5"/>
       <c r="B35" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C35" s="6">
         <v>75.7</v>
       </c>
       <c r="D35" s="6">
         <v>10.3</v>
       </c>
       <c r="E35" s="6">
-        <v>82.6</v>
+        <v>82.59999999999999</v>
       </c>
       <c r="F35" s="6">
         <v>9.4</v>
       </c>
       <c r="G35" s="6">
         <v>49.3</v>
       </c>
       <c r="H35" s="6">
         <v>14.7</v>
       </c>
       <c r="I35" s="6">
         <v>56.6</v>
       </c>
       <c r="J35" s="6">
         <v>12.1</v>
       </c>
       <c r="K35" s="6">
         <v>16.6</v>
       </c>
       <c r="L35" s="6">
         <v>7.1</v>
       </c>
       <c r="M35" s="6">
         <v>27.9</v>
       </c>
@@ -15302,51 +15302,51 @@
       <c r="DC35" s="6">
         <v>56.6</v>
       </c>
       <c r="DD35" s="6">
         <v>12.5</v>
       </c>
       <c r="DE35" s="6">
         <v>0.0</v>
       </c>
       <c r="DF35" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DG35" s="6">
         <v>21.0</v>
       </c>
       <c r="DH35" s="6">
         <v>8.0</v>
       </c>
       <c r="DI35" s="6">
         <v>19.6</v>
       </c>
       <c r="DJ35" s="6">
         <v>9.8</v>
       </c>
       <c r="DK35" s="6">
-        <v>65.4</v>
+        <v>65.40000000000001</v>
       </c>
       <c r="DL35" s="6">
         <v>12.3</v>
       </c>
       <c r="DM35" s="6">
         <v>100.0</v>
       </c>
       <c r="DN35" s="6">
         <v>0.0</v>
       </c>
       <c r="DO35" s="6">
         <v>98.3</v>
       </c>
       <c r="DP35" s="6">
         <v>1.7</v>
       </c>
       <c r="DQ35" s="6">
         <v>44.6</v>
       </c>
       <c r="DR35" s="6">
         <v>10.6</v>
       </c>
       <c r="DS35" s="6">
         <v>65.2</v>
       </c>
@@ -15410,51 +15410,51 @@
       <c r="EM35" s="6">
         <v>45.5</v>
       </c>
       <c r="EN35" s="6">
         <v>10.2</v>
       </c>
       <c r="EO35" s="6">
         <v>48.8</v>
       </c>
       <c r="EP35" s="6">
         <v>19.9</v>
       </c>
       <c r="EQ35" s="6">
         <v>29.5</v>
       </c>
       <c r="ER35" s="6">
         <v>13.3</v>
       </c>
       <c r="ES35" s="6">
         <v>9.8</v>
       </c>
       <c r="ET35" s="6">
         <v>4.7</v>
       </c>
       <c r="EU35" s="6">
-        <v>68.6</v>
+        <v>68.59999999999999</v>
       </c>
       <c r="EV35" s="6">
         <v>10.3</v>
       </c>
       <c r="EW35" s="6">
         <v>52.3</v>
       </c>
       <c r="EX35" s="6">
         <v>12.2</v>
       </c>
       <c r="EY35" s="6">
         <v>41.2</v>
       </c>
       <c r="EZ35" s="6">
         <v>13.5</v>
       </c>
       <c r="FA35" s="6">
         <v>84.7</v>
       </c>
       <c r="FB35" s="6">
         <v>8.8</v>
       </c>
       <c r="FC35" s="6">
         <v>7.7</v>
       </c>
@@ -15476,51 +15476,51 @@
       <c r="FI35" s="6">
         <v>2.2</v>
       </c>
       <c r="FJ35" s="6">
         <v>1.3</v>
       </c>
       <c r="FK35" s="6">
         <v>2.7</v>
       </c>
       <c r="FL35" s="6">
         <v>1.7</v>
       </c>
       <c r="FM35" s="6">
         <v>12.8</v>
       </c>
       <c r="FN35" s="6">
         <v>4.1</v>
       </c>
       <c r="FO35" s="6">
         <v>35.3</v>
       </c>
       <c r="FP35" s="6">
         <v>13.8</v>
       </c>
       <c r="FQ35" s="6">
-        <v>73.4</v>
+        <v>73.40000000000001</v>
       </c>
       <c r="FR35" s="6">
         <v>8.8</v>
       </c>
       <c r="FS35" s="6">
         <v>30.3</v>
       </c>
       <c r="FT35" s="6">
         <v>9.4</v>
       </c>
       <c r="FU35" s="6">
         <v>28.8</v>
       </c>
       <c r="FV35" s="6">
         <v>7.5</v>
       </c>
       <c r="FW35" s="6">
         <v>29.5</v>
       </c>
       <c r="FX35" s="6">
         <v>8.1</v>
       </c>
       <c r="FY35" s="6">
         <v>66.2</v>
       </c>
@@ -17278,249 +17278,249 @@
       <c r="E39" s="6">
         <v>12.4</v>
       </c>
       <c r="F39" s="6">
         <v>8.4</v>
       </c>
       <c r="G39" s="6">
         <v>58.5</v>
       </c>
       <c r="H39" s="6">
         <v>18.0</v>
       </c>
       <c r="I39" s="6">
         <v>47.4</v>
       </c>
       <c r="J39" s="6">
         <v>9.1</v>
       </c>
       <c r="K39" s="6">
         <v>100.0</v>
       </c>
       <c r="L39" s="6">
         <v>0.0</v>
       </c>
       <c r="M39" s="6">
-        <v>89.6</v>
+        <v>89.59999999999999</v>
       </c>
       <c r="N39" s="6">
         <v>3.9</v>
       </c>
       <c r="O39" s="6">
-        <v>84.9</v>
+        <v>84.90000000000001</v>
       </c>
       <c r="P39" s="6">
         <v>3.7</v>
       </c>
       <c r="Q39" s="6">
-        <v>73.9</v>
+        <v>73.90000000000001</v>
       </c>
       <c r="R39" s="6">
         <v>5.0</v>
       </c>
       <c r="S39" s="6">
         <v>50.7</v>
       </c>
       <c r="T39" s="6">
         <v>5.8</v>
       </c>
       <c r="U39" s="6">
-        <v>64.6</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="V39" s="6">
         <v>6.6</v>
       </c>
       <c r="W39" s="6">
         <v>8.5</v>
       </c>
       <c r="X39" s="6">
         <v>8.7</v>
       </c>
       <c r="Y39" s="6">
         <v>31.0</v>
       </c>
       <c r="Z39" s="6">
         <v>16.1</v>
       </c>
       <c r="AA39" s="6">
         <v>53.7</v>
       </c>
       <c r="AB39" s="6">
         <v>15.4</v>
       </c>
       <c r="AC39" s="6">
         <v>100.0</v>
       </c>
       <c r="AD39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AE39" s="6">
         <v>73.3</v>
       </c>
       <c r="AF39" s="6">
         <v>18.5</v>
       </c>
       <c r="AG39" s="6">
-        <v>64.9</v>
+        <v>64.90000000000001</v>
       </c>
       <c r="AH39" s="6">
         <v>10.4</v>
       </c>
       <c r="AI39" s="6">
-        <v>73.6</v>
+        <v>73.59999999999999</v>
       </c>
       <c r="AJ39" s="6">
         <v>8.3</v>
       </c>
       <c r="AK39" s="6">
-        <v>70.4</v>
+        <v>70.40000000000001</v>
       </c>
       <c r="AL39" s="6">
         <v>10.2</v>
       </c>
       <c r="AM39" s="6">
         <v>0.0</v>
       </c>
       <c r="AN39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AO39" s="6">
         <v>64.5</v>
       </c>
       <c r="AP39" s="6">
         <v>9.1</v>
       </c>
       <c r="AQ39" s="6">
-        <v>93.4</v>
+        <v>93.40000000000001</v>
       </c>
       <c r="AR39" s="6">
         <v>3.3</v>
       </c>
       <c r="AS39" s="6">
-        <v>78.6</v>
+        <v>78.59999999999999</v>
       </c>
       <c r="AT39" s="6">
         <v>7.1</v>
       </c>
       <c r="AU39" s="6">
         <v>96.3</v>
       </c>
       <c r="AV39" s="6">
         <v>2.8</v>
       </c>
       <c r="AW39" s="6">
         <v>96.2</v>
       </c>
       <c r="AX39" s="6">
         <v>2.0</v>
       </c>
       <c r="AY39" s="6">
-        <v>98.1</v>
+        <v>98.099999999999994</v>
       </c>
       <c r="AZ39" s="6">
         <v>1.4</v>
       </c>
       <c r="BA39" s="6">
         <v>64.0</v>
       </c>
       <c r="BB39" s="6">
         <v>6.7</v>
       </c>
       <c r="BC39" s="6">
         <v>42.7</v>
       </c>
       <c r="BD39" s="6">
         <v>11.2</v>
       </c>
       <c r="BE39" s="6">
-        <v>83.9</v>
+        <v>83.90000000000001</v>
       </c>
       <c r="BF39" s="6">
         <v>6.5</v>
       </c>
       <c r="BG39" s="6">
         <v>81.0</v>
       </c>
       <c r="BH39" s="6">
         <v>6.7</v>
       </c>
       <c r="BI39" s="6">
         <v>62.8</v>
       </c>
       <c r="BJ39" s="6">
         <v>18.8</v>
       </c>
       <c r="BK39" s="6">
         <v>95.2</v>
       </c>
       <c r="BL39" s="6">
         <v>4.1</v>
       </c>
       <c r="BM39" s="6">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="BN39" s="6">
         <v>9.8</v>
       </c>
       <c r="BO39" s="6">
-        <v>76.4</v>
+        <v>76.40000000000001</v>
       </c>
       <c r="BP39" s="6">
         <v>16.9</v>
       </c>
       <c r="BQ39" s="6">
         <v>97.7</v>
       </c>
       <c r="BR39" s="6">
         <v>2.4</v>
       </c>
       <c r="BS39" s="6">
         <v>63.1</v>
       </c>
       <c r="BT39" s="6">
         <v>19.1</v>
       </c>
       <c r="BU39" s="6">
-        <v>95.1</v>
+        <v>95.099999999999994</v>
       </c>
       <c r="BV39" s="6">
         <v>5.1</v>
       </c>
       <c r="BW39" s="6">
         <v>63.6</v>
       </c>
       <c r="BX39" s="6">
         <v>13.4</v>
       </c>
       <c r="BY39" s="6">
         <v>62.8</v>
       </c>
       <c r="BZ39" s="6">
         <v>11.7</v>
       </c>
       <c r="CA39" s="6">
-        <v>68.6</v>
+        <v>68.59999999999999</v>
       </c>
       <c r="CB39" s="6">
         <v>15.2</v>
       </c>
       <c r="CC39" s="6">
         <v>68.3</v>
       </c>
       <c r="CD39" s="6">
         <v>9.5</v>
       </c>
       <c r="CE39" s="6">
         <v>68.5</v>
       </c>
       <c r="CF39" s="6">
         <v>9.2</v>
       </c>
       <c r="CG39" s="6">
         <v>62.5</v>
       </c>
       <c r="CH39" s="6">
         <v>8.1</v>
       </c>
       <c r="CI39" s="6">
         <v>48.5</v>
       </c>
@@ -17542,111 +17542,111 @@
       <c r="CO39" s="6">
         <v>22.7</v>
       </c>
       <c r="CP39" s="6">
         <v>15.2</v>
       </c>
       <c r="CQ39" s="6">
         <v>48.3</v>
       </c>
       <c r="CR39" s="6">
         <v>10.6</v>
       </c>
       <c r="CS39" s="6">
         <v>60.3</v>
       </c>
       <c r="CT39" s="6">
         <v>11.2</v>
       </c>
       <c r="CU39" s="6">
         <v>86.7</v>
       </c>
       <c r="CV39" s="6">
         <v>12.1</v>
       </c>
       <c r="CW39" s="6">
-        <v>70.9</v>
+        <v>70.90000000000001</v>
       </c>
       <c r="CX39" s="6">
         <v>9.5</v>
       </c>
       <c r="CY39" s="6">
         <v>31.4</v>
       </c>
       <c r="CZ39" s="6">
         <v>9.5</v>
       </c>
       <c r="DA39" s="6">
         <v>48.9</v>
       </c>
       <c r="DB39" s="6">
         <v>13.7</v>
       </c>
       <c r="DC39" s="6">
         <v>29.0</v>
       </c>
       <c r="DD39" s="6">
         <v>9.2</v>
       </c>
       <c r="DE39" s="6">
         <v>94.7</v>
       </c>
       <c r="DF39" s="6">
         <v>5.4</v>
       </c>
       <c r="DG39" s="6">
         <v>79.7</v>
       </c>
       <c r="DH39" s="6">
         <v>5.0</v>
       </c>
       <c r="DI39" s="6">
-        <v>97.1</v>
+        <v>97.099999999999994</v>
       </c>
       <c r="DJ39" s="6">
         <v>3.0</v>
       </c>
       <c r="DK39" s="6">
         <v>39.2</v>
       </c>
       <c r="DL39" s="6">
         <v>15.4</v>
       </c>
       <c r="DM39" s="6">
         <v>0.0</v>
       </c>
       <c r="DN39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DO39" s="6">
         <v>10.8</v>
       </c>
       <c r="DP39" s="6">
         <v>8.3</v>
       </c>
       <c r="DQ39" s="6">
-        <v>70.1</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="DR39" s="6">
         <v>10.9</v>
       </c>
       <c r="DS39" s="6">
         <v>61.3</v>
       </c>
       <c r="DT39" s="6">
         <v>14.7</v>
       </c>
       <c r="DU39" s="6">
         <v>33.3</v>
       </c>
       <c r="DV39" s="6">
         <v>9.9</v>
       </c>
       <c r="DW39" s="6">
         <v>66.2</v>
       </c>
       <c r="DX39" s="6">
         <v>16.2</v>
       </c>
       <c r="DY39" s="6">
         <v>92.5</v>
       </c>
@@ -17704,81 +17704,81 @@
       <c r="EQ39" s="6">
         <v>100.0</v>
       </c>
       <c r="ER39" s="6">
         <v>0.0</v>
       </c>
       <c r="ES39" s="6">
         <v>86.7</v>
       </c>
       <c r="ET39" s="6">
         <v>7.6</v>
       </c>
       <c r="EU39" s="6">
         <v>68.2</v>
       </c>
       <c r="EV39" s="6">
         <v>11.4</v>
       </c>
       <c r="EW39" s="6">
         <v>54.4</v>
       </c>
       <c r="EX39" s="6">
         <v>12.9</v>
       </c>
       <c r="EY39" s="6">
-        <v>65.9</v>
+        <v>65.90000000000001</v>
       </c>
       <c r="EZ39" s="6">
         <v>13.4</v>
       </c>
       <c r="FA39" s="6">
         <v>19.6</v>
       </c>
       <c r="FB39" s="6">
         <v>12.9</v>
       </c>
       <c r="FC39" s="6">
         <v>74.3</v>
       </c>
       <c r="FD39" s="6">
         <v>17.1</v>
       </c>
       <c r="FE39" s="6">
         <v>18.0</v>
       </c>
       <c r="FF39" s="6">
         <v>14.1</v>
       </c>
       <c r="FG39" s="6">
         <v>71.8</v>
       </c>
       <c r="FH39" s="6">
         <v>15.7</v>
       </c>
       <c r="FI39" s="6">
-        <v>98.1</v>
+        <v>98.099999999999994</v>
       </c>
       <c r="FJ39" s="6">
         <v>1.4</v>
       </c>
       <c r="FK39" s="6">
         <v>100.0</v>
       </c>
       <c r="FL39" s="6">
         <v>0.0</v>
       </c>
       <c r="FM39" s="6">
         <v>91.7</v>
       </c>
       <c r="FN39" s="6">
         <v>3.9</v>
       </c>
       <c r="FO39" s="6">
         <v>72.7</v>
       </c>
       <c r="FP39" s="6">
         <v>12.2</v>
       </c>
       <c r="FQ39" s="6">
         <v>38.9</v>
       </c>
@@ -17824,51 +17824,51 @@
       <c r="GE39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GF39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG39" s="6">
         <v>72.0</v>
       </c>
       <c r="GH39" s="6">
         <v>1.0</v>
       </c>
     </row>
     <row r="40" spans="1:190">
       <c r="A40" s="5"/>
       <c r="B40" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6">
         <v>80.0</v>
       </c>
       <c r="D40" s="6">
         <v>9.1</v>
       </c>
       <c r="E40" s="6">
-        <v>87.6</v>
+        <v>87.59999999999999</v>
       </c>
       <c r="F40" s="6">
         <v>8.4</v>
       </c>
       <c r="G40" s="6">
         <v>41.5</v>
       </c>
       <c r="H40" s="6">
         <v>18.0</v>
       </c>
       <c r="I40" s="6">
         <v>52.6</v>
       </c>
       <c r="J40" s="6">
         <v>9.1</v>
       </c>
       <c r="K40" s="6">
         <v>0.0</v>
       </c>
       <c r="L40" s="6" t="s">
         <v>108</v>
       </c>
       <c r="M40" s="6">
         <v>10.4</v>
       </c>
@@ -18082,87 +18082,87 @@
       <c r="CE40" s="6">
         <v>31.5</v>
       </c>
       <c r="CF40" s="6">
         <v>9.2</v>
       </c>
       <c r="CG40" s="6">
         <v>37.5</v>
       </c>
       <c r="CH40" s="6">
         <v>8.1</v>
       </c>
       <c r="CI40" s="6">
         <v>51.5</v>
       </c>
       <c r="CJ40" s="6">
         <v>10.9</v>
       </c>
       <c r="CK40" s="6">
         <v>73.8</v>
       </c>
       <c r="CL40" s="6">
         <v>11.7</v>
       </c>
       <c r="CM40" s="6">
-        <v>67.4</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="CN40" s="6">
         <v>19.1</v>
       </c>
       <c r="CO40" s="6">
         <v>77.3</v>
       </c>
       <c r="CP40" s="6">
         <v>15.2</v>
       </c>
       <c r="CQ40" s="6">
         <v>51.7</v>
       </c>
       <c r="CR40" s="6">
         <v>10.6</v>
       </c>
       <c r="CS40" s="6">
         <v>39.7</v>
       </c>
       <c r="CT40" s="6">
         <v>11.2</v>
       </c>
       <c r="CU40" s="6">
         <v>13.3</v>
       </c>
       <c r="CV40" s="6">
         <v>12.1</v>
       </c>
       <c r="CW40" s="6">
         <v>29.1</v>
       </c>
       <c r="CX40" s="6">
         <v>9.5</v>
       </c>
       <c r="CY40" s="6">
-        <v>68.6</v>
+        <v>68.59999999999999</v>
       </c>
       <c r="CZ40" s="6">
         <v>9.5</v>
       </c>
       <c r="DA40" s="6">
         <v>51.1</v>
       </c>
       <c r="DB40" s="6">
         <v>13.7</v>
       </c>
       <c r="DC40" s="6">
         <v>71.0</v>
       </c>
       <c r="DD40" s="6">
         <v>9.2</v>
       </c>
       <c r="DE40" s="6">
         <v>5.3</v>
       </c>
       <c r="DF40" s="6">
         <v>5.4</v>
       </c>
       <c r="DG40" s="6">
         <v>20.3</v>
       </c>
@@ -18244,87 +18244,87 @@
       <c r="EG40" s="6">
         <v>13.2</v>
       </c>
       <c r="EH40" s="6">
         <v>8.7</v>
       </c>
       <c r="EI40" s="6">
         <v>29.0</v>
       </c>
       <c r="EJ40" s="6">
         <v>13.1</v>
       </c>
       <c r="EK40" s="6">
         <v>67.8</v>
       </c>
       <c r="EL40" s="6">
         <v>27.6</v>
       </c>
       <c r="EM40" s="6">
         <v>40.4</v>
       </c>
       <c r="EN40" s="6">
         <v>10.8</v>
       </c>
       <c r="EO40" s="6">
-        <v>88.9</v>
+        <v>88.90000000000001</v>
       </c>
       <c r="EP40" s="6">
         <v>6.3</v>
       </c>
       <c r="EQ40" s="6">
         <v>0.0</v>
       </c>
       <c r="ER40" s="6" t="s">
         <v>108</v>
       </c>
       <c r="ES40" s="6">
         <v>13.3</v>
       </c>
       <c r="ET40" s="6">
         <v>7.6</v>
       </c>
       <c r="EU40" s="6">
         <v>31.8</v>
       </c>
       <c r="EV40" s="6">
         <v>11.4</v>
       </c>
       <c r="EW40" s="6">
         <v>45.6</v>
       </c>
       <c r="EX40" s="6">
         <v>12.9</v>
       </c>
       <c r="EY40" s="6">
         <v>34.1</v>
       </c>
       <c r="EZ40" s="6">
         <v>13.4</v>
       </c>
       <c r="FA40" s="6">
-        <v>80.4</v>
+        <v>80.40000000000001</v>
       </c>
       <c r="FB40" s="6">
         <v>12.9</v>
       </c>
       <c r="FC40" s="6">
         <v>25.7</v>
       </c>
       <c r="FD40" s="6">
         <v>17.1</v>
       </c>
       <c r="FE40" s="6">
         <v>82.0</v>
       </c>
       <c r="FF40" s="6">
         <v>14.1</v>
       </c>
       <c r="FG40" s="6">
         <v>28.2</v>
       </c>
       <c r="FH40" s="6">
         <v>15.7</v>
       </c>
       <c r="FI40" s="6">
         <v>1.9</v>
       </c>
@@ -20136,57 +20136,57 @@
       <c r="G44" s="6">
         <v>83.3</v>
       </c>
       <c r="H44" s="6">
         <v>16.2</v>
       </c>
       <c r="I44" s="6">
         <v>78.0</v>
       </c>
       <c r="J44" s="6">
         <v>12.3</v>
       </c>
       <c r="K44" s="6">
         <v>88.5</v>
       </c>
       <c r="L44" s="6">
         <v>7.6</v>
       </c>
       <c r="M44" s="6">
         <v>84.3</v>
       </c>
       <c r="N44" s="6">
         <v>10.5</v>
       </c>
       <c r="O44" s="6">
-        <v>85.6</v>
+        <v>85.59999999999999</v>
       </c>
       <c r="P44" s="6">
         <v>4.8</v>
       </c>
       <c r="Q44" s="6">
-        <v>86.6</v>
+        <v>86.59999999999999</v>
       </c>
       <c r="R44" s="6">
         <v>4.9</v>
       </c>
       <c r="S44" s="6">
         <v>65.5</v>
       </c>
       <c r="T44" s="6">
         <v>6.9</v>
       </c>
       <c r="U44" s="6">
         <v>78.2</v>
       </c>
       <c r="V44" s="6">
         <v>8.3</v>
       </c>
       <c r="W44" s="6">
         <v>0.0</v>
       </c>
       <c r="X44" s="6" t="s">
         <v>108</v>
       </c>
       <c r="Y44" s="6">
         <v>66.7</v>
       </c>
@@ -20214,105 +20214,105 @@
       <c r="AG44" s="6">
         <v>70.3</v>
       </c>
       <c r="AH44" s="6">
         <v>14.3</v>
       </c>
       <c r="AI44" s="6">
         <v>100.0</v>
       </c>
       <c r="AJ44" s="6">
         <v>0.0</v>
       </c>
       <c r="AK44" s="6">
         <v>67.8</v>
       </c>
       <c r="AL44" s="6">
         <v>10.5</v>
       </c>
       <c r="AM44" s="6">
         <v>0.0</v>
       </c>
       <c r="AN44" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AO44" s="6">
-        <v>75.6</v>
+        <v>75.59999999999999</v>
       </c>
       <c r="AP44" s="6">
         <v>11.8</v>
       </c>
       <c r="AQ44" s="6">
         <v>92.2</v>
       </c>
       <c r="AR44" s="6">
         <v>4.5</v>
       </c>
       <c r="AS44" s="6">
         <v>85.7</v>
       </c>
       <c r="AT44" s="6">
         <v>6.3</v>
       </c>
       <c r="AU44" s="6">
         <v>97.0</v>
       </c>
       <c r="AV44" s="6">
         <v>3.0</v>
       </c>
       <c r="AW44" s="6">
         <v>91.5</v>
       </c>
       <c r="AX44" s="6">
         <v>3.8</v>
       </c>
       <c r="AY44" s="6">
         <v>96.5</v>
       </c>
       <c r="AZ44" s="6">
         <v>2.5</v>
       </c>
       <c r="BA44" s="6">
         <v>59.6</v>
       </c>
       <c r="BB44" s="6">
         <v>9.7</v>
       </c>
       <c r="BC44" s="6">
-        <v>68.9</v>
+        <v>68.90000000000001</v>
       </c>
       <c r="BD44" s="6">
         <v>14.3</v>
       </c>
       <c r="BE44" s="6">
-        <v>87.4</v>
+        <v>87.40000000000001</v>
       </c>
       <c r="BF44" s="6">
         <v>6.3</v>
       </c>
       <c r="BG44" s="6">
-        <v>87.9</v>
+        <v>87.90000000000001</v>
       </c>
       <c r="BH44" s="6">
         <v>7.2</v>
       </c>
       <c r="BI44" s="6">
         <v>100.0</v>
       </c>
       <c r="BJ44" s="6">
         <v>0.0</v>
       </c>
       <c r="BK44" s="6">
         <v>89.5</v>
       </c>
       <c r="BL44" s="6">
         <v>10.4</v>
       </c>
       <c r="BM44" s="6">
         <v>100.0</v>
       </c>
       <c r="BN44" s="6">
         <v>0.0</v>
       </c>
       <c r="BO44" s="6">
         <v>100.0</v>
       </c>
@@ -20334,63 +20334,63 @@
       <c r="BU44" s="6">
         <v>100.0</v>
       </c>
       <c r="BV44" s="6">
         <v>0.0</v>
       </c>
       <c r="BW44" s="6">
         <v>68.8</v>
       </c>
       <c r="BX44" s="6">
         <v>13.5</v>
       </c>
       <c r="BY44" s="6">
         <v>66.0</v>
       </c>
       <c r="BZ44" s="6">
         <v>14.6</v>
       </c>
       <c r="CA44" s="6">
         <v>83.8</v>
       </c>
       <c r="CB44" s="6">
         <v>9.8</v>
       </c>
       <c r="CC44" s="6">
-        <v>73.6</v>
+        <v>73.59999999999999</v>
       </c>
       <c r="CD44" s="6">
         <v>16.5</v>
       </c>
       <c r="CE44" s="6">
-        <v>90.6</v>
+        <v>90.59999999999999</v>
       </c>
       <c r="CF44" s="6">
         <v>7.4</v>
       </c>
       <c r="CG44" s="6">
-        <v>73.9</v>
+        <v>73.90000000000001</v>
       </c>
       <c r="CH44" s="6">
         <v>9.4</v>
       </c>
       <c r="CI44" s="6">
         <v>51.9</v>
       </c>
       <c r="CJ44" s="6">
         <v>13.4</v>
       </c>
       <c r="CK44" s="6">
         <v>42.9</v>
       </c>
       <c r="CL44" s="6">
         <v>21.1</v>
       </c>
       <c r="CM44" s="6">
         <v>100.0</v>
       </c>
       <c r="CN44" s="6">
         <v>0.0</v>
       </c>
       <c r="CO44" s="6">
         <v>33.4</v>
       </c>
@@ -20460,219 +20460,219 @@
       <c r="DK44" s="6">
         <v>24.6</v>
       </c>
       <c r="DL44" s="6">
         <v>16.9</v>
       </c>
       <c r="DM44" s="6">
         <v>17.5</v>
       </c>
       <c r="DN44" s="6">
         <v>16.4</v>
       </c>
       <c r="DO44" s="6">
         <v>46.1</v>
       </c>
       <c r="DP44" s="6">
         <v>20.1</v>
       </c>
       <c r="DQ44" s="6">
         <v>54.9</v>
       </c>
       <c r="DR44" s="6">
         <v>16.1</v>
       </c>
       <c r="DS44" s="6">
-        <v>64.4</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="DT44" s="6">
         <v>28.1</v>
       </c>
       <c r="DU44" s="6">
         <v>63.2</v>
       </c>
       <c r="DV44" s="6">
         <v>20.3</v>
       </c>
       <c r="DW44" s="6">
         <v>61.1</v>
       </c>
       <c r="DX44" s="6">
         <v>22.8</v>
       </c>
       <c r="DY44" s="6">
         <v>79.2</v>
       </c>
       <c r="DZ44" s="6">
         <v>18.1</v>
       </c>
       <c r="EA44" s="6">
         <v>100.0</v>
       </c>
       <c r="EB44" s="6">
         <v>0.0</v>
       </c>
       <c r="EC44" s="6">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="ED44" s="6">
         <v>12.3</v>
       </c>
       <c r="EE44" s="6">
-        <v>68.1</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="EF44" s="6">
         <v>18.0</v>
       </c>
       <c r="EG44" s="6">
         <v>100.0</v>
       </c>
       <c r="EH44" s="6">
         <v>0.0</v>
       </c>
       <c r="EI44" s="6">
         <v>64.8</v>
       </c>
       <c r="EJ44" s="6">
         <v>21.2</v>
       </c>
       <c r="EK44" s="6">
         <v>50.0</v>
       </c>
       <c r="EL44" s="6">
         <v>35.4</v>
       </c>
       <c r="EM44" s="6">
-        <v>85.9</v>
+        <v>85.90000000000001</v>
       </c>
       <c r="EN44" s="6">
         <v>10.6</v>
       </c>
       <c r="EO44" s="6">
         <v>0.0</v>
       </c>
       <c r="EP44" s="6" t="s">
         <v>108</v>
       </c>
       <c r="EQ44" s="6">
         <v>100.0</v>
       </c>
       <c r="ER44" s="6">
         <v>0.0</v>
       </c>
       <c r="ES44" s="6">
         <v>100.0</v>
       </c>
       <c r="ET44" s="6">
         <v>0.0</v>
       </c>
       <c r="EU44" s="6">
         <v>100.0</v>
       </c>
       <c r="EV44" s="6">
         <v>0.0</v>
       </c>
       <c r="EW44" s="6">
         <v>70.7</v>
       </c>
       <c r="EX44" s="6">
         <v>16.3</v>
       </c>
       <c r="EY44" s="6">
-        <v>79.6</v>
+        <v>79.59999999999999</v>
       </c>
       <c r="EZ44" s="6">
         <v>13.7</v>
       </c>
       <c r="FA44" s="6">
-        <v>76.9</v>
+        <v>76.90000000000001</v>
       </c>
       <c r="FB44" s="6">
         <v>22.1</v>
       </c>
       <c r="FC44" s="6">
         <v>33.4</v>
       </c>
       <c r="FD44" s="6">
         <v>20.8</v>
       </c>
       <c r="FE44" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FF44" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FG44" s="6">
         <v>38.7</v>
       </c>
       <c r="FH44" s="6">
         <v>20.1</v>
       </c>
       <c r="FI44" s="6">
         <v>100.0</v>
       </c>
       <c r="FJ44" s="6">
         <v>0.0</v>
       </c>
       <c r="FK44" s="6">
         <v>100.0</v>
       </c>
       <c r="FL44" s="6">
         <v>0.0</v>
       </c>
       <c r="FM44" s="6">
-        <v>90.6</v>
+        <v>90.59999999999999</v>
       </c>
       <c r="FN44" s="6">
         <v>4.8</v>
       </c>
       <c r="FO44" s="6">
         <v>51.9</v>
       </c>
       <c r="FP44" s="6">
         <v>35.3</v>
       </c>
       <c r="FQ44" s="6">
         <v>39.7</v>
       </c>
       <c r="FR44" s="6">
         <v>16.7</v>
       </c>
       <c r="FS44" s="6">
         <v>67.3</v>
       </c>
       <c r="FT44" s="6">
         <v>20.6</v>
       </c>
       <c r="FU44" s="6">
         <v>61.9</v>
       </c>
       <c r="FV44" s="6">
         <v>16.1</v>
       </c>
       <c r="FW44" s="6">
-        <v>64.4</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="FX44" s="6">
         <v>17.3</v>
       </c>
       <c r="FY44" s="6">
         <v>0.0</v>
       </c>
       <c r="FZ44" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GA44" s="6">
         <v>40.6</v>
       </c>
       <c r="GB44" s="6">
         <v>30.1</v>
       </c>
       <c r="GC44" s="6">
         <v>55.8</v>
       </c>
       <c r="GD44" s="6">
         <v>14.5</v>
       </c>
       <c r="GE44" s="6" t="s">
         <v>108</v>
       </c>
@@ -20940,51 +20940,51 @@
       <c r="CG45" s="6">
         <v>26.1</v>
       </c>
       <c r="CH45" s="6">
         <v>9.4</v>
       </c>
       <c r="CI45" s="6">
         <v>48.1</v>
       </c>
       <c r="CJ45" s="6">
         <v>13.4</v>
       </c>
       <c r="CK45" s="6">
         <v>57.1</v>
       </c>
       <c r="CL45" s="6">
         <v>21.1</v>
       </c>
       <c r="CM45" s="6">
         <v>0.0</v>
       </c>
       <c r="CN45" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CO45" s="6">
-        <v>66.6</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="CP45" s="6">
         <v>15.7</v>
       </c>
       <c r="CQ45" s="6">
         <v>70.3</v>
       </c>
       <c r="CR45" s="6">
         <v>19.4</v>
       </c>
       <c r="CS45" s="6">
         <v>4.8</v>
       </c>
       <c r="CT45" s="6">
         <v>4.9</v>
       </c>
       <c r="CU45" s="6">
         <v>0.0</v>
       </c>
       <c r="CV45" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CW45" s="6">
         <v>16.5</v>
       </c>
@@ -21006,51 +21006,51 @@
       <c r="DC45" s="6">
         <v>44.5</v>
       </c>
       <c r="DD45" s="6">
         <v>19.9</v>
       </c>
       <c r="DE45" s="6">
         <v>0.0</v>
       </c>
       <c r="DF45" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DG45" s="6">
         <v>14.0</v>
       </c>
       <c r="DH45" s="6">
         <v>8.8</v>
       </c>
       <c r="DI45" s="6">
         <v>9.0</v>
       </c>
       <c r="DJ45" s="6">
         <v>8.6</v>
       </c>
       <c r="DK45" s="6">
-        <v>75.4</v>
+        <v>75.40000000000001</v>
       </c>
       <c r="DL45" s="6">
         <v>16.9</v>
       </c>
       <c r="DM45" s="6">
         <v>82.5</v>
       </c>
       <c r="DN45" s="6">
         <v>16.4</v>
       </c>
       <c r="DO45" s="6">
         <v>53.9</v>
       </c>
       <c r="DP45" s="6">
         <v>20.1</v>
       </c>
       <c r="DQ45" s="6">
         <v>45.1</v>
       </c>
       <c r="DR45" s="6">
         <v>16.1</v>
       </c>
       <c r="DS45" s="6">
         <v>35.6</v>
       </c>
@@ -21138,51 +21138,51 @@
       <c r="EU45" s="6">
         <v>0.0</v>
       </c>
       <c r="EV45" s="6" t="s">
         <v>108</v>
       </c>
       <c r="EW45" s="6">
         <v>29.3</v>
       </c>
       <c r="EX45" s="6">
         <v>16.3</v>
       </c>
       <c r="EY45" s="6">
         <v>20.4</v>
       </c>
       <c r="EZ45" s="6">
         <v>13.7</v>
       </c>
       <c r="FA45" s="6">
         <v>23.1</v>
       </c>
       <c r="FB45" s="6">
         <v>22.1</v>
       </c>
       <c r="FC45" s="6">
-        <v>66.6</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="FD45" s="6">
         <v>20.8</v>
       </c>
       <c r="FE45" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FF45" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FG45" s="6">
         <v>61.3</v>
       </c>
       <c r="FH45" s="6">
         <v>20.1</v>
       </c>
       <c r="FI45" s="6">
         <v>0.0</v>
       </c>
       <c r="FJ45" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FK45" s="6">
         <v>0.0</v>
       </c>
@@ -22982,63 +22982,63 @@
       <c r="E49" s="6">
         <v>50.2</v>
       </c>
       <c r="F49" s="6">
         <v>35.4</v>
       </c>
       <c r="G49" s="6">
         <v>54.2</v>
       </c>
       <c r="H49" s="6">
         <v>23.0</v>
       </c>
       <c r="I49" s="6">
         <v>46.7</v>
       </c>
       <c r="J49" s="6">
         <v>13.3</v>
       </c>
       <c r="K49" s="6">
         <v>100.0</v>
       </c>
       <c r="L49" s="6">
         <v>0.0</v>
       </c>
       <c r="M49" s="6">
-        <v>80.1</v>
+        <v>80.099999999999994</v>
       </c>
       <c r="N49" s="6">
         <v>17.9</v>
       </c>
       <c r="O49" s="6">
         <v>95.8</v>
       </c>
       <c r="P49" s="6">
         <v>3.0</v>
       </c>
       <c r="Q49" s="6">
-        <v>73.1</v>
+        <v>73.099999999999994</v>
       </c>
       <c r="R49" s="6">
         <v>10.6</v>
       </c>
       <c r="S49" s="6">
         <v>91.2</v>
       </c>
       <c r="T49" s="6">
         <v>6.1</v>
       </c>
       <c r="U49" s="6">
         <v>100.0</v>
       </c>
       <c r="V49" s="6">
         <v>0.0</v>
       </c>
       <c r="W49" s="6">
         <v>0.0</v>
       </c>
       <c r="X49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="Y49" s="6">
         <v>66.7</v>
       </c>
@@ -23054,117 +23054,117 @@
       <c r="AC49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AD49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AE49" s="6">
         <v>100.0</v>
       </c>
       <c r="AF49" s="6">
         <v>0.0</v>
       </c>
       <c r="AG49" s="6">
         <v>62.0</v>
       </c>
       <c r="AH49" s="6">
         <v>16.7</v>
       </c>
       <c r="AI49" s="6">
         <v>77.3</v>
       </c>
       <c r="AJ49" s="6">
         <v>15.1</v>
       </c>
       <c r="AK49" s="6">
-        <v>82.1</v>
+        <v>82.099999999999994</v>
       </c>
       <c r="AL49" s="6">
         <v>17.5</v>
       </c>
       <c r="AM49" s="6">
         <v>0.0</v>
       </c>
       <c r="AN49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AO49" s="6">
         <v>100.0</v>
       </c>
       <c r="AP49" s="6">
         <v>0.0</v>
       </c>
       <c r="AQ49" s="6">
         <v>85.0</v>
       </c>
       <c r="AR49" s="6">
         <v>10.3</v>
       </c>
       <c r="AS49" s="6">
         <v>82.0</v>
       </c>
       <c r="AT49" s="6">
         <v>12.3</v>
       </c>
       <c r="AU49" s="6">
         <v>100.0</v>
       </c>
       <c r="AV49" s="6">
         <v>0.0</v>
       </c>
       <c r="AW49" s="6">
-        <v>95.6</v>
+        <v>95.59999999999999</v>
       </c>
       <c r="AX49" s="6">
         <v>4.4</v>
       </c>
       <c r="AY49" s="6">
         <v>100.0</v>
       </c>
       <c r="AZ49" s="6">
         <v>0.0</v>
       </c>
       <c r="BA49" s="6">
         <v>78.0</v>
       </c>
       <c r="BB49" s="6">
         <v>11.3</v>
       </c>
       <c r="BC49" s="6">
         <v>57.5</v>
       </c>
       <c r="BD49" s="6">
         <v>22.9</v>
       </c>
       <c r="BE49" s="6">
         <v>100.0</v>
       </c>
       <c r="BF49" s="6">
         <v>0.0</v>
       </c>
       <c r="BG49" s="6">
-        <v>78.6</v>
+        <v>78.59999999999999</v>
       </c>
       <c r="BH49" s="6">
         <v>13.7</v>
       </c>
       <c r="BI49" s="6">
         <v>81.3</v>
       </c>
       <c r="BJ49" s="6">
         <v>16.9</v>
       </c>
       <c r="BK49" s="6">
         <v>100.0</v>
       </c>
       <c r="BL49" s="6">
         <v>0.0</v>
       </c>
       <c r="BM49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BN49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BO49" s="6">
         <v>100.0</v>
       </c>
@@ -23312,51 +23312,51 @@
       <c r="DK49" s="6">
         <v>0.0</v>
       </c>
       <c r="DL49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DM49" s="6">
         <v>32.2</v>
       </c>
       <c r="DN49" s="6">
         <v>26.8</v>
       </c>
       <c r="DO49" s="6">
         <v>0.0</v>
       </c>
       <c r="DP49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DQ49" s="6">
         <v>55.1</v>
       </c>
       <c r="DR49" s="6">
         <v>22.4</v>
       </c>
       <c r="DS49" s="6">
-        <v>68.6</v>
+        <v>68.59999999999999</v>
       </c>
       <c r="DT49" s="6">
         <v>24.2</v>
       </c>
       <c r="DU49" s="6">
         <v>56.9</v>
       </c>
       <c r="DV49" s="6">
         <v>20.7</v>
       </c>
       <c r="DW49" s="6">
         <v>100.0</v>
       </c>
       <c r="DX49" s="6">
         <v>0.0</v>
       </c>
       <c r="DY49" s="6">
         <v>100.0</v>
       </c>
       <c r="DZ49" s="6">
         <v>0.0</v>
       </c>
       <c r="EA49" s="6">
         <v>100.0</v>
       </c>
@@ -23420,141 +23420,141 @@
       <c r="EU49" s="6">
         <v>100.0</v>
       </c>
       <c r="EV49" s="6">
         <v>0.0</v>
       </c>
       <c r="EW49" s="6">
         <v>100.0</v>
       </c>
       <c r="EX49" s="6">
         <v>0.0</v>
       </c>
       <c r="EY49" s="6">
         <v>100.0</v>
       </c>
       <c r="EZ49" s="6">
         <v>0.0</v>
       </c>
       <c r="FA49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FB49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FC49" s="6">
-        <v>76.4</v>
+        <v>76.40000000000001</v>
       </c>
       <c r="FD49" s="6">
         <v>22.7</v>
       </c>
       <c r="FE49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FF49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FG49" s="6">
         <v>60.6</v>
       </c>
       <c r="FH49" s="6">
         <v>33.8</v>
       </c>
       <c r="FI49" s="6">
         <v>100.0</v>
       </c>
       <c r="FJ49" s="6">
         <v>0.0</v>
       </c>
       <c r="FK49" s="6">
         <v>100.0</v>
       </c>
       <c r="FL49" s="6">
         <v>0.0</v>
       </c>
       <c r="FM49" s="6">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="FN49" s="6">
         <v>6.0</v>
       </c>
       <c r="FO49" s="6">
         <v>100.0</v>
       </c>
       <c r="FP49" s="6">
         <v>0.0</v>
       </c>
       <c r="FQ49" s="6">
         <v>100.0</v>
       </c>
       <c r="FR49" s="6">
         <v>0.0</v>
       </c>
       <c r="FS49" s="6">
         <v>0.0</v>
       </c>
       <c r="FT49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FU49" s="6">
-        <v>67.9</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="FV49" s="6">
         <v>12.3</v>
       </c>
       <c r="FW49" s="6">
         <v>100.0</v>
       </c>
       <c r="FX49" s="6">
         <v>0.0</v>
       </c>
       <c r="FY49" s="6">
         <v>0.0</v>
       </c>
       <c r="FZ49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GA49" s="6">
-        <v>65.9</v>
+        <v>65.90000000000001</v>
       </c>
       <c r="GB49" s="6">
         <v>27.5</v>
       </c>
       <c r="GC49" s="6">
         <v>0.0</v>
       </c>
       <c r="GD49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GE49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GF49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG49" s="6">
-        <v>81.9</v>
+        <v>81.90000000000001</v>
       </c>
       <c r="GH49" s="6">
         <v>1.7</v>
       </c>
     </row>
     <row r="50" spans="1:190">
       <c r="A50" s="5"/>
       <c r="B50" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C50" s="6">
         <v>100.0</v>
       </c>
       <c r="D50" s="6">
         <v>0.0</v>
       </c>
       <c r="E50" s="6">
         <v>49.8</v>
       </c>
       <c r="F50" s="6">
         <v>35.4</v>
       </c>
       <c r="G50" s="6">
         <v>45.8</v>
       </c>
@@ -25942,51 +25942,51 @@
       <c r="AO54" s="6">
         <v>100.0</v>
       </c>
       <c r="AP54" s="6">
         <v>0.0</v>
       </c>
       <c r="AQ54" s="6">
         <v>100.0</v>
       </c>
       <c r="AR54" s="6">
         <v>0.0</v>
       </c>
       <c r="AS54" s="6">
         <v>100.0</v>
       </c>
       <c r="AT54" s="6">
         <v>0.0</v>
       </c>
       <c r="AU54" s="6">
         <v>100.0</v>
       </c>
       <c r="AV54" s="6">
         <v>0.0</v>
       </c>
       <c r="AW54" s="6">
-        <v>92.9</v>
+        <v>92.90000000000001</v>
       </c>
       <c r="AX54" s="6">
         <v>7.0</v>
       </c>
       <c r="AY54" s="6">
         <v>100.0</v>
       </c>
       <c r="AZ54" s="6">
         <v>0.0</v>
       </c>
       <c r="BA54" s="6">
         <v>100.0</v>
       </c>
       <c r="BB54" s="6">
         <v>0.0</v>
       </c>
       <c r="BC54" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BD54" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BE54" s="6">
         <v>100.0</v>
       </c>
@@ -26116,51 +26116,51 @@
       <c r="CU54" s="6">
         <v>100.0</v>
       </c>
       <c r="CV54" s="6">
         <v>0.0</v>
       </c>
       <c r="CW54" s="6">
         <v>100.0</v>
       </c>
       <c r="CX54" s="6">
         <v>0.0</v>
       </c>
       <c r="CY54" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CZ54" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DA54" s="6">
         <v>30.9</v>
       </c>
       <c r="DB54" s="6">
         <v>16.7</v>
       </c>
       <c r="DC54" s="6">
-        <v>79.4</v>
+        <v>79.40000000000001</v>
       </c>
       <c r="DD54" s="6">
         <v>19.2</v>
       </c>
       <c r="DE54" s="6">
         <v>100.0</v>
       </c>
       <c r="DF54" s="6">
         <v>0.0</v>
       </c>
       <c r="DG54" s="6">
         <v>57.0</v>
       </c>
       <c r="DH54" s="6">
         <v>30.2</v>
       </c>
       <c r="DI54" s="6">
         <v>47.5</v>
       </c>
       <c r="DJ54" s="6">
         <v>35.3</v>
       </c>
       <c r="DK54" s="6">
         <v>0.0</v>
       </c>
@@ -26680,51 +26680,51 @@
       <c r="CS55" s="6">
         <v>0.0</v>
       </c>
       <c r="CT55" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CU55" s="6">
         <v>0.0</v>
       </c>
       <c r="CV55" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CW55" s="6">
         <v>0.0</v>
       </c>
       <c r="CX55" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CY55" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CZ55" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DA55" s="6">
-        <v>69.1</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="DB55" s="6">
         <v>16.7</v>
       </c>
       <c r="DC55" s="6">
         <v>20.6</v>
       </c>
       <c r="DD55" s="6">
         <v>19.2</v>
       </c>
       <c r="DE55" s="6">
         <v>0.0</v>
       </c>
       <c r="DF55" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DG55" s="6">
         <v>43.0</v>
       </c>
       <c r="DH55" s="6">
         <v>30.2</v>
       </c>
       <c r="DI55" s="6">
         <v>52.5</v>
       </c>
@@ -29154,51 +29154,51 @@
       <c r="FE59" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FF59" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FG59" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FH59" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FI59" s="6">
         <v>100.0</v>
       </c>
       <c r="FJ59" s="6">
         <v>0.0</v>
       </c>
       <c r="FK59" s="6">
         <v>100.0</v>
       </c>
       <c r="FL59" s="6">
         <v>0.0</v>
       </c>
       <c r="FM59" s="6">
-        <v>66.9</v>
+        <v>66.90000000000001</v>
       </c>
       <c r="FN59" s="6">
         <v>27.1</v>
       </c>
       <c r="FO59" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FP59" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FQ59" s="6">
         <v>0.0</v>
       </c>
       <c r="FR59" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FS59" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FT59" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FU59" s="6" t="s">
         <v>108</v>
       </c>
@@ -34390,51 +34390,51 @@
       <c r="E69" s="6">
         <v>35.5</v>
       </c>
       <c r="F69" s="6">
         <v>7.1</v>
       </c>
       <c r="G69" s="6">
         <v>51.1</v>
       </c>
       <c r="H69" s="6">
         <v>10.5</v>
       </c>
       <c r="I69" s="6">
         <v>37.2</v>
       </c>
       <c r="J69" s="6">
         <v>7.7</v>
       </c>
       <c r="K69" s="6">
         <v>88.0</v>
       </c>
       <c r="L69" s="6">
         <v>5.0</v>
       </c>
       <c r="M69" s="6">
-        <v>65.1</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="N69" s="6">
         <v>6.6</v>
       </c>
       <c r="O69" s="6">
         <v>68.3</v>
       </c>
       <c r="P69" s="6">
         <v>3.1</v>
       </c>
       <c r="Q69" s="6">
         <v>62.2</v>
       </c>
       <c r="R69" s="6">
         <v>3.8</v>
       </c>
       <c r="S69" s="6">
         <v>58.4</v>
       </c>
       <c r="T69" s="6">
         <v>3.8</v>
       </c>
       <c r="U69" s="6">
         <v>46.7</v>
       </c>
@@ -34492,57 +34492,57 @@
       <c r="AM69" s="6">
         <v>22.9</v>
       </c>
       <c r="AN69" s="6">
         <v>10.4</v>
       </c>
       <c r="AO69" s="6">
         <v>56.2</v>
       </c>
       <c r="AP69" s="6">
         <v>7.3</v>
       </c>
       <c r="AQ69" s="6">
         <v>85.3</v>
       </c>
       <c r="AR69" s="6">
         <v>3.6</v>
       </c>
       <c r="AS69" s="6">
         <v>76.8</v>
       </c>
       <c r="AT69" s="6">
         <v>5.5</v>
       </c>
       <c r="AU69" s="6">
-        <v>75.4</v>
+        <v>75.40000000000001</v>
       </c>
       <c r="AV69" s="6">
         <v>5.9</v>
       </c>
       <c r="AW69" s="6">
-        <v>76.6</v>
+        <v>76.59999999999999</v>
       </c>
       <c r="AX69" s="6">
         <v>4.3</v>
       </c>
       <c r="AY69" s="6">
         <v>91.8</v>
       </c>
       <c r="AZ69" s="6">
         <v>3.0</v>
       </c>
       <c r="BA69" s="6">
         <v>45.9</v>
       </c>
       <c r="BB69" s="6">
         <v>4.1</v>
       </c>
       <c r="BC69" s="6">
         <v>53.2</v>
       </c>
       <c r="BD69" s="6">
         <v>6.6</v>
       </c>
       <c r="BE69" s="6">
         <v>79.5</v>
       </c>
@@ -34558,51 +34558,51 @@
       <c r="BI69" s="6">
         <v>39.5</v>
       </c>
       <c r="BJ69" s="6">
         <v>13.2</v>
       </c>
       <c r="BK69" s="6">
         <v>71.0</v>
       </c>
       <c r="BL69" s="6">
         <v>5.6</v>
       </c>
       <c r="BM69" s="6">
         <v>61.7</v>
       </c>
       <c r="BN69" s="6">
         <v>11.2</v>
       </c>
       <c r="BO69" s="6">
         <v>51.2</v>
       </c>
       <c r="BP69" s="6">
         <v>8.6</v>
       </c>
       <c r="BQ69" s="6">
-        <v>79.6</v>
+        <v>79.59999999999999</v>
       </c>
       <c r="BR69" s="6">
         <v>4.9</v>
       </c>
       <c r="BS69" s="6">
         <v>50.8</v>
       </c>
       <c r="BT69" s="6">
         <v>12.8</v>
       </c>
       <c r="BU69" s="6">
         <v>94.2</v>
       </c>
       <c r="BV69" s="6">
         <v>2.6</v>
       </c>
       <c r="BW69" s="6">
         <v>63.1</v>
       </c>
       <c r="BX69" s="6">
         <v>8.2</v>
       </c>
       <c r="BY69" s="6">
         <v>56.6</v>
       </c>
@@ -34798,51 +34798,51 @@
       <c r="EK69" s="6">
         <v>33.9</v>
       </c>
       <c r="EL69" s="6">
         <v>10.7</v>
       </c>
       <c r="EM69" s="6">
         <v>54.9</v>
       </c>
       <c r="EN69" s="6">
         <v>7.4</v>
       </c>
       <c r="EO69" s="6">
         <v>66.3</v>
       </c>
       <c r="EP69" s="6">
         <v>8.3</v>
       </c>
       <c r="EQ69" s="6">
         <v>40.1</v>
       </c>
       <c r="ER69" s="6">
         <v>15.2</v>
       </c>
       <c r="ES69" s="6">
-        <v>73.6</v>
+        <v>73.59999999999999</v>
       </c>
       <c r="ET69" s="6">
         <v>5.3</v>
       </c>
       <c r="EU69" s="6">
         <v>43.6</v>
       </c>
       <c r="EV69" s="6">
         <v>10.8</v>
       </c>
       <c r="EW69" s="6">
         <v>54.4</v>
       </c>
       <c r="EX69" s="6">
         <v>8.9</v>
       </c>
       <c r="EY69" s="6">
         <v>42.8</v>
       </c>
       <c r="EZ69" s="6">
         <v>10.5</v>
       </c>
       <c r="FA69" s="6">
         <v>27.3</v>
       </c>
@@ -34990,99 +34990,99 @@
       <c r="O70" s="6">
         <v>31.7</v>
       </c>
       <c r="P70" s="6">
         <v>3.1</v>
       </c>
       <c r="Q70" s="6">
         <v>37.8</v>
       </c>
       <c r="R70" s="6">
         <v>3.8</v>
       </c>
       <c r="S70" s="6">
         <v>41.6</v>
       </c>
       <c r="T70" s="6">
         <v>3.8</v>
       </c>
       <c r="U70" s="6">
         <v>53.3</v>
       </c>
       <c r="V70" s="6">
         <v>3.4</v>
       </c>
       <c r="W70" s="6">
-        <v>74.4</v>
+        <v>74.40000000000001</v>
       </c>
       <c r="X70" s="6">
         <v>14.1</v>
       </c>
       <c r="Y70" s="6">
         <v>77.2</v>
       </c>
       <c r="Z70" s="6">
         <v>7.6</v>
       </c>
       <c r="AA70" s="6">
         <v>71.7</v>
       </c>
       <c r="AB70" s="6">
         <v>5.9</v>
       </c>
       <c r="AC70" s="6">
         <v>0.0</v>
       </c>
       <c r="AD70" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AE70" s="6">
         <v>42.4</v>
       </c>
       <c r="AF70" s="6">
         <v>11.5</v>
       </c>
       <c r="AG70" s="6">
         <v>29.0</v>
       </c>
       <c r="AH70" s="6">
         <v>8.5</v>
       </c>
       <c r="AI70" s="6">
         <v>48.8</v>
       </c>
       <c r="AJ70" s="6">
         <v>6.8</v>
       </c>
       <c r="AK70" s="6">
         <v>43.7</v>
       </c>
       <c r="AL70" s="6">
         <v>8.4</v>
       </c>
       <c r="AM70" s="6">
-        <v>77.1</v>
+        <v>77.099999999999994</v>
       </c>
       <c r="AN70" s="6">
         <v>10.4</v>
       </c>
       <c r="AO70" s="6">
         <v>43.8</v>
       </c>
       <c r="AP70" s="6">
         <v>7.3</v>
       </c>
       <c r="AQ70" s="6">
         <v>14.7</v>
       </c>
       <c r="AR70" s="6">
         <v>3.6</v>
       </c>
       <c r="AS70" s="6">
         <v>23.2</v>
       </c>
       <c r="AT70" s="6">
         <v>5.5</v>
       </c>
       <c r="AU70" s="6">
         <v>24.6</v>
       </c>
@@ -35194,51 +35194,51 @@
       <c r="CE70" s="6">
         <v>63.0</v>
       </c>
       <c r="CF70" s="6">
         <v>9.5</v>
       </c>
       <c r="CG70" s="6">
         <v>55.6</v>
       </c>
       <c r="CH70" s="6">
         <v>5.3</v>
       </c>
       <c r="CI70" s="6">
         <v>66.5</v>
       </c>
       <c r="CJ70" s="6">
         <v>6.0</v>
       </c>
       <c r="CK70" s="6">
         <v>61.7</v>
       </c>
       <c r="CL70" s="6">
         <v>8.1</v>
       </c>
       <c r="CM70" s="6">
-        <v>72.1</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="CN70" s="6">
         <v>9.7</v>
       </c>
       <c r="CO70" s="6">
         <v>58.9</v>
       </c>
       <c r="CP70" s="6">
         <v>12.7</v>
       </c>
       <c r="CQ70" s="6">
         <v>75.7</v>
       </c>
       <c r="CR70" s="6">
         <v>6.6</v>
       </c>
       <c r="CS70" s="6">
         <v>45.8</v>
       </c>
       <c r="CT70" s="6">
         <v>5.8</v>
       </c>
       <c r="CU70" s="6">
         <v>27.0</v>
       </c>
@@ -35266,75 +35266,75 @@
       <c r="DC70" s="6">
         <v>61.0</v>
       </c>
       <c r="DD70" s="6">
         <v>7.7</v>
       </c>
       <c r="DE70" s="6">
         <v>47.2</v>
       </c>
       <c r="DF70" s="6">
         <v>11.7</v>
       </c>
       <c r="DG70" s="6">
         <v>37.5</v>
       </c>
       <c r="DH70" s="6">
         <v>7.6</v>
       </c>
       <c r="DI70" s="6">
         <v>28.0</v>
       </c>
       <c r="DJ70" s="6">
         <v>8.9</v>
       </c>
       <c r="DK70" s="6">
-        <v>88.4</v>
+        <v>88.40000000000001</v>
       </c>
       <c r="DL70" s="6">
         <v>6.2</v>
       </c>
       <c r="DM70" s="6">
         <v>98.5</v>
       </c>
       <c r="DN70" s="6">
         <v>1.3</v>
       </c>
       <c r="DO70" s="6">
         <v>99.5</v>
       </c>
       <c r="DP70" s="6">
         <v>0.3</v>
       </c>
       <c r="DQ70" s="6">
         <v>61.7</v>
       </c>
       <c r="DR70" s="6">
         <v>6.2</v>
       </c>
       <c r="DS70" s="6">
-        <v>80.9</v>
+        <v>80.90000000000001</v>
       </c>
       <c r="DT70" s="6">
         <v>5.3</v>
       </c>
       <c r="DU70" s="6">
         <v>77.7</v>
       </c>
       <c r="DV70" s="6">
         <v>6.5</v>
       </c>
       <c r="DW70" s="6">
         <v>44.9</v>
       </c>
       <c r="DX70" s="6">
         <v>8.8</v>
       </c>
       <c r="DY70" s="6">
         <v>37.4</v>
       </c>
       <c r="DZ70" s="6">
         <v>13.3</v>
       </c>
       <c r="EA70" s="6">
         <v>16.0</v>
       </c>
@@ -35344,51 +35344,51 @@
       <c r="EC70" s="6">
         <v>45.7</v>
       </c>
       <c r="ED70" s="6">
         <v>9.9</v>
       </c>
       <c r="EE70" s="6">
         <v>50.3</v>
       </c>
       <c r="EF70" s="6">
         <v>7.8</v>
       </c>
       <c r="EG70" s="6">
         <v>37.8</v>
       </c>
       <c r="EH70" s="6">
         <v>9.8</v>
       </c>
       <c r="EI70" s="6">
         <v>58.2</v>
       </c>
       <c r="EJ70" s="6">
         <v>11.3</v>
       </c>
       <c r="EK70" s="6">
-        <v>66.1</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="EL70" s="6">
         <v>10.7</v>
       </c>
       <c r="EM70" s="6">
         <v>45.1</v>
       </c>
       <c r="EN70" s="6">
         <v>7.4</v>
       </c>
       <c r="EO70" s="6">
         <v>33.7</v>
       </c>
       <c r="EP70" s="6">
         <v>8.3</v>
       </c>
       <c r="EQ70" s="6">
         <v>59.9</v>
       </c>
       <c r="ER70" s="6">
         <v>15.2</v>
       </c>
       <c r="ES70" s="6">
         <v>26.4</v>
       </c>
@@ -35440,87 +35440,87 @@
       <c r="FI70" s="6">
         <v>14.7</v>
       </c>
       <c r="FJ70" s="6">
         <v>3.1</v>
       </c>
       <c r="FK70" s="6">
         <v>22.8</v>
       </c>
       <c r="FL70" s="6">
         <v>4.4</v>
       </c>
       <c r="FM70" s="6">
         <v>38.5</v>
       </c>
       <c r="FN70" s="6">
         <v>4.6</v>
       </c>
       <c r="FO70" s="6">
         <v>32.3</v>
       </c>
       <c r="FP70" s="6">
         <v>10.0</v>
       </c>
       <c r="FQ70" s="6">
-        <v>65.9</v>
+        <v>65.90000000000001</v>
       </c>
       <c r="FR70" s="6">
         <v>9.2</v>
       </c>
       <c r="FS70" s="6">
         <v>51.8</v>
       </c>
       <c r="FT70" s="6">
         <v>8.6</v>
       </c>
       <c r="FU70" s="6">
         <v>46.7</v>
       </c>
       <c r="FV70" s="6">
         <v>7.1</v>
       </c>
       <c r="FW70" s="6">
         <v>48.8</v>
       </c>
       <c r="FX70" s="6">
         <v>9.7</v>
       </c>
       <c r="FY70" s="6">
-        <v>83.1</v>
+        <v>83.099999999999994</v>
       </c>
       <c r="FZ70" s="6">
         <v>8.9</v>
       </c>
       <c r="GA70" s="6">
         <v>57.6</v>
       </c>
       <c r="GB70" s="6">
         <v>17.8</v>
       </c>
       <c r="GC70" s="6">
-        <v>66.9</v>
+        <v>66.90000000000001</v>
       </c>
       <c r="GD70" s="6">
         <v>7.3</v>
       </c>
       <c r="GE70" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GF70" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG70" s="6">
         <v>42.2</v>
       </c>
       <c r="GH70" s="6">
         <v>0.8</v>
       </c>
     </row>
     <row r="71" spans="1:190">
       <c r="A71" s="5"/>
       <c r="B71" s="5" t="s">
         <v>111</v>
       </c>
       <c r="C71" s="6">
         <v>0.0</v>
       </c>
@@ -36647,51 +36647,51 @@
         <v>108</v>
       </c>
       <c r="GF72" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG72" s="6">
         <v>100.0</v>
       </c>
       <c r="GH72" s="6" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="73" spans="1:190" customHeight="1" ht="21.75">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2277458/615389</t>
           </r>
         </is>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3"/>
       <c r="K73" s="3"/>
       <c r="L73" s="3"/>
@@ -36865,226 +36865,226 @@
       <c r="FX73" s="3"/>
       <c r="FY73" s="3"/>
       <c r="FZ73" s="3"/>
       <c r="GA73" s="3"/>
       <c r="GB73" s="3"/>
       <c r="GC73" s="3"/>
       <c r="GD73" s="3"/>
       <c r="GE73" s="3"/>
       <c r="GF73" s="3"/>
       <c r="GG73" s="3"/>
       <c r="GH73" s="3"/>
     </row>
     <row r="76" spans="1:190">
       <c r="A76" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di fusti</t>
+            <t xml:space="preserve">Stammzahl</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #73</t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:190" customHeight="1" ht="29">
       <c r="A77" s="1" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="79" spans="1:190">
       <c r="A79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">diametro a petto d'uomo (10 classi)</t>
+            <t xml:space="preserve">Brusthöhendurchmesser (10 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1317</t>
           </r>
         </is>
       </c>
     </row>
     <row r="80" spans="1:190" customHeight="1" ht="29">
       <c r="A80" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="82" spans="1:190">
       <c r="A82" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">conifere e latifoglie</t>
+            <t xml:space="preserve">Nadelholz, Laubholz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="83" spans="1:190" customHeight="1" ht="29">
       <c r="A83" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="85" spans="1:190">
       <c r="A85" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">circondario forestale (2023)</t>
+            <t xml:space="preserve">Forstkreis (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="86" spans="1:190" customHeight="1" ht="29">
       <c r="A86" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="88" spans="1:190">
       <c r="A88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:190" customHeight="1" ht="29">
       <c r="A89" s="1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="91" spans="1:190">
       <c r="A91" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:190" customHeight="1" ht="29">
       <c r="A92" s="1" t="s">
         <v>135</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GH1"/>
     <mergeCell ref="A2:GH2"/>