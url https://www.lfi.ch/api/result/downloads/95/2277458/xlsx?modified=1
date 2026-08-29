--- v1 (2026-06-10)
+++ v2 (2026-08-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>LFI5</t>
   </si>
   <si>
     <t>Stammzahl</t>
   </si>
   <si>
     <t>Brusthöhendurchmesser (10 Klassen) · Nadelholz, Laubholz</t>
   </si>
   <si>
@@ -620,73 +620,73 @@
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
     <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1020,251 +1020,251 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="27" max="27" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="33" max="33" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="35" max="35" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="37" max="37" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="37" max="37" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="39" max="39" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="39" max="39" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="41" max="41" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="41" max="41" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="43" max="43" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="43" max="43" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="45" max="45" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="45" max="45" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="47" max="47" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="47" max="47" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="49" max="49" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="49" max="49" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="51" max="51" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="51" max="51" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="55" max="55" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="55" max="55" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="57" max="57" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="57" max="57" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="59" max="59" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="59" max="59" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="63" max="63" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="63" max="63" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="65" max="65" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="65" max="65" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="67" max="67" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="67" max="67" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="69" max="69" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="73" max="73" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="73" max="73" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="79" max="79" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="79" max="79" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="81" max="81" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="81" max="81" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="83" max="83" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="83" max="83" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="85" max="85" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="85" max="85" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="86" max="86" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="87" max="87" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="87" max="87" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="88" max="88" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="89" max="89" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="90" max="90" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="91" max="91" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="91" max="91" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="92" max="92" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="93" max="93" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="93" max="93" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="94" max="94" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="95" max="95" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="95" max="95" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="96" max="96" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="97" max="97" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="97" max="97" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="98" max="98" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="99" max="99" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="99" max="99" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="100" max="100" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="101" max="101" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="101" max="101" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="102" max="102" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="103" max="103" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="103" max="103" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="105" max="105" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="105" max="105" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="107" max="107" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="107" max="107" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="110" max="110" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="111" max="111" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="112" max="112" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="113" max="113" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="113" max="113" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="114" max="114" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="115" max="115" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="115" max="115" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="116" max="116" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="117" max="117" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="118" max="118" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="119" max="119" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="120" max="120" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="121" max="121" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="121" max="121" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="122" max="122" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="123" max="123" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="123" max="123" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="124" max="124" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="125" max="125" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="125" max="125" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="126" max="126" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="127" max="127" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="128" max="128" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="129" max="129" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="129" max="129" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="130" max="130" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="131" max="131" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="131" max="131" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="132" max="132" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="133" max="133" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="133" max="133" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="134" max="134" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="135" max="135" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="135" max="135" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="136" max="136" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="137" max="137" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="137" max="137" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="138" max="138" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="139" max="139" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="140" max="140" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="141" max="141" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="141" max="141" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="142" max="142" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="143" max="143" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="143" max="143" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="144" max="144" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="145" max="145" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="145" max="145" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="146" max="146" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="147" max="147" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="148" max="148" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="149" max="149" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="149" max="149" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="150" max="150" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="151" max="151" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="151" max="151" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="152" max="152" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="153" max="153" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="154" max="154" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="155" max="155" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="155" max="155" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="156" max="156" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="157" max="157" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="157" max="157" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="158" max="158" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="159" max="159" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="159" max="159" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="160" max="160" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="161" max="161" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="162" max="162" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="163" max="163" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="163" max="163" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="164" max="164" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="165" max="165" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="165" max="165" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="166" max="166" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="167" max="167" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="167" max="167" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="168" max="168" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="169" max="169" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="169" max="169" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="170" max="170" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="171" max="171" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="171" max="171" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="172" max="172" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="173" max="173" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="173" max="173" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="174" max="174" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="175" max="175" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="176" max="176" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="177" max="177" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="177" max="177" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="178" max="178" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="179" max="179" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="179" max="179" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="180" max="180" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="181" max="181" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="181" max="181" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="182" max="182" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="183" max="183" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="183" max="183" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="184" max="184" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="185" max="185" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="185" max="185" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="186" max="186" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="187" max="187" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="188" max="188" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="189" max="189" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="189" max="189" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="190" max="190" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:190">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:190">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:190">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:190">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:190">
       <c r="A5" t="s">
@@ -5930,123 +5930,123 @@
       <c r="Y19" s="6">
         <v>18.5</v>
       </c>
       <c r="Z19" s="6">
         <v>7.9</v>
       </c>
       <c r="AA19" s="6">
         <v>29.9</v>
       </c>
       <c r="AB19" s="6">
         <v>8.6</v>
       </c>
       <c r="AC19" s="6">
         <v>100.0</v>
       </c>
       <c r="AD19" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AE19" s="6">
         <v>58.3</v>
       </c>
       <c r="AF19" s="6">
         <v>21.3</v>
       </c>
       <c r="AG19" s="6">
-        <v>73.099999999999994</v>
+        <v>73.1</v>
       </c>
       <c r="AH19" s="6">
         <v>9.0</v>
       </c>
       <c r="AI19" s="6">
         <v>43.1</v>
       </c>
       <c r="AJ19" s="6">
         <v>8.9</v>
       </c>
       <c r="AK19" s="6">
         <v>51.3</v>
       </c>
       <c r="AL19" s="6">
         <v>13.9</v>
       </c>
       <c r="AM19" s="6">
         <v>28.1</v>
       </c>
       <c r="AN19" s="6">
         <v>18.4</v>
       </c>
       <c r="AO19" s="6">
         <v>51.2</v>
       </c>
       <c r="AP19" s="6">
         <v>9.6</v>
       </c>
       <c r="AQ19" s="6">
         <v>83.7</v>
       </c>
       <c r="AR19" s="6">
         <v>4.9</v>
       </c>
       <c r="AS19" s="6">
         <v>69.8</v>
       </c>
       <c r="AT19" s="6">
         <v>7.3</v>
       </c>
       <c r="AU19" s="6">
         <v>65.3</v>
       </c>
       <c r="AV19" s="6">
         <v>7.4</v>
       </c>
       <c r="AW19" s="6">
-        <v>71.90000000000001</v>
+        <v>71.9</v>
       </c>
       <c r="AX19" s="6">
         <v>6.1</v>
       </c>
       <c r="AY19" s="6">
-        <v>88.099999999999994</v>
+        <v>88.1</v>
       </c>
       <c r="AZ19" s="6">
         <v>4.6</v>
       </c>
       <c r="BA19" s="6">
         <v>44.9</v>
       </c>
       <c r="BB19" s="6">
         <v>5.6</v>
       </c>
       <c r="BC19" s="6">
         <v>53.5</v>
       </c>
       <c r="BD19" s="6">
         <v>8.5</v>
       </c>
       <c r="BE19" s="6">
-        <v>81.099999999999994</v>
+        <v>81.1</v>
       </c>
       <c r="BF19" s="6">
         <v>5.4</v>
       </c>
       <c r="BG19" s="6">
         <v>64.8</v>
       </c>
       <c r="BH19" s="6">
         <v>6.7</v>
       </c>
       <c r="BI19" s="6">
         <v>20.3</v>
       </c>
       <c r="BJ19" s="6">
         <v>10.6</v>
       </c>
       <c r="BK19" s="6">
         <v>58.9</v>
       </c>
       <c r="BL19" s="6">
         <v>9.9</v>
       </c>
       <c r="BM19" s="6">
         <v>62.9</v>
       </c>
@@ -6170,51 +6170,51 @@
       <c r="DA19" s="6">
         <v>48.9</v>
       </c>
       <c r="DB19" s="6">
         <v>14.8</v>
       </c>
       <c r="DC19" s="6">
         <v>31.6</v>
       </c>
       <c r="DD19" s="6">
         <v>9.0</v>
       </c>
       <c r="DE19" s="6">
         <v>40.9</v>
       </c>
       <c r="DF19" s="6">
         <v>13.1</v>
       </c>
       <c r="DG19" s="6">
         <v>58.4</v>
       </c>
       <c r="DH19" s="6">
         <v>10.1</v>
       </c>
       <c r="DI19" s="6">
-        <v>65.40000000000001</v>
+        <v>65.4</v>
       </c>
       <c r="DJ19" s="6">
         <v>10.4</v>
       </c>
       <c r="DK19" s="6">
         <v>5.0</v>
       </c>
       <c r="DL19" s="6">
         <v>3.3</v>
       </c>
       <c r="DM19" s="6">
         <v>2.7</v>
       </c>
       <c r="DN19" s="6">
         <v>2.8</v>
       </c>
       <c r="DO19" s="6">
         <v>0.0</v>
       </c>
       <c r="DP19" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DQ19" s="6">
         <v>29.5</v>
       </c>
@@ -6224,51 +6224,51 @@
       <c r="DS19" s="6">
         <v>11.7</v>
       </c>
       <c r="DT19" s="6">
         <v>5.5</v>
       </c>
       <c r="DU19" s="6">
         <v>18.6</v>
       </c>
       <c r="DV19" s="6">
         <v>8.1</v>
       </c>
       <c r="DW19" s="6">
         <v>62.4</v>
       </c>
       <c r="DX19" s="6">
         <v>8.3</v>
       </c>
       <c r="DY19" s="6">
         <v>41.5</v>
       </c>
       <c r="DZ19" s="6">
         <v>12.8</v>
       </c>
       <c r="EA19" s="6">
-        <v>82.099999999999994</v>
+        <v>82.1</v>
       </c>
       <c r="EB19" s="6">
         <v>5.8</v>
       </c>
       <c r="EC19" s="6">
         <v>54.5</v>
       </c>
       <c r="ED19" s="6">
         <v>12.8</v>
       </c>
       <c r="EE19" s="6">
         <v>32.1</v>
       </c>
       <c r="EF19" s="6">
         <v>8.4</v>
       </c>
       <c r="EG19" s="6">
         <v>60.7</v>
       </c>
       <c r="EH19" s="6">
         <v>13.3</v>
       </c>
       <c r="EI19" s="6">
         <v>28.2</v>
       </c>
@@ -6326,51 +6326,51 @@
       <c r="FA19" s="6">
         <v>22.1</v>
       </c>
       <c r="FB19" s="6">
         <v>10.6</v>
       </c>
       <c r="FC19" s="6">
         <v>52.6</v>
       </c>
       <c r="FD19" s="6">
         <v>10.6</v>
       </c>
       <c r="FE19" s="6">
         <v>33.8</v>
       </c>
       <c r="FF19" s="6">
         <v>29.5</v>
       </c>
       <c r="FG19" s="6">
         <v>50.6</v>
       </c>
       <c r="FH19" s="6">
         <v>28.4</v>
       </c>
       <c r="FI19" s="6">
-        <v>79.40000000000001</v>
+        <v>79.4</v>
       </c>
       <c r="FJ19" s="6">
         <v>4.5</v>
       </c>
       <c r="FK19" s="6">
         <v>63.8</v>
       </c>
       <c r="FL19" s="6">
         <v>5.9</v>
       </c>
       <c r="FM19" s="6">
         <v>45.6</v>
       </c>
       <c r="FN19" s="6">
         <v>5.2</v>
       </c>
       <c r="FO19" s="6">
         <v>59.9</v>
       </c>
       <c r="FP19" s="6">
         <v>16.3</v>
       </c>
       <c r="FQ19" s="6">
         <v>28.8</v>
       </c>
@@ -6470,99 +6470,99 @@
       <c r="O20" s="6">
         <v>42.3</v>
       </c>
       <c r="P20" s="6">
         <v>4.5</v>
       </c>
       <c r="Q20" s="6">
         <v>40.4</v>
       </c>
       <c r="R20" s="6">
         <v>4.9</v>
       </c>
       <c r="S20" s="6">
         <v>41.8</v>
       </c>
       <c r="T20" s="6">
         <v>5.1</v>
       </c>
       <c r="U20" s="6">
         <v>58.0</v>
       </c>
       <c r="V20" s="6">
         <v>5.1</v>
       </c>
       <c r="W20" s="6">
-        <v>67.90000000000001</v>
+        <v>67.9</v>
       </c>
       <c r="X20" s="6">
         <v>18.7</v>
       </c>
       <c r="Y20" s="6">
         <v>81.5</v>
       </c>
       <c r="Z20" s="6">
         <v>7.9</v>
       </c>
       <c r="AA20" s="6">
-        <v>70.099999999999994</v>
+        <v>70.1</v>
       </c>
       <c r="AB20" s="6">
         <v>8.6</v>
       </c>
       <c r="AC20" s="6">
         <v>0.0</v>
       </c>
       <c r="AD20" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AE20" s="6">
         <v>41.7</v>
       </c>
       <c r="AF20" s="6">
         <v>21.3</v>
       </c>
       <c r="AG20" s="6">
         <v>26.9</v>
       </c>
       <c r="AH20" s="6">
         <v>9.0</v>
       </c>
       <c r="AI20" s="6">
         <v>56.9</v>
       </c>
       <c r="AJ20" s="6">
         <v>8.9</v>
       </c>
       <c r="AK20" s="6">
         <v>48.7</v>
       </c>
       <c r="AL20" s="6">
         <v>13.9</v>
       </c>
       <c r="AM20" s="6">
-        <v>71.90000000000001</v>
+        <v>71.9</v>
       </c>
       <c r="AN20" s="6">
         <v>18.4</v>
       </c>
       <c r="AO20" s="6">
         <v>48.8</v>
       </c>
       <c r="AP20" s="6">
         <v>9.6</v>
       </c>
       <c r="AQ20" s="6">
         <v>16.3</v>
       </c>
       <c r="AR20" s="6">
         <v>4.9</v>
       </c>
       <c r="AS20" s="6">
         <v>30.2</v>
       </c>
       <c r="AT20" s="6">
         <v>7.3</v>
       </c>
       <c r="AU20" s="6">
         <v>34.7</v>
       </c>
@@ -6650,123 +6650,123 @@
       <c r="BW20" s="6">
         <v>38.1</v>
       </c>
       <c r="BX20" s="6">
         <v>10.7</v>
       </c>
       <c r="BY20" s="6">
         <v>41.5</v>
       </c>
       <c r="BZ20" s="6">
         <v>11.2</v>
       </c>
       <c r="CA20" s="6">
         <v>40.1</v>
       </c>
       <c r="CB20" s="6">
         <v>12.5</v>
       </c>
       <c r="CC20" s="6">
         <v>56.4</v>
       </c>
       <c r="CD20" s="6">
         <v>7.8</v>
       </c>
       <c r="CE20" s="6">
-        <v>76.59999999999999</v>
+        <v>76.6</v>
       </c>
       <c r="CF20" s="6">
         <v>9.4</v>
       </c>
       <c r="CG20" s="6">
         <v>60.4</v>
       </c>
       <c r="CH20" s="6">
         <v>8.2</v>
       </c>
       <c r="CI20" s="6">
-        <v>74.90000000000001</v>
+        <v>74.9</v>
       </c>
       <c r="CJ20" s="6">
         <v>7.9</v>
       </c>
       <c r="CK20" s="6">
         <v>73.3</v>
       </c>
       <c r="CL20" s="6">
         <v>11.0</v>
       </c>
       <c r="CM20" s="6">
-        <v>78.099999999999994</v>
+        <v>78.1</v>
       </c>
       <c r="CN20" s="6">
         <v>14.4</v>
       </c>
       <c r="CO20" s="6">
         <v>44.6</v>
       </c>
       <c r="CP20" s="6">
         <v>17.1</v>
       </c>
       <c r="CQ20" s="6">
         <v>73.0</v>
       </c>
       <c r="CR20" s="6">
         <v>12.1</v>
       </c>
       <c r="CS20" s="6">
         <v>48.4</v>
       </c>
       <c r="CT20" s="6">
         <v>6.8</v>
       </c>
       <c r="CU20" s="6">
         <v>41.3</v>
       </c>
       <c r="CV20" s="6">
         <v>15.0</v>
       </c>
       <c r="CW20" s="6">
         <v>60.0</v>
       </c>
       <c r="CX20" s="6">
         <v>11.8</v>
       </c>
       <c r="CY20" s="6">
         <v>53.2</v>
       </c>
       <c r="CZ20" s="6">
         <v>10.7</v>
       </c>
       <c r="DA20" s="6">
         <v>51.1</v>
       </c>
       <c r="DB20" s="6">
         <v>14.8</v>
       </c>
       <c r="DC20" s="6">
-        <v>68.40000000000001</v>
+        <v>68.4</v>
       </c>
       <c r="DD20" s="6">
         <v>9.0</v>
       </c>
       <c r="DE20" s="6">
         <v>59.1</v>
       </c>
       <c r="DF20" s="6">
         <v>13.1</v>
       </c>
       <c r="DG20" s="6">
         <v>41.6</v>
       </c>
       <c r="DH20" s="6">
         <v>10.1</v>
       </c>
       <c r="DI20" s="6">
         <v>34.6</v>
       </c>
       <c r="DJ20" s="6">
         <v>10.4</v>
       </c>
       <c r="DK20" s="6">
         <v>95.0</v>
       </c>
@@ -6776,81 +6776,81 @@
       <c r="DM20" s="6">
         <v>97.3</v>
       </c>
       <c r="DN20" s="6">
         <v>2.8</v>
       </c>
       <c r="DO20" s="6">
         <v>100.0</v>
       </c>
       <c r="DP20" s="6">
         <v>0.0</v>
       </c>
       <c r="DQ20" s="6">
         <v>70.5</v>
       </c>
       <c r="DR20" s="6">
         <v>6.7</v>
       </c>
       <c r="DS20" s="6">
         <v>88.3</v>
       </c>
       <c r="DT20" s="6">
         <v>5.5</v>
       </c>
       <c r="DU20" s="6">
-        <v>81.40000000000001</v>
+        <v>81.4</v>
       </c>
       <c r="DV20" s="6">
         <v>8.1</v>
       </c>
       <c r="DW20" s="6">
         <v>37.6</v>
       </c>
       <c r="DX20" s="6">
         <v>8.3</v>
       </c>
       <c r="DY20" s="6">
         <v>58.5</v>
       </c>
       <c r="DZ20" s="6">
         <v>12.8</v>
       </c>
       <c r="EA20" s="6">
         <v>17.9</v>
       </c>
       <c r="EB20" s="6">
         <v>5.8</v>
       </c>
       <c r="EC20" s="6">
         <v>45.5</v>
       </c>
       <c r="ED20" s="6">
         <v>12.8</v>
       </c>
       <c r="EE20" s="6">
-        <v>67.90000000000001</v>
+        <v>67.9</v>
       </c>
       <c r="EF20" s="6">
         <v>8.4</v>
       </c>
       <c r="EG20" s="6">
         <v>39.3</v>
       </c>
       <c r="EH20" s="6">
         <v>13.3</v>
       </c>
       <c r="EI20" s="6">
         <v>71.8</v>
       </c>
       <c r="EJ20" s="6">
         <v>10.0</v>
       </c>
       <c r="EK20" s="6">
         <v>88.5</v>
       </c>
       <c r="EL20" s="6">
         <v>9.4</v>
       </c>
       <c r="EM20" s="6">
         <v>39.7</v>
       </c>
@@ -6866,57 +6866,57 @@
       <c r="EQ20" s="6">
         <v>73.2</v>
       </c>
       <c r="ER20" s="6">
         <v>14.3</v>
       </c>
       <c r="ES20" s="6">
         <v>36.2</v>
       </c>
       <c r="ET20" s="6">
         <v>8.0</v>
       </c>
       <c r="EU20" s="6">
         <v>60.5</v>
       </c>
       <c r="EV20" s="6">
         <v>13.7</v>
       </c>
       <c r="EW20" s="6">
         <v>39.9</v>
       </c>
       <c r="EX20" s="6">
         <v>11.0</v>
       </c>
       <c r="EY20" s="6">
-        <v>68.40000000000001</v>
+        <v>68.4</v>
       </c>
       <c r="EZ20" s="6">
         <v>13.3</v>
       </c>
       <c r="FA20" s="6">
-        <v>77.90000000000001</v>
+        <v>77.9</v>
       </c>
       <c r="FB20" s="6">
         <v>10.6</v>
       </c>
       <c r="FC20" s="6">
         <v>47.4</v>
       </c>
       <c r="FD20" s="6">
         <v>10.6</v>
       </c>
       <c r="FE20" s="6">
         <v>66.2</v>
       </c>
       <c r="FF20" s="6">
         <v>29.5</v>
       </c>
       <c r="FG20" s="6">
         <v>49.4</v>
       </c>
       <c r="FH20" s="6">
         <v>28.4</v>
       </c>
       <c r="FI20" s="6">
         <v>20.6</v>
       </c>
@@ -8812,129 +8812,129 @@
       <c r="AI24" s="6">
         <v>49.0</v>
       </c>
       <c r="AJ24" s="6">
         <v>9.3</v>
       </c>
       <c r="AK24" s="6">
         <v>48.4</v>
       </c>
       <c r="AL24" s="6">
         <v>12.9</v>
       </c>
       <c r="AM24" s="6">
         <v>0.0</v>
       </c>
       <c r="AN24" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AO24" s="6">
         <v>44.6</v>
       </c>
       <c r="AP24" s="6">
         <v>10.0</v>
       </c>
       <c r="AQ24" s="6">
-        <v>82.59999999999999</v>
+        <v>82.6</v>
       </c>
       <c r="AR24" s="6">
         <v>5.6</v>
       </c>
       <c r="AS24" s="6">
         <v>76.3</v>
       </c>
       <c r="AT24" s="6">
         <v>8.5</v>
       </c>
       <c r="AU24" s="6">
-        <v>73.90000000000001</v>
+        <v>73.9</v>
       </c>
       <c r="AV24" s="6">
         <v>7.4</v>
       </c>
       <c r="AW24" s="6">
         <v>75.5</v>
       </c>
       <c r="AX24" s="6">
         <v>5.1</v>
       </c>
       <c r="AY24" s="6">
-        <v>90.59999999999999</v>
+        <v>90.6</v>
       </c>
       <c r="AZ24" s="6">
         <v>4.2</v>
       </c>
       <c r="BA24" s="6">
         <v>43.9</v>
       </c>
       <c r="BB24" s="6">
         <v>6.8</v>
       </c>
       <c r="BC24" s="6">
         <v>58.3</v>
       </c>
       <c r="BD24" s="6">
         <v>10.2</v>
       </c>
       <c r="BE24" s="6">
         <v>80.3</v>
       </c>
       <c r="BF24" s="6">
         <v>7.1</v>
       </c>
       <c r="BG24" s="6">
         <v>67.7</v>
       </c>
       <c r="BH24" s="6">
         <v>6.4</v>
       </c>
       <c r="BI24" s="6">
         <v>47.4</v>
       </c>
       <c r="BJ24" s="6">
         <v>17.2</v>
       </c>
       <c r="BK24" s="6">
-        <v>64.099999999999994</v>
+        <v>64.1</v>
       </c>
       <c r="BL24" s="6">
         <v>7.5</v>
       </c>
       <c r="BM24" s="6">
         <v>54.1</v>
       </c>
       <c r="BN24" s="6">
         <v>13.2</v>
       </c>
       <c r="BO24" s="6">
         <v>61.0</v>
       </c>
       <c r="BP24" s="6">
         <v>12.4</v>
       </c>
       <c r="BQ24" s="6">
-        <v>80.099999999999994</v>
+        <v>80.1</v>
       </c>
       <c r="BR24" s="6">
         <v>6.9</v>
       </c>
       <c r="BS24" s="6">
         <v>46.7</v>
       </c>
       <c r="BT24" s="6">
         <v>14.0</v>
       </c>
       <c r="BU24" s="6">
         <v>98.7</v>
       </c>
       <c r="BV24" s="6">
         <v>1.4</v>
       </c>
       <c r="BW24" s="6">
         <v>60.7</v>
       </c>
       <c r="BX24" s="6">
         <v>10.7</v>
       </c>
       <c r="BY24" s="6">
         <v>46.6</v>
       </c>
@@ -9022,51 +9022,51 @@
       <c r="DA24" s="6">
         <v>67.5</v>
       </c>
       <c r="DB24" s="6">
         <v>10.6</v>
       </c>
       <c r="DC24" s="6">
         <v>50.0</v>
       </c>
       <c r="DD24" s="6">
         <v>13.2</v>
       </c>
       <c r="DE24" s="6">
         <v>37.7</v>
       </c>
       <c r="DF24" s="6">
         <v>15.2</v>
       </c>
       <c r="DG24" s="6">
         <v>61.1</v>
       </c>
       <c r="DH24" s="6">
         <v>10.8</v>
       </c>
       <c r="DI24" s="6">
-        <v>67.099999999999994</v>
+        <v>67.1</v>
       </c>
       <c r="DJ24" s="6">
         <v>13.0</v>
       </c>
       <c r="DK24" s="6">
         <v>13.1</v>
       </c>
       <c r="DL24" s="6">
         <v>11.0</v>
       </c>
       <c r="DM24" s="6">
         <v>0.0</v>
       </c>
       <c r="DN24" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DO24" s="6">
         <v>0.0</v>
       </c>
       <c r="DP24" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DQ24" s="6">
         <v>40.0</v>
       </c>
@@ -9076,51 +9076,51 @@
       <c r="DS24" s="6">
         <v>20.9</v>
       </c>
       <c r="DT24" s="6">
         <v>7.0</v>
       </c>
       <c r="DU24" s="6">
         <v>18.4</v>
       </c>
       <c r="DV24" s="6">
         <v>6.5</v>
       </c>
       <c r="DW24" s="6">
         <v>45.4</v>
       </c>
       <c r="DX24" s="6">
         <v>9.4</v>
       </c>
       <c r="DY24" s="6">
         <v>59.7</v>
       </c>
       <c r="DZ24" s="6">
         <v>14.8</v>
       </c>
       <c r="EA24" s="6">
-        <v>83.59999999999999</v>
+        <v>83.6</v>
       </c>
       <c r="EB24" s="6">
         <v>7.4</v>
       </c>
       <c r="EC24" s="6">
         <v>49.1</v>
       </c>
       <c r="ED24" s="6">
         <v>10.7</v>
       </c>
       <c r="EE24" s="6">
         <v>46.5</v>
       </c>
       <c r="EF24" s="6">
         <v>10.2</v>
       </c>
       <c r="EG24" s="6">
         <v>53.8</v>
       </c>
       <c r="EH24" s="6">
         <v>12.0</v>
       </c>
       <c r="EI24" s="6">
         <v>46.4</v>
       </c>
@@ -9130,135 +9130,135 @@
       <c r="EK24" s="6">
         <v>61.1</v>
       </c>
       <c r="EL24" s="6">
         <v>20.4</v>
       </c>
       <c r="EM24" s="6">
         <v>36.8</v>
       </c>
       <c r="EN24" s="6">
         <v>11.3</v>
       </c>
       <c r="EO24" s="6">
         <v>100.0</v>
       </c>
       <c r="EP24" s="6">
         <v>0.0</v>
       </c>
       <c r="EQ24" s="6">
         <v>64.5</v>
       </c>
       <c r="ER24" s="6">
         <v>22.7</v>
       </c>
       <c r="ES24" s="6">
-        <v>68.40000000000001</v>
+        <v>68.4</v>
       </c>
       <c r="ET24" s="6">
         <v>7.8</v>
       </c>
       <c r="EU24" s="6">
         <v>42.6</v>
       </c>
       <c r="EV24" s="6">
         <v>14.6</v>
       </c>
       <c r="EW24" s="6">
         <v>47.0</v>
       </c>
       <c r="EX24" s="6">
         <v>13.5</v>
       </c>
       <c r="EY24" s="6">
         <v>52.1</v>
       </c>
       <c r="EZ24" s="6">
         <v>13.5</v>
       </c>
       <c r="FA24" s="6">
         <v>34.0</v>
       </c>
       <c r="FB24" s="6">
         <v>14.6</v>
       </c>
       <c r="FC24" s="6">
         <v>83.5</v>
       </c>
       <c r="FD24" s="6">
         <v>14.1</v>
       </c>
       <c r="FE24" s="6">
         <v>76.5</v>
       </c>
       <c r="FF24" s="6">
         <v>25.4</v>
       </c>
       <c r="FG24" s="6">
         <v>31.1</v>
       </c>
       <c r="FH24" s="6">
         <v>17.5</v>
       </c>
       <c r="FI24" s="6">
-        <v>84.40000000000001</v>
+        <v>84.4</v>
       </c>
       <c r="FJ24" s="6">
         <v>4.2</v>
       </c>
       <c r="FK24" s="6">
-        <v>79.59999999999999</v>
+        <v>79.6</v>
       </c>
       <c r="FL24" s="6">
         <v>5.6</v>
       </c>
       <c r="FM24" s="6">
         <v>63.0</v>
       </c>
       <c r="FN24" s="6">
         <v>6.0</v>
       </c>
       <c r="FO24" s="6">
         <v>72.3</v>
       </c>
       <c r="FP24" s="6">
         <v>12.2</v>
       </c>
       <c r="FQ24" s="6">
         <v>27.3</v>
       </c>
       <c r="FR24" s="6">
         <v>11.8</v>
       </c>
       <c r="FS24" s="6">
         <v>33.7</v>
       </c>
       <c r="FT24" s="6">
         <v>14.9</v>
       </c>
       <c r="FU24" s="6">
-        <v>64.90000000000001</v>
+        <v>64.9</v>
       </c>
       <c r="FV24" s="6">
         <v>11.4</v>
       </c>
       <c r="FW24" s="6">
         <v>51.0</v>
       </c>
       <c r="FX24" s="6">
         <v>14.1</v>
       </c>
       <c r="FY24" s="6">
         <v>16.1</v>
       </c>
       <c r="FZ24" s="6">
         <v>12.8</v>
       </c>
       <c r="GA24" s="6">
         <v>35.9</v>
       </c>
       <c r="GB24" s="6">
         <v>21.5</v>
       </c>
       <c r="GC24" s="6">
         <v>31.5</v>
       </c>
@@ -9280,51 +9280,51 @@
     </row>
     <row r="25" spans="1:190">
       <c r="A25" s="5"/>
       <c r="B25" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C25" s="6">
         <v>64.5</v>
       </c>
       <c r="D25" s="6">
         <v>11.0</v>
       </c>
       <c r="E25" s="6">
         <v>40.4</v>
       </c>
       <c r="F25" s="6">
         <v>9.7</v>
       </c>
       <c r="G25" s="6">
         <v>49.1</v>
       </c>
       <c r="H25" s="6">
         <v>15.4</v>
       </c>
       <c r="I25" s="6">
-        <v>73.90000000000001</v>
+        <v>73.9</v>
       </c>
       <c r="J25" s="6">
         <v>10.7</v>
       </c>
       <c r="K25" s="6">
         <v>12.7</v>
       </c>
       <c r="L25" s="6">
         <v>8.0</v>
       </c>
       <c r="M25" s="6">
         <v>44.4</v>
       </c>
       <c r="N25" s="6">
         <v>12.1</v>
       </c>
       <c r="O25" s="6">
         <v>33.2</v>
       </c>
       <c r="P25" s="6">
         <v>4.2</v>
       </c>
       <c r="Q25" s="6">
         <v>45.2</v>
       </c>
@@ -9526,153 +9526,153 @@
       <c r="CE25" s="6">
         <v>83.0</v>
       </c>
       <c r="CF25" s="6">
         <v>9.4</v>
       </c>
       <c r="CG25" s="6">
         <v>61.7</v>
       </c>
       <c r="CH25" s="6">
         <v>9.8</v>
       </c>
       <c r="CI25" s="6">
         <v>64.5</v>
       </c>
       <c r="CJ25" s="6">
         <v>10.2</v>
       </c>
       <c r="CK25" s="6">
         <v>50.2</v>
       </c>
       <c r="CL25" s="6">
         <v>13.4</v>
       </c>
       <c r="CM25" s="6">
-        <v>70.90000000000001</v>
+        <v>70.9</v>
       </c>
       <c r="CN25" s="6">
         <v>15.2</v>
       </c>
       <c r="CO25" s="6">
-        <v>76.40000000000001</v>
+        <v>76.4</v>
       </c>
       <c r="CP25" s="6">
         <v>7.7</v>
       </c>
       <c r="CQ25" s="6">
         <v>79.0</v>
       </c>
       <c r="CR25" s="6">
         <v>7.3</v>
       </c>
       <c r="CS25" s="6">
         <v>62.5</v>
       </c>
       <c r="CT25" s="6">
         <v>9.7</v>
       </c>
       <c r="CU25" s="6">
         <v>27.5</v>
       </c>
       <c r="CV25" s="6">
         <v>10.2</v>
       </c>
       <c r="CW25" s="6">
-        <v>69.90000000000001</v>
+        <v>69.9</v>
       </c>
       <c r="CX25" s="6">
         <v>12.4</v>
       </c>
       <c r="CY25" s="6">
         <v>50.1</v>
       </c>
       <c r="CZ25" s="6">
         <v>10.6</v>
       </c>
       <c r="DA25" s="6">
         <v>32.5</v>
       </c>
       <c r="DB25" s="6">
         <v>10.6</v>
       </c>
       <c r="DC25" s="6">
         <v>50.0</v>
       </c>
       <c r="DD25" s="6">
         <v>13.2</v>
       </c>
       <c r="DE25" s="6">
         <v>62.3</v>
       </c>
       <c r="DF25" s="6">
         <v>15.2</v>
       </c>
       <c r="DG25" s="6">
         <v>38.9</v>
       </c>
       <c r="DH25" s="6">
         <v>10.8</v>
       </c>
       <c r="DI25" s="6">
         <v>32.9</v>
       </c>
       <c r="DJ25" s="6">
         <v>13.0</v>
       </c>
       <c r="DK25" s="6">
-        <v>86.90000000000001</v>
+        <v>86.9</v>
       </c>
       <c r="DL25" s="6">
         <v>11.0</v>
       </c>
       <c r="DM25" s="6">
         <v>100.0</v>
       </c>
       <c r="DN25" s="6">
         <v>0.0</v>
       </c>
       <c r="DO25" s="6">
         <v>100.0</v>
       </c>
       <c r="DP25" s="6">
         <v>0.0</v>
       </c>
       <c r="DQ25" s="6">
         <v>60.0</v>
       </c>
       <c r="DR25" s="6">
         <v>7.9</v>
       </c>
       <c r="DS25" s="6">
-        <v>79.099999999999994</v>
+        <v>79.1</v>
       </c>
       <c r="DT25" s="6">
         <v>7.0</v>
       </c>
       <c r="DU25" s="6">
-        <v>81.59999999999999</v>
+        <v>81.6</v>
       </c>
       <c r="DV25" s="6">
         <v>6.5</v>
       </c>
       <c r="DW25" s="6">
         <v>54.6</v>
       </c>
       <c r="DX25" s="6">
         <v>9.4</v>
       </c>
       <c r="DY25" s="6">
         <v>40.3</v>
       </c>
       <c r="DZ25" s="6">
         <v>14.8</v>
       </c>
       <c r="EA25" s="6">
         <v>16.4</v>
       </c>
       <c r="EB25" s="6">
         <v>7.4</v>
       </c>
       <c r="EC25" s="6">
         <v>50.9</v>
       </c>
@@ -9742,51 +9742,51 @@
       <c r="EY25" s="6">
         <v>47.9</v>
       </c>
       <c r="EZ25" s="6">
         <v>13.5</v>
       </c>
       <c r="FA25" s="6">
         <v>66.0</v>
       </c>
       <c r="FB25" s="6">
         <v>14.6</v>
       </c>
       <c r="FC25" s="6">
         <v>16.5</v>
       </c>
       <c r="FD25" s="6">
         <v>14.1</v>
       </c>
       <c r="FE25" s="6">
         <v>23.5</v>
       </c>
       <c r="FF25" s="6">
         <v>25.4</v>
       </c>
       <c r="FG25" s="6">
-        <v>68.90000000000001</v>
+        <v>68.9</v>
       </c>
       <c r="FH25" s="6">
         <v>17.5</v>
       </c>
       <c r="FI25" s="6">
         <v>15.6</v>
       </c>
       <c r="FJ25" s="6">
         <v>4.2</v>
       </c>
       <c r="FK25" s="6">
         <v>20.4</v>
       </c>
       <c r="FL25" s="6">
         <v>5.6</v>
       </c>
       <c r="FM25" s="6">
         <v>37.0</v>
       </c>
       <c r="FN25" s="6">
         <v>6.0</v>
       </c>
       <c r="FO25" s="6">
         <v>27.7</v>
       </c>
@@ -9796,57 +9796,57 @@
       <c r="FQ25" s="6">
         <v>72.7</v>
       </c>
       <c r="FR25" s="6">
         <v>11.8</v>
       </c>
       <c r="FS25" s="6">
         <v>66.3</v>
       </c>
       <c r="FT25" s="6">
         <v>14.9</v>
       </c>
       <c r="FU25" s="6">
         <v>35.1</v>
       </c>
       <c r="FV25" s="6">
         <v>11.4</v>
       </c>
       <c r="FW25" s="6">
         <v>49.0</v>
       </c>
       <c r="FX25" s="6">
         <v>14.1</v>
       </c>
       <c r="FY25" s="6">
-        <v>83.90000000000001</v>
+        <v>83.9</v>
       </c>
       <c r="FZ25" s="6">
         <v>12.8</v>
       </c>
       <c r="GA25" s="6">
-        <v>64.099999999999994</v>
+        <v>64.1</v>
       </c>
       <c r="GB25" s="6">
         <v>21.5</v>
       </c>
       <c r="GC25" s="6">
         <v>68.5</v>
       </c>
       <c r="GD25" s="6">
         <v>14.8</v>
       </c>
       <c r="GE25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GF25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG25" s="6">
         <v>44.0</v>
       </c>
       <c r="GH25" s="6">
         <v>1.1</v>
       </c>
     </row>
     <row r="26" spans="1:190">
       <c r="A26" s="5"/>
@@ -11580,141 +11580,141 @@
       <c r="G29" s="6">
         <v>21.8</v>
       </c>
       <c r="H29" s="6">
         <v>10.5</v>
       </c>
       <c r="I29" s="6">
         <v>33.1</v>
       </c>
       <c r="J29" s="6">
         <v>14.4</v>
       </c>
       <c r="K29" s="6">
         <v>87.3</v>
       </c>
       <c r="L29" s="6">
         <v>5.3</v>
       </c>
       <c r="M29" s="6">
         <v>64.3</v>
       </c>
       <c r="N29" s="6">
         <v>8.2</v>
       </c>
       <c r="O29" s="6">
-        <v>78.40000000000001</v>
+        <v>78.4</v>
       </c>
       <c r="P29" s="6">
         <v>3.6</v>
       </c>
       <c r="Q29" s="6">
         <v>60.6</v>
       </c>
       <c r="R29" s="6">
         <v>5.5</v>
       </c>
       <c r="S29" s="6">
         <v>51.8</v>
       </c>
       <c r="T29" s="6">
         <v>6.0</v>
       </c>
       <c r="U29" s="6">
         <v>45.7</v>
       </c>
       <c r="V29" s="6">
         <v>6.7</v>
       </c>
       <c r="W29" s="6">
         <v>19.4</v>
       </c>
       <c r="X29" s="6">
         <v>14.1</v>
       </c>
       <c r="Y29" s="6">
         <v>26.8</v>
       </c>
       <c r="Z29" s="6">
         <v>11.2</v>
       </c>
       <c r="AA29" s="6">
         <v>17.9</v>
       </c>
       <c r="AB29" s="6">
         <v>7.0</v>
       </c>
       <c r="AC29" s="6">
         <v>100.0</v>
       </c>
       <c r="AD29" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AE29" s="6">
-        <v>65.90000000000001</v>
+        <v>65.9</v>
       </c>
       <c r="AF29" s="6">
         <v>16.0</v>
       </c>
       <c r="AG29" s="6">
-        <v>69.90000000000001</v>
+        <v>69.9</v>
       </c>
       <c r="AH29" s="6">
         <v>12.6</v>
       </c>
       <c r="AI29" s="6">
         <v>52.0</v>
       </c>
       <c r="AJ29" s="6">
         <v>10.3</v>
       </c>
       <c r="AK29" s="6">
         <v>61.8</v>
       </c>
       <c r="AL29" s="6">
         <v>10.7</v>
       </c>
       <c r="AM29" s="6">
         <v>40.6</v>
       </c>
       <c r="AN29" s="6">
         <v>26.6</v>
       </c>
       <c r="AO29" s="6">
         <v>57.0</v>
       </c>
       <c r="AP29" s="6">
         <v>11.3</v>
       </c>
       <c r="AQ29" s="6">
         <v>87.0</v>
       </c>
       <c r="AR29" s="6">
         <v>4.0</v>
       </c>
       <c r="AS29" s="6">
-        <v>82.90000000000001</v>
+        <v>82.9</v>
       </c>
       <c r="AT29" s="6">
         <v>5.0</v>
       </c>
       <c r="AU29" s="6">
         <v>86.7</v>
       </c>
       <c r="AV29" s="6">
         <v>5.6</v>
       </c>
       <c r="AW29" s="6">
         <v>76.2</v>
       </c>
       <c r="AX29" s="6">
         <v>5.5</v>
       </c>
       <c r="AY29" s="6">
         <v>97.8</v>
       </c>
       <c r="AZ29" s="6">
         <v>1.4</v>
       </c>
       <c r="BA29" s="6">
         <v>38.1</v>
       </c>
@@ -11724,81 +11724,81 @@
       <c r="BC29" s="6">
         <v>53.0</v>
       </c>
       <c r="BD29" s="6">
         <v>10.1</v>
       </c>
       <c r="BE29" s="6">
         <v>69.7</v>
       </c>
       <c r="BF29" s="6">
         <v>7.3</v>
       </c>
       <c r="BG29" s="6">
         <v>61.7</v>
       </c>
       <c r="BH29" s="6">
         <v>6.8</v>
       </c>
       <c r="BI29" s="6">
         <v>71.3</v>
       </c>
       <c r="BJ29" s="6">
         <v>19.8</v>
       </c>
       <c r="BK29" s="6">
-        <v>85.099999999999994</v>
+        <v>85.1</v>
       </c>
       <c r="BL29" s="6">
         <v>8.8</v>
       </c>
       <c r="BM29" s="6">
         <v>46.9</v>
       </c>
       <c r="BN29" s="6">
         <v>10.9</v>
       </c>
       <c r="BO29" s="6">
         <v>42.5</v>
       </c>
       <c r="BP29" s="6">
         <v>17.5</v>
       </c>
       <c r="BQ29" s="6">
         <v>82.2</v>
       </c>
       <c r="BR29" s="6">
         <v>6.7</v>
       </c>
       <c r="BS29" s="6">
         <v>55.0</v>
       </c>
       <c r="BT29" s="6">
         <v>15.1</v>
       </c>
       <c r="BU29" s="6">
-        <v>93.90000000000001</v>
+        <v>93.9</v>
       </c>
       <c r="BV29" s="6">
         <v>3.4</v>
       </c>
       <c r="BW29" s="6">
         <v>61.5</v>
       </c>
       <c r="BX29" s="6">
         <v>11.6</v>
       </c>
       <c r="BY29" s="6">
         <v>55.6</v>
       </c>
       <c r="BZ29" s="6">
         <v>8.8</v>
       </c>
       <c r="CA29" s="6">
         <v>49.3</v>
       </c>
       <c r="CB29" s="6">
         <v>14.6</v>
       </c>
       <c r="CC29" s="6">
         <v>64.0</v>
       </c>
@@ -11832,51 +11832,51 @@
       <c r="CM29" s="6">
         <v>30.3</v>
       </c>
       <c r="CN29" s="6">
         <v>10.5</v>
       </c>
       <c r="CO29" s="6">
         <v>21.6</v>
       </c>
       <c r="CP29" s="6">
         <v>9.8</v>
       </c>
       <c r="CQ29" s="6">
         <v>18.6</v>
       </c>
       <c r="CR29" s="6">
         <v>7.1</v>
       </c>
       <c r="CS29" s="6">
         <v>61.1</v>
       </c>
       <c r="CT29" s="6">
         <v>12.2</v>
       </c>
       <c r="CU29" s="6">
-        <v>82.59999999999999</v>
+        <v>82.6</v>
       </c>
       <c r="CV29" s="6">
         <v>7.0</v>
       </c>
       <c r="CW29" s="6">
         <v>57.2</v>
       </c>
       <c r="CX29" s="6">
         <v>10.0</v>
       </c>
       <c r="CY29" s="6">
         <v>56.5</v>
       </c>
       <c r="CZ29" s="6">
         <v>15.8</v>
       </c>
       <c r="DA29" s="6">
         <v>54.2</v>
       </c>
       <c r="DB29" s="6">
         <v>16.6</v>
       </c>
       <c r="DC29" s="6">
         <v>31.0</v>
       </c>
@@ -11922,99 +11922,99 @@
       <c r="DQ29" s="6">
         <v>58.5</v>
       </c>
       <c r="DR29" s="6">
         <v>9.6</v>
       </c>
       <c r="DS29" s="6">
         <v>18.4</v>
       </c>
       <c r="DT29" s="6">
         <v>7.7</v>
       </c>
       <c r="DU29" s="6">
         <v>29.6</v>
       </c>
       <c r="DV29" s="6">
         <v>10.1</v>
       </c>
       <c r="DW29" s="6">
         <v>49.7</v>
       </c>
       <c r="DX29" s="6">
         <v>12.8</v>
       </c>
       <c r="DY29" s="6">
-        <v>97.90000000000001</v>
+        <v>97.9</v>
       </c>
       <c r="DZ29" s="6">
         <v>2.2</v>
       </c>
       <c r="EA29" s="6">
         <v>85.2</v>
       </c>
       <c r="EB29" s="6">
         <v>9.3</v>
       </c>
       <c r="EC29" s="6">
         <v>51.7</v>
       </c>
       <c r="ED29" s="6">
         <v>13.0</v>
       </c>
       <c r="EE29" s="6">
-        <v>64.90000000000001</v>
+        <v>64.9</v>
       </c>
       <c r="EF29" s="6">
         <v>14.6</v>
       </c>
       <c r="EG29" s="6">
         <v>65.8</v>
       </c>
       <c r="EH29" s="6">
         <v>14.2</v>
       </c>
       <c r="EI29" s="6">
         <v>49.4</v>
       </c>
       <c r="EJ29" s="6">
         <v>14.5</v>
       </c>
       <c r="EK29" s="6">
         <v>52.9</v>
       </c>
       <c r="EL29" s="6">
         <v>17.7</v>
       </c>
       <c r="EM29" s="6">
         <v>53.9</v>
       </c>
       <c r="EN29" s="6">
         <v>8.8</v>
       </c>
       <c r="EO29" s="6">
-        <v>78.59999999999999</v>
+        <v>78.6</v>
       </c>
       <c r="EP29" s="6">
         <v>7.5</v>
       </c>
       <c r="EQ29" s="6">
         <v>63.4</v>
       </c>
       <c r="ER29" s="6">
         <v>25.1</v>
       </c>
       <c r="ES29" s="6">
         <v>85.0</v>
       </c>
       <c r="ET29" s="6">
         <v>7.7</v>
       </c>
       <c r="EU29" s="6">
         <v>38.9</v>
       </c>
       <c r="EV29" s="6">
         <v>14.0</v>
       </c>
       <c r="EW29" s="6">
         <v>52.8</v>
       </c>
@@ -12024,75 +12024,75 @@
       <c r="EY29" s="6">
         <v>37.9</v>
       </c>
       <c r="EZ29" s="6">
         <v>15.6</v>
       </c>
       <c r="FA29" s="6">
         <v>30.6</v>
       </c>
       <c r="FB29" s="6">
         <v>18.6</v>
       </c>
       <c r="FC29" s="6">
         <v>30.7</v>
       </c>
       <c r="FD29" s="6">
         <v>15.7</v>
       </c>
       <c r="FE29" s="6">
         <v>56.8</v>
       </c>
       <c r="FF29" s="6">
         <v>22.1</v>
       </c>
       <c r="FG29" s="6">
-        <v>72.099999999999994</v>
+        <v>72.1</v>
       </c>
       <c r="FH29" s="6">
         <v>20.1</v>
       </c>
       <c r="FI29" s="6">
-        <v>92.099999999999994</v>
+        <v>92.1</v>
       </c>
       <c r="FJ29" s="6">
         <v>2.8</v>
       </c>
       <c r="FK29" s="6">
-        <v>94.40000000000001</v>
+        <v>94.4</v>
       </c>
       <c r="FL29" s="6">
         <v>2.7</v>
       </c>
       <c r="FM29" s="6">
-        <v>77.40000000000001</v>
+        <v>77.4</v>
       </c>
       <c r="FN29" s="6">
         <v>5.1</v>
       </c>
       <c r="FO29" s="6">
-        <v>71.099999999999994</v>
+        <v>71.1</v>
       </c>
       <c r="FP29" s="6">
         <v>9.0</v>
       </c>
       <c r="FQ29" s="6">
         <v>49.3</v>
       </c>
       <c r="FR29" s="6">
         <v>17.6</v>
       </c>
       <c r="FS29" s="6">
         <v>44.7</v>
       </c>
       <c r="FT29" s="6">
         <v>14.2</v>
       </c>
       <c r="FU29" s="6">
         <v>57.6</v>
       </c>
       <c r="FV29" s="6">
         <v>10.2</v>
       </c>
       <c r="FW29" s="6">
         <v>54.1</v>
       </c>
@@ -12132,105 +12132,105 @@
     </row>
     <row r="30" spans="1:190">
       <c r="A30" s="5"/>
       <c r="B30" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C30" s="6">
         <v>68.3</v>
       </c>
       <c r="D30" s="6">
         <v>12.5</v>
       </c>
       <c r="E30" s="6">
         <v>49.3</v>
       </c>
       <c r="F30" s="6">
         <v>11.9</v>
       </c>
       <c r="G30" s="6">
         <v>78.2</v>
       </c>
       <c r="H30" s="6">
         <v>10.5</v>
       </c>
       <c r="I30" s="6">
-        <v>66.90000000000001</v>
+        <v>66.9</v>
       </c>
       <c r="J30" s="6">
         <v>14.4</v>
       </c>
       <c r="K30" s="6">
         <v>12.7</v>
       </c>
       <c r="L30" s="6">
         <v>5.3</v>
       </c>
       <c r="M30" s="6">
         <v>35.7</v>
       </c>
       <c r="N30" s="6">
         <v>8.2</v>
       </c>
       <c r="O30" s="6">
         <v>21.6</v>
       </c>
       <c r="P30" s="6">
         <v>3.6</v>
       </c>
       <c r="Q30" s="6">
         <v>39.4</v>
       </c>
       <c r="R30" s="6">
         <v>5.5</v>
       </c>
       <c r="S30" s="6">
         <v>48.2</v>
       </c>
       <c r="T30" s="6">
         <v>6.0</v>
       </c>
       <c r="U30" s="6">
         <v>54.3</v>
       </c>
       <c r="V30" s="6">
         <v>6.7</v>
       </c>
       <c r="W30" s="6">
-        <v>80.59999999999999</v>
+        <v>80.6</v>
       </c>
       <c r="X30" s="6">
         <v>14.1</v>
       </c>
       <c r="Y30" s="6">
         <v>73.2</v>
       </c>
       <c r="Z30" s="6">
         <v>11.2</v>
       </c>
       <c r="AA30" s="6">
-        <v>82.099999999999994</v>
+        <v>82.1</v>
       </c>
       <c r="AB30" s="6">
         <v>7.0</v>
       </c>
       <c r="AC30" s="6">
         <v>0.0</v>
       </c>
       <c r="AD30" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AE30" s="6">
         <v>34.1</v>
       </c>
       <c r="AF30" s="6">
         <v>16.0</v>
       </c>
       <c r="AG30" s="6">
         <v>30.1</v>
       </c>
       <c r="AH30" s="6">
         <v>12.6</v>
       </c>
       <c r="AI30" s="6">
         <v>48.0</v>
       </c>
@@ -12360,81 +12360,81 @@
       <c r="BY30" s="6">
         <v>44.4</v>
       </c>
       <c r="BZ30" s="6">
         <v>8.8</v>
       </c>
       <c r="CA30" s="6">
         <v>50.7</v>
       </c>
       <c r="CB30" s="6">
         <v>14.6</v>
       </c>
       <c r="CC30" s="6">
         <v>36.0</v>
       </c>
       <c r="CD30" s="6">
         <v>8.9</v>
       </c>
       <c r="CE30" s="6">
         <v>63.3</v>
       </c>
       <c r="CF30" s="6">
         <v>11.7</v>
       </c>
       <c r="CG30" s="6">
-        <v>64.90000000000001</v>
+        <v>64.9</v>
       </c>
       <c r="CH30" s="6">
         <v>7.2</v>
       </c>
       <c r="CI30" s="6">
         <v>60.1</v>
       </c>
       <c r="CJ30" s="6">
         <v>9.0</v>
       </c>
       <c r="CK30" s="6">
         <v>47.5</v>
       </c>
       <c r="CL30" s="6">
         <v>15.3</v>
       </c>
       <c r="CM30" s="6">
         <v>69.7</v>
       </c>
       <c r="CN30" s="6">
         <v>10.5</v>
       </c>
       <c r="CO30" s="6">
-        <v>78.40000000000001</v>
+        <v>78.4</v>
       </c>
       <c r="CP30" s="6">
         <v>9.8</v>
       </c>
       <c r="CQ30" s="6">
-        <v>81.40000000000001</v>
+        <v>81.4</v>
       </c>
       <c r="CR30" s="6">
         <v>7.1</v>
       </c>
       <c r="CS30" s="6">
         <v>38.9</v>
       </c>
       <c r="CT30" s="6">
         <v>12.2</v>
       </c>
       <c r="CU30" s="6">
         <v>17.4</v>
       </c>
       <c r="CV30" s="6">
         <v>7.0</v>
       </c>
       <c r="CW30" s="6">
         <v>42.8</v>
       </c>
       <c r="CX30" s="6">
         <v>10.0</v>
       </c>
       <c r="CY30" s="6">
         <v>43.5</v>
       </c>
@@ -12450,81 +12450,81 @@
       <c r="DC30" s="6">
         <v>69.0</v>
       </c>
       <c r="DD30" s="6">
         <v>12.1</v>
       </c>
       <c r="DE30" s="6">
         <v>0.0</v>
       </c>
       <c r="DF30" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DG30" s="6">
         <v>39.6</v>
       </c>
       <c r="DH30" s="6">
         <v>9.1</v>
       </c>
       <c r="DI30" s="6">
         <v>17.2</v>
       </c>
       <c r="DJ30" s="6">
         <v>10.0</v>
       </c>
       <c r="DK30" s="6">
-        <v>66.59999999999999</v>
+        <v>66.6</v>
       </c>
       <c r="DL30" s="6">
         <v>14.1</v>
       </c>
       <c r="DM30" s="6">
         <v>100.0</v>
       </c>
       <c r="DN30" s="6">
         <v>0.0</v>
       </c>
       <c r="DO30" s="6">
         <v>100.0</v>
       </c>
       <c r="DP30" s="6">
         <v>0.0</v>
       </c>
       <c r="DQ30" s="6">
         <v>41.5</v>
       </c>
       <c r="DR30" s="6">
         <v>9.6</v>
       </c>
       <c r="DS30" s="6">
-        <v>81.59999999999999</v>
+        <v>81.6</v>
       </c>
       <c r="DT30" s="6">
         <v>7.7</v>
       </c>
       <c r="DU30" s="6">
-        <v>70.40000000000001</v>
+        <v>70.4</v>
       </c>
       <c r="DV30" s="6">
         <v>10.1</v>
       </c>
       <c r="DW30" s="6">
         <v>50.3</v>
       </c>
       <c r="DX30" s="6">
         <v>12.8</v>
       </c>
       <c r="DY30" s="6">
         <v>2.1</v>
       </c>
       <c r="DZ30" s="6">
         <v>2.2</v>
       </c>
       <c r="EA30" s="6">
         <v>14.8</v>
       </c>
       <c r="EB30" s="6">
         <v>9.3</v>
       </c>
       <c r="EC30" s="6">
         <v>48.3</v>
       </c>
@@ -12576,51 +12576,51 @@
       <c r="ES30" s="6">
         <v>15.0</v>
       </c>
       <c r="ET30" s="6">
         <v>7.7</v>
       </c>
       <c r="EU30" s="6">
         <v>61.1</v>
       </c>
       <c r="EV30" s="6">
         <v>14.0</v>
       </c>
       <c r="EW30" s="6">
         <v>47.2</v>
       </c>
       <c r="EX30" s="6">
         <v>13.0</v>
       </c>
       <c r="EY30" s="6">
         <v>62.1</v>
       </c>
       <c r="EZ30" s="6">
         <v>15.6</v>
       </c>
       <c r="FA30" s="6">
-        <v>69.40000000000001</v>
+        <v>69.4</v>
       </c>
       <c r="FB30" s="6">
         <v>18.6</v>
       </c>
       <c r="FC30" s="6">
         <v>69.3</v>
       </c>
       <c r="FD30" s="6">
         <v>15.7</v>
       </c>
       <c r="FE30" s="6">
         <v>43.2</v>
       </c>
       <c r="FF30" s="6">
         <v>22.1</v>
       </c>
       <c r="FG30" s="6">
         <v>27.9</v>
       </c>
       <c r="FH30" s="6">
         <v>20.1</v>
       </c>
       <c r="FI30" s="6">
         <v>7.9</v>
       </c>
@@ -14420,237 +14420,237 @@
       <c r="C34" s="6">
         <v>24.3</v>
       </c>
       <c r="D34" s="6">
         <v>10.3</v>
       </c>
       <c r="E34" s="6">
         <v>17.4</v>
       </c>
       <c r="F34" s="6">
         <v>9.4</v>
       </c>
       <c r="G34" s="6">
         <v>50.7</v>
       </c>
       <c r="H34" s="6">
         <v>14.7</v>
       </c>
       <c r="I34" s="6">
         <v>43.4</v>
       </c>
       <c r="J34" s="6">
         <v>12.1</v>
       </c>
       <c r="K34" s="6">
-        <v>83.40000000000001</v>
+        <v>83.4</v>
       </c>
       <c r="L34" s="6">
         <v>7.1</v>
       </c>
       <c r="M34" s="6">
-        <v>72.099999999999994</v>
+        <v>72.1</v>
       </c>
       <c r="N34" s="6">
         <v>9.7</v>
       </c>
       <c r="O34" s="6">
         <v>81.0</v>
       </c>
       <c r="P34" s="6">
         <v>4.0</v>
       </c>
       <c r="Q34" s="6">
-        <v>72.099999999999994</v>
+        <v>72.1</v>
       </c>
       <c r="R34" s="6">
         <v>4.3</v>
       </c>
       <c r="S34" s="6">
         <v>54.1</v>
       </c>
       <c r="T34" s="6">
         <v>6.4</v>
       </c>
       <c r="U34" s="6">
         <v>58.0</v>
       </c>
       <c r="V34" s="6">
         <v>5.6</v>
       </c>
       <c r="W34" s="6">
         <v>29.5</v>
       </c>
       <c r="X34" s="6">
         <v>14.4</v>
       </c>
       <c r="Y34" s="6">
         <v>7.5</v>
       </c>
       <c r="Z34" s="6">
         <v>7.4</v>
       </c>
       <c r="AA34" s="6">
         <v>42.5</v>
       </c>
       <c r="AB34" s="6">
         <v>8.7</v>
       </c>
       <c r="AC34" s="6">
         <v>100.0</v>
       </c>
       <c r="AD34" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AE34" s="6">
         <v>69.3</v>
       </c>
       <c r="AF34" s="6">
         <v>16.3</v>
       </c>
       <c r="AG34" s="6">
-        <v>75.90000000000001</v>
+        <v>75.9</v>
       </c>
       <c r="AH34" s="6">
         <v>9.0</v>
       </c>
       <c r="AI34" s="6">
         <v>70.7</v>
       </c>
       <c r="AJ34" s="6">
         <v>8.6</v>
       </c>
       <c r="AK34" s="6">
-        <v>65.099999999999994</v>
+        <v>65.1</v>
       </c>
       <c r="AL34" s="6">
         <v>10.2</v>
       </c>
       <c r="AM34" s="6">
         <v>24.3</v>
       </c>
       <c r="AN34" s="6">
         <v>14.6</v>
       </c>
       <c r="AO34" s="6">
-        <v>67.90000000000001</v>
+        <v>67.9</v>
       </c>
       <c r="AP34" s="6">
         <v>7.4</v>
       </c>
       <c r="AQ34" s="6">
         <v>86.7</v>
       </c>
       <c r="AR34" s="6">
         <v>4.8</v>
       </c>
       <c r="AS34" s="6">
-        <v>85.099999999999994</v>
+        <v>85.1</v>
       </c>
       <c r="AT34" s="6">
         <v>5.5</v>
       </c>
       <c r="AU34" s="6">
         <v>98.3</v>
       </c>
       <c r="AV34" s="6">
         <v>1.2</v>
       </c>
       <c r="AW34" s="6">
         <v>87.8</v>
       </c>
       <c r="AX34" s="6">
         <v>3.3</v>
       </c>
       <c r="AY34" s="6">
         <v>97.8</v>
       </c>
       <c r="AZ34" s="6">
         <v>1.6</v>
       </c>
       <c r="BA34" s="6">
         <v>45.9</v>
       </c>
       <c r="BB34" s="6">
         <v>6.6</v>
       </c>
       <c r="BC34" s="6">
         <v>45.8</v>
       </c>
       <c r="BD34" s="6">
         <v>10.0</v>
       </c>
       <c r="BE34" s="6">
-        <v>73.099999999999994</v>
+        <v>73.1</v>
       </c>
       <c r="BF34" s="6">
         <v>7.5</v>
       </c>
       <c r="BG34" s="6">
         <v>75.7</v>
       </c>
       <c r="BH34" s="6">
         <v>7.1</v>
       </c>
       <c r="BI34" s="6">
         <v>19.7</v>
       </c>
       <c r="BJ34" s="6">
         <v>10.3</v>
       </c>
       <c r="BK34" s="6">
         <v>87.7</v>
       </c>
       <c r="BL34" s="6">
         <v>5.9</v>
       </c>
       <c r="BM34" s="6">
         <v>64.0</v>
       </c>
       <c r="BN34" s="6">
         <v>11.3</v>
       </c>
       <c r="BO34" s="6">
         <v>66.3</v>
       </c>
       <c r="BP34" s="6">
         <v>10.7</v>
       </c>
       <c r="BQ34" s="6">
         <v>80.8</v>
       </c>
       <c r="BR34" s="6">
         <v>7.8</v>
       </c>
       <c r="BS34" s="6">
         <v>62.1</v>
       </c>
       <c r="BT34" s="6">
         <v>11.5</v>
       </c>
       <c r="BU34" s="6">
-        <v>91.40000000000001</v>
+        <v>91.4</v>
       </c>
       <c r="BV34" s="6">
         <v>6.1</v>
       </c>
       <c r="BW34" s="6">
         <v>71.7</v>
       </c>
       <c r="BX34" s="6">
         <v>8.4</v>
       </c>
       <c r="BY34" s="6">
         <v>64.7</v>
       </c>
       <c r="BZ34" s="6">
         <v>8.8</v>
       </c>
       <c r="CA34" s="6">
         <v>38.8</v>
       </c>
       <c r="CB34" s="6">
         <v>13.3</v>
       </c>
       <c r="CC34" s="6">
         <v>57.0</v>
       </c>
@@ -14678,99 +14678,99 @@
       <c r="CK34" s="6">
         <v>49.3</v>
       </c>
       <c r="CL34" s="6">
         <v>11.5</v>
       </c>
       <c r="CM34" s="6">
         <v>35.8</v>
       </c>
       <c r="CN34" s="6">
         <v>10.2</v>
       </c>
       <c r="CO34" s="6">
         <v>25.0</v>
       </c>
       <c r="CP34" s="6">
         <v>11.8</v>
       </c>
       <c r="CQ34" s="6">
         <v>18.5</v>
       </c>
       <c r="CR34" s="6">
         <v>7.8</v>
       </c>
       <c r="CS34" s="6">
-        <v>72.90000000000001</v>
+        <v>72.9</v>
       </c>
       <c r="CT34" s="6">
         <v>9.5</v>
       </c>
       <c r="CU34" s="6">
         <v>89.3</v>
       </c>
       <c r="CV34" s="6">
         <v>8.0</v>
       </c>
       <c r="CW34" s="6">
         <v>57.0</v>
       </c>
       <c r="CX34" s="6">
         <v>11.3</v>
       </c>
       <c r="CY34" s="6">
         <v>53.0</v>
       </c>
       <c r="CZ34" s="6">
         <v>7.4</v>
       </c>
       <c r="DA34" s="6">
         <v>55.1</v>
       </c>
       <c r="DB34" s="6">
         <v>8.6</v>
       </c>
       <c r="DC34" s="6">
         <v>43.4</v>
       </c>
       <c r="DD34" s="6">
         <v>12.5</v>
       </c>
       <c r="DE34" s="6">
         <v>100.0</v>
       </c>
       <c r="DF34" s="6">
         <v>0.0</v>
       </c>
       <c r="DG34" s="6">
         <v>79.0</v>
       </c>
       <c r="DH34" s="6">
         <v>8.0</v>
       </c>
       <c r="DI34" s="6">
-        <v>80.40000000000001</v>
+        <v>80.4</v>
       </c>
       <c r="DJ34" s="6">
         <v>9.8</v>
       </c>
       <c r="DK34" s="6">
         <v>34.6</v>
       </c>
       <c r="DL34" s="6">
         <v>12.3</v>
       </c>
       <c r="DM34" s="6">
         <v>0.0</v>
       </c>
       <c r="DN34" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DO34" s="6">
         <v>1.7</v>
       </c>
       <c r="DP34" s="6">
         <v>1.7</v>
       </c>
       <c r="DQ34" s="6">
         <v>55.4</v>
       </c>
@@ -14780,69 +14780,69 @@
       <c r="DS34" s="6">
         <v>34.8</v>
       </c>
       <c r="DT34" s="6">
         <v>9.9</v>
       </c>
       <c r="DU34" s="6">
         <v>39.9</v>
       </c>
       <c r="DV34" s="6">
         <v>10.9</v>
       </c>
       <c r="DW34" s="6">
         <v>61.4</v>
       </c>
       <c r="DX34" s="6">
         <v>12.8</v>
       </c>
       <c r="DY34" s="6">
         <v>97.2</v>
       </c>
       <c r="DZ34" s="6">
         <v>3.0</v>
       </c>
       <c r="EA34" s="6">
-        <v>87.099999999999994</v>
+        <v>87.1</v>
       </c>
       <c r="EB34" s="6">
         <v>6.9</v>
       </c>
       <c r="EC34" s="6">
         <v>49.3</v>
       </c>
       <c r="ED34" s="6">
         <v>15.7</v>
       </c>
       <c r="EE34" s="6">
         <v>79.7</v>
       </c>
       <c r="EF34" s="6">
         <v>9.1</v>
       </c>
       <c r="EG34" s="6">
-        <v>70.099999999999994</v>
+        <v>70.1</v>
       </c>
       <c r="EH34" s="6">
         <v>12.4</v>
       </c>
       <c r="EI34" s="6">
         <v>35.0</v>
       </c>
       <c r="EJ34" s="6">
         <v>14.7</v>
       </c>
       <c r="EK34" s="6">
         <v>64.5</v>
       </c>
       <c r="EL34" s="6">
         <v>16.2</v>
       </c>
       <c r="EM34" s="6">
         <v>54.5</v>
       </c>
       <c r="EN34" s="6">
         <v>10.2</v>
       </c>
       <c r="EO34" s="6">
         <v>51.2</v>
       </c>
@@ -14942,81 +14942,81 @@
       <c r="FU34" s="6">
         <v>71.2</v>
       </c>
       <c r="FV34" s="6">
         <v>7.5</v>
       </c>
       <c r="FW34" s="6">
         <v>70.5</v>
       </c>
       <c r="FX34" s="6">
         <v>8.1</v>
       </c>
       <c r="FY34" s="6">
         <v>33.8</v>
       </c>
       <c r="FZ34" s="6">
         <v>18.2</v>
       </c>
       <c r="GA34" s="6">
         <v>37.1</v>
       </c>
       <c r="GB34" s="6">
         <v>21.1</v>
       </c>
       <c r="GC34" s="6">
-        <v>64.90000000000001</v>
+        <v>64.9</v>
       </c>
       <c r="GD34" s="6">
         <v>13.3</v>
       </c>
       <c r="GE34" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GF34" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG34" s="6">
-        <v>67.59999999999999</v>
+        <v>67.6</v>
       </c>
       <c r="GH34" s="6">
         <v>1.0</v>
       </c>
     </row>
     <row r="35" spans="1:190">
       <c r="A35" s="5"/>
       <c r="B35" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C35" s="6">
         <v>75.7</v>
       </c>
       <c r="D35" s="6">
         <v>10.3</v>
       </c>
       <c r="E35" s="6">
-        <v>82.59999999999999</v>
+        <v>82.6</v>
       </c>
       <c r="F35" s="6">
         <v>9.4</v>
       </c>
       <c r="G35" s="6">
         <v>49.3</v>
       </c>
       <c r="H35" s="6">
         <v>14.7</v>
       </c>
       <c r="I35" s="6">
         <v>56.6</v>
       </c>
       <c r="J35" s="6">
         <v>12.1</v>
       </c>
       <c r="K35" s="6">
         <v>16.6</v>
       </c>
       <c r="L35" s="6">
         <v>7.1</v>
       </c>
       <c r="M35" s="6">
         <v>27.9</v>
       </c>
@@ -15302,51 +15302,51 @@
       <c r="DC35" s="6">
         <v>56.6</v>
       </c>
       <c r="DD35" s="6">
         <v>12.5</v>
       </c>
       <c r="DE35" s="6">
         <v>0.0</v>
       </c>
       <c r="DF35" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DG35" s="6">
         <v>21.0</v>
       </c>
       <c r="DH35" s="6">
         <v>8.0</v>
       </c>
       <c r="DI35" s="6">
         <v>19.6</v>
       </c>
       <c r="DJ35" s="6">
         <v>9.8</v>
       </c>
       <c r="DK35" s="6">
-        <v>65.40000000000001</v>
+        <v>65.4</v>
       </c>
       <c r="DL35" s="6">
         <v>12.3</v>
       </c>
       <c r="DM35" s="6">
         <v>100.0</v>
       </c>
       <c r="DN35" s="6">
         <v>0.0</v>
       </c>
       <c r="DO35" s="6">
         <v>98.3</v>
       </c>
       <c r="DP35" s="6">
         <v>1.7</v>
       </c>
       <c r="DQ35" s="6">
         <v>44.6</v>
       </c>
       <c r="DR35" s="6">
         <v>10.6</v>
       </c>
       <c r="DS35" s="6">
         <v>65.2</v>
       </c>
@@ -15410,51 +15410,51 @@
       <c r="EM35" s="6">
         <v>45.5</v>
       </c>
       <c r="EN35" s="6">
         <v>10.2</v>
       </c>
       <c r="EO35" s="6">
         <v>48.8</v>
       </c>
       <c r="EP35" s="6">
         <v>19.9</v>
       </c>
       <c r="EQ35" s="6">
         <v>29.5</v>
       </c>
       <c r="ER35" s="6">
         <v>13.3</v>
       </c>
       <c r="ES35" s="6">
         <v>9.8</v>
       </c>
       <c r="ET35" s="6">
         <v>4.7</v>
       </c>
       <c r="EU35" s="6">
-        <v>68.59999999999999</v>
+        <v>68.6</v>
       </c>
       <c r="EV35" s="6">
         <v>10.3</v>
       </c>
       <c r="EW35" s="6">
         <v>52.3</v>
       </c>
       <c r="EX35" s="6">
         <v>12.2</v>
       </c>
       <c r="EY35" s="6">
         <v>41.2</v>
       </c>
       <c r="EZ35" s="6">
         <v>13.5</v>
       </c>
       <c r="FA35" s="6">
         <v>84.7</v>
       </c>
       <c r="FB35" s="6">
         <v>8.8</v>
       </c>
       <c r="FC35" s="6">
         <v>7.7</v>
       </c>
@@ -15476,51 +15476,51 @@
       <c r="FI35" s="6">
         <v>2.2</v>
       </c>
       <c r="FJ35" s="6">
         <v>1.3</v>
       </c>
       <c r="FK35" s="6">
         <v>2.7</v>
       </c>
       <c r="FL35" s="6">
         <v>1.7</v>
       </c>
       <c r="FM35" s="6">
         <v>12.8</v>
       </c>
       <c r="FN35" s="6">
         <v>4.1</v>
       </c>
       <c r="FO35" s="6">
         <v>35.3</v>
       </c>
       <c r="FP35" s="6">
         <v>13.8</v>
       </c>
       <c r="FQ35" s="6">
-        <v>73.40000000000001</v>
+        <v>73.4</v>
       </c>
       <c r="FR35" s="6">
         <v>8.8</v>
       </c>
       <c r="FS35" s="6">
         <v>30.3</v>
       </c>
       <c r="FT35" s="6">
         <v>9.4</v>
       </c>
       <c r="FU35" s="6">
         <v>28.8</v>
       </c>
       <c r="FV35" s="6">
         <v>7.5</v>
       </c>
       <c r="FW35" s="6">
         <v>29.5</v>
       </c>
       <c r="FX35" s="6">
         <v>8.1</v>
       </c>
       <c r="FY35" s="6">
         <v>66.2</v>
       </c>
@@ -17278,249 +17278,249 @@
       <c r="E39" s="6">
         <v>12.4</v>
       </c>
       <c r="F39" s="6">
         <v>8.4</v>
       </c>
       <c r="G39" s="6">
         <v>58.5</v>
       </c>
       <c r="H39" s="6">
         <v>18.0</v>
       </c>
       <c r="I39" s="6">
         <v>47.4</v>
       </c>
       <c r="J39" s="6">
         <v>9.1</v>
       </c>
       <c r="K39" s="6">
         <v>100.0</v>
       </c>
       <c r="L39" s="6">
         <v>0.0</v>
       </c>
       <c r="M39" s="6">
-        <v>89.59999999999999</v>
+        <v>89.6</v>
       </c>
       <c r="N39" s="6">
         <v>3.9</v>
       </c>
       <c r="O39" s="6">
-        <v>84.90000000000001</v>
+        <v>84.9</v>
       </c>
       <c r="P39" s="6">
         <v>3.7</v>
       </c>
       <c r="Q39" s="6">
-        <v>73.90000000000001</v>
+        <v>73.9</v>
       </c>
       <c r="R39" s="6">
         <v>5.0</v>
       </c>
       <c r="S39" s="6">
         <v>50.7</v>
       </c>
       <c r="T39" s="6">
         <v>5.8</v>
       </c>
       <c r="U39" s="6">
-        <v>64.59999999999999</v>
+        <v>64.6</v>
       </c>
       <c r="V39" s="6">
         <v>6.6</v>
       </c>
       <c r="W39" s="6">
         <v>8.5</v>
       </c>
       <c r="X39" s="6">
         <v>8.7</v>
       </c>
       <c r="Y39" s="6">
         <v>31.0</v>
       </c>
       <c r="Z39" s="6">
         <v>16.1</v>
       </c>
       <c r="AA39" s="6">
         <v>53.7</v>
       </c>
       <c r="AB39" s="6">
         <v>15.4</v>
       </c>
       <c r="AC39" s="6">
         <v>100.0</v>
       </c>
       <c r="AD39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AE39" s="6">
         <v>73.3</v>
       </c>
       <c r="AF39" s="6">
         <v>18.5</v>
       </c>
       <c r="AG39" s="6">
-        <v>64.90000000000001</v>
+        <v>64.9</v>
       </c>
       <c r="AH39" s="6">
         <v>10.4</v>
       </c>
       <c r="AI39" s="6">
-        <v>73.59999999999999</v>
+        <v>73.6</v>
       </c>
       <c r="AJ39" s="6">
         <v>8.3</v>
       </c>
       <c r="AK39" s="6">
-        <v>70.40000000000001</v>
+        <v>70.4</v>
       </c>
       <c r="AL39" s="6">
         <v>10.2</v>
       </c>
       <c r="AM39" s="6">
         <v>0.0</v>
       </c>
       <c r="AN39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AO39" s="6">
         <v>64.5</v>
       </c>
       <c r="AP39" s="6">
         <v>9.1</v>
       </c>
       <c r="AQ39" s="6">
-        <v>93.40000000000001</v>
+        <v>93.4</v>
       </c>
       <c r="AR39" s="6">
         <v>3.3</v>
       </c>
       <c r="AS39" s="6">
-        <v>78.59999999999999</v>
+        <v>78.6</v>
       </c>
       <c r="AT39" s="6">
         <v>7.1</v>
       </c>
       <c r="AU39" s="6">
         <v>96.3</v>
       </c>
       <c r="AV39" s="6">
         <v>2.8</v>
       </c>
       <c r="AW39" s="6">
         <v>96.2</v>
       </c>
       <c r="AX39" s="6">
         <v>2.0</v>
       </c>
       <c r="AY39" s="6">
-        <v>98.099999999999994</v>
+        <v>98.1</v>
       </c>
       <c r="AZ39" s="6">
         <v>1.4</v>
       </c>
       <c r="BA39" s="6">
         <v>64.0</v>
       </c>
       <c r="BB39" s="6">
         <v>6.7</v>
       </c>
       <c r="BC39" s="6">
         <v>42.7</v>
       </c>
       <c r="BD39" s="6">
         <v>11.2</v>
       </c>
       <c r="BE39" s="6">
-        <v>83.90000000000001</v>
+        <v>83.9</v>
       </c>
       <c r="BF39" s="6">
         <v>6.5</v>
       </c>
       <c r="BG39" s="6">
         <v>81.0</v>
       </c>
       <c r="BH39" s="6">
         <v>6.7</v>
       </c>
       <c r="BI39" s="6">
         <v>62.8</v>
       </c>
       <c r="BJ39" s="6">
         <v>18.8</v>
       </c>
       <c r="BK39" s="6">
         <v>95.2</v>
       </c>
       <c r="BL39" s="6">
         <v>4.1</v>
       </c>
       <c r="BM39" s="6">
-        <v>80.59999999999999</v>
+        <v>80.6</v>
       </c>
       <c r="BN39" s="6">
         <v>9.8</v>
       </c>
       <c r="BO39" s="6">
-        <v>76.40000000000001</v>
+        <v>76.4</v>
       </c>
       <c r="BP39" s="6">
         <v>16.9</v>
       </c>
       <c r="BQ39" s="6">
         <v>97.7</v>
       </c>
       <c r="BR39" s="6">
         <v>2.4</v>
       </c>
       <c r="BS39" s="6">
         <v>63.1</v>
       </c>
       <c r="BT39" s="6">
         <v>19.1</v>
       </c>
       <c r="BU39" s="6">
-        <v>95.099999999999994</v>
+        <v>95.1</v>
       </c>
       <c r="BV39" s="6">
         <v>5.1</v>
       </c>
       <c r="BW39" s="6">
         <v>63.6</v>
       </c>
       <c r="BX39" s="6">
         <v>13.4</v>
       </c>
       <c r="BY39" s="6">
         <v>62.8</v>
       </c>
       <c r="BZ39" s="6">
         <v>11.7</v>
       </c>
       <c r="CA39" s="6">
-        <v>68.59999999999999</v>
+        <v>68.6</v>
       </c>
       <c r="CB39" s="6">
         <v>15.2</v>
       </c>
       <c r="CC39" s="6">
         <v>68.3</v>
       </c>
       <c r="CD39" s="6">
         <v>9.5</v>
       </c>
       <c r="CE39" s="6">
         <v>68.5</v>
       </c>
       <c r="CF39" s="6">
         <v>9.2</v>
       </c>
       <c r="CG39" s="6">
         <v>62.5</v>
       </c>
       <c r="CH39" s="6">
         <v>8.1</v>
       </c>
       <c r="CI39" s="6">
         <v>48.5</v>
       </c>
@@ -17542,111 +17542,111 @@
       <c r="CO39" s="6">
         <v>22.7</v>
       </c>
       <c r="CP39" s="6">
         <v>15.2</v>
       </c>
       <c r="CQ39" s="6">
         <v>48.3</v>
       </c>
       <c r="CR39" s="6">
         <v>10.6</v>
       </c>
       <c r="CS39" s="6">
         <v>60.3</v>
       </c>
       <c r="CT39" s="6">
         <v>11.2</v>
       </c>
       <c r="CU39" s="6">
         <v>86.7</v>
       </c>
       <c r="CV39" s="6">
         <v>12.1</v>
       </c>
       <c r="CW39" s="6">
-        <v>70.90000000000001</v>
+        <v>70.9</v>
       </c>
       <c r="CX39" s="6">
         <v>9.5</v>
       </c>
       <c r="CY39" s="6">
         <v>31.4</v>
       </c>
       <c r="CZ39" s="6">
         <v>9.5</v>
       </c>
       <c r="DA39" s="6">
         <v>48.9</v>
       </c>
       <c r="DB39" s="6">
         <v>13.7</v>
       </c>
       <c r="DC39" s="6">
         <v>29.0</v>
       </c>
       <c r="DD39" s="6">
         <v>9.2</v>
       </c>
       <c r="DE39" s="6">
         <v>94.7</v>
       </c>
       <c r="DF39" s="6">
         <v>5.4</v>
       </c>
       <c r="DG39" s="6">
         <v>79.7</v>
       </c>
       <c r="DH39" s="6">
         <v>5.0</v>
       </c>
       <c r="DI39" s="6">
-        <v>97.099999999999994</v>
+        <v>97.1</v>
       </c>
       <c r="DJ39" s="6">
         <v>3.0</v>
       </c>
       <c r="DK39" s="6">
         <v>39.2</v>
       </c>
       <c r="DL39" s="6">
         <v>15.4</v>
       </c>
       <c r="DM39" s="6">
         <v>0.0</v>
       </c>
       <c r="DN39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DO39" s="6">
         <v>10.8</v>
       </c>
       <c r="DP39" s="6">
         <v>8.3</v>
       </c>
       <c r="DQ39" s="6">
-        <v>70.099999999999994</v>
+        <v>70.1</v>
       </c>
       <c r="DR39" s="6">
         <v>10.9</v>
       </c>
       <c r="DS39" s="6">
         <v>61.3</v>
       </c>
       <c r="DT39" s="6">
         <v>14.7</v>
       </c>
       <c r="DU39" s="6">
         <v>33.3</v>
       </c>
       <c r="DV39" s="6">
         <v>9.9</v>
       </c>
       <c r="DW39" s="6">
         <v>66.2</v>
       </c>
       <c r="DX39" s="6">
         <v>16.2</v>
       </c>
       <c r="DY39" s="6">
         <v>92.5</v>
       </c>
@@ -17704,81 +17704,81 @@
       <c r="EQ39" s="6">
         <v>100.0</v>
       </c>
       <c r="ER39" s="6">
         <v>0.0</v>
       </c>
       <c r="ES39" s="6">
         <v>86.7</v>
       </c>
       <c r="ET39" s="6">
         <v>7.6</v>
       </c>
       <c r="EU39" s="6">
         <v>68.2</v>
       </c>
       <c r="EV39" s="6">
         <v>11.4</v>
       </c>
       <c r="EW39" s="6">
         <v>54.4</v>
       </c>
       <c r="EX39" s="6">
         <v>12.9</v>
       </c>
       <c r="EY39" s="6">
-        <v>65.90000000000001</v>
+        <v>65.9</v>
       </c>
       <c r="EZ39" s="6">
         <v>13.4</v>
       </c>
       <c r="FA39" s="6">
         <v>19.6</v>
       </c>
       <c r="FB39" s="6">
         <v>12.9</v>
       </c>
       <c r="FC39" s="6">
         <v>74.3</v>
       </c>
       <c r="FD39" s="6">
         <v>17.1</v>
       </c>
       <c r="FE39" s="6">
         <v>18.0</v>
       </c>
       <c r="FF39" s="6">
         <v>14.1</v>
       </c>
       <c r="FG39" s="6">
         <v>71.8</v>
       </c>
       <c r="FH39" s="6">
         <v>15.7</v>
       </c>
       <c r="FI39" s="6">
-        <v>98.099999999999994</v>
+        <v>98.1</v>
       </c>
       <c r="FJ39" s="6">
         <v>1.4</v>
       </c>
       <c r="FK39" s="6">
         <v>100.0</v>
       </c>
       <c r="FL39" s="6">
         <v>0.0</v>
       </c>
       <c r="FM39" s="6">
         <v>91.7</v>
       </c>
       <c r="FN39" s="6">
         <v>3.9</v>
       </c>
       <c r="FO39" s="6">
         <v>72.7</v>
       </c>
       <c r="FP39" s="6">
         <v>12.2</v>
       </c>
       <c r="FQ39" s="6">
         <v>38.9</v>
       </c>
@@ -17824,51 +17824,51 @@
       <c r="GE39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GF39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG39" s="6">
         <v>72.0</v>
       </c>
       <c r="GH39" s="6">
         <v>1.0</v>
       </c>
     </row>
     <row r="40" spans="1:190">
       <c r="A40" s="5"/>
       <c r="B40" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6">
         <v>80.0</v>
       </c>
       <c r="D40" s="6">
         <v>9.1</v>
       </c>
       <c r="E40" s="6">
-        <v>87.59999999999999</v>
+        <v>87.6</v>
       </c>
       <c r="F40" s="6">
         <v>8.4</v>
       </c>
       <c r="G40" s="6">
         <v>41.5</v>
       </c>
       <c r="H40" s="6">
         <v>18.0</v>
       </c>
       <c r="I40" s="6">
         <v>52.6</v>
       </c>
       <c r="J40" s="6">
         <v>9.1</v>
       </c>
       <c r="K40" s="6">
         <v>0.0</v>
       </c>
       <c r="L40" s="6" t="s">
         <v>108</v>
       </c>
       <c r="M40" s="6">
         <v>10.4</v>
       </c>
@@ -18082,87 +18082,87 @@
       <c r="CE40" s="6">
         <v>31.5</v>
       </c>
       <c r="CF40" s="6">
         <v>9.2</v>
       </c>
       <c r="CG40" s="6">
         <v>37.5</v>
       </c>
       <c r="CH40" s="6">
         <v>8.1</v>
       </c>
       <c r="CI40" s="6">
         <v>51.5</v>
       </c>
       <c r="CJ40" s="6">
         <v>10.9</v>
       </c>
       <c r="CK40" s="6">
         <v>73.8</v>
       </c>
       <c r="CL40" s="6">
         <v>11.7</v>
       </c>
       <c r="CM40" s="6">
-        <v>67.40000000000001</v>
+        <v>67.4</v>
       </c>
       <c r="CN40" s="6">
         <v>19.1</v>
       </c>
       <c r="CO40" s="6">
         <v>77.3</v>
       </c>
       <c r="CP40" s="6">
         <v>15.2</v>
       </c>
       <c r="CQ40" s="6">
         <v>51.7</v>
       </c>
       <c r="CR40" s="6">
         <v>10.6</v>
       </c>
       <c r="CS40" s="6">
         <v>39.7</v>
       </c>
       <c r="CT40" s="6">
         <v>11.2</v>
       </c>
       <c r="CU40" s="6">
         <v>13.3</v>
       </c>
       <c r="CV40" s="6">
         <v>12.1</v>
       </c>
       <c r="CW40" s="6">
         <v>29.1</v>
       </c>
       <c r="CX40" s="6">
         <v>9.5</v>
       </c>
       <c r="CY40" s="6">
-        <v>68.59999999999999</v>
+        <v>68.6</v>
       </c>
       <c r="CZ40" s="6">
         <v>9.5</v>
       </c>
       <c r="DA40" s="6">
         <v>51.1</v>
       </c>
       <c r="DB40" s="6">
         <v>13.7</v>
       </c>
       <c r="DC40" s="6">
         <v>71.0</v>
       </c>
       <c r="DD40" s="6">
         <v>9.2</v>
       </c>
       <c r="DE40" s="6">
         <v>5.3</v>
       </c>
       <c r="DF40" s="6">
         <v>5.4</v>
       </c>
       <c r="DG40" s="6">
         <v>20.3</v>
       </c>
@@ -18244,87 +18244,87 @@
       <c r="EG40" s="6">
         <v>13.2</v>
       </c>
       <c r="EH40" s="6">
         <v>8.7</v>
       </c>
       <c r="EI40" s="6">
         <v>29.0</v>
       </c>
       <c r="EJ40" s="6">
         <v>13.1</v>
       </c>
       <c r="EK40" s="6">
         <v>67.8</v>
       </c>
       <c r="EL40" s="6">
         <v>27.6</v>
       </c>
       <c r="EM40" s="6">
         <v>40.4</v>
       </c>
       <c r="EN40" s="6">
         <v>10.8</v>
       </c>
       <c r="EO40" s="6">
-        <v>88.90000000000001</v>
+        <v>88.9</v>
       </c>
       <c r="EP40" s="6">
         <v>6.3</v>
       </c>
       <c r="EQ40" s="6">
         <v>0.0</v>
       </c>
       <c r="ER40" s="6" t="s">
         <v>108</v>
       </c>
       <c r="ES40" s="6">
         <v>13.3</v>
       </c>
       <c r="ET40" s="6">
         <v>7.6</v>
       </c>
       <c r="EU40" s="6">
         <v>31.8</v>
       </c>
       <c r="EV40" s="6">
         <v>11.4</v>
       </c>
       <c r="EW40" s="6">
         <v>45.6</v>
       </c>
       <c r="EX40" s="6">
         <v>12.9</v>
       </c>
       <c r="EY40" s="6">
         <v>34.1</v>
       </c>
       <c r="EZ40" s="6">
         <v>13.4</v>
       </c>
       <c r="FA40" s="6">
-        <v>80.40000000000001</v>
+        <v>80.4</v>
       </c>
       <c r="FB40" s="6">
         <v>12.9</v>
       </c>
       <c r="FC40" s="6">
         <v>25.7</v>
       </c>
       <c r="FD40" s="6">
         <v>17.1</v>
       </c>
       <c r="FE40" s="6">
         <v>82.0</v>
       </c>
       <c r="FF40" s="6">
         <v>14.1</v>
       </c>
       <c r="FG40" s="6">
         <v>28.2</v>
       </c>
       <c r="FH40" s="6">
         <v>15.7</v>
       </c>
       <c r="FI40" s="6">
         <v>1.9</v>
       </c>
@@ -20136,57 +20136,57 @@
       <c r="G44" s="6">
         <v>83.3</v>
       </c>
       <c r="H44" s="6">
         <v>16.2</v>
       </c>
       <c r="I44" s="6">
         <v>78.0</v>
       </c>
       <c r="J44" s="6">
         <v>12.3</v>
       </c>
       <c r="K44" s="6">
         <v>88.5</v>
       </c>
       <c r="L44" s="6">
         <v>7.6</v>
       </c>
       <c r="M44" s="6">
         <v>84.3</v>
       </c>
       <c r="N44" s="6">
         <v>10.5</v>
       </c>
       <c r="O44" s="6">
-        <v>85.59999999999999</v>
+        <v>85.6</v>
       </c>
       <c r="P44" s="6">
         <v>4.8</v>
       </c>
       <c r="Q44" s="6">
-        <v>86.59999999999999</v>
+        <v>86.6</v>
       </c>
       <c r="R44" s="6">
         <v>4.9</v>
       </c>
       <c r="S44" s="6">
         <v>65.5</v>
       </c>
       <c r="T44" s="6">
         <v>6.9</v>
       </c>
       <c r="U44" s="6">
         <v>78.2</v>
       </c>
       <c r="V44" s="6">
         <v>8.3</v>
       </c>
       <c r="W44" s="6">
         <v>0.0</v>
       </c>
       <c r="X44" s="6" t="s">
         <v>108</v>
       </c>
       <c r="Y44" s="6">
         <v>66.7</v>
       </c>
@@ -20214,105 +20214,105 @@
       <c r="AG44" s="6">
         <v>70.3</v>
       </c>
       <c r="AH44" s="6">
         <v>14.3</v>
       </c>
       <c r="AI44" s="6">
         <v>100.0</v>
       </c>
       <c r="AJ44" s="6">
         <v>0.0</v>
       </c>
       <c r="AK44" s="6">
         <v>67.8</v>
       </c>
       <c r="AL44" s="6">
         <v>10.5</v>
       </c>
       <c r="AM44" s="6">
         <v>0.0</v>
       </c>
       <c r="AN44" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AO44" s="6">
-        <v>75.59999999999999</v>
+        <v>75.6</v>
       </c>
       <c r="AP44" s="6">
         <v>11.8</v>
       </c>
       <c r="AQ44" s="6">
         <v>92.2</v>
       </c>
       <c r="AR44" s="6">
         <v>4.5</v>
       </c>
       <c r="AS44" s="6">
         <v>85.7</v>
       </c>
       <c r="AT44" s="6">
         <v>6.3</v>
       </c>
       <c r="AU44" s="6">
         <v>97.0</v>
       </c>
       <c r="AV44" s="6">
         <v>3.0</v>
       </c>
       <c r="AW44" s="6">
         <v>91.5</v>
       </c>
       <c r="AX44" s="6">
         <v>3.8</v>
       </c>
       <c r="AY44" s="6">
         <v>96.5</v>
       </c>
       <c r="AZ44" s="6">
         <v>2.5</v>
       </c>
       <c r="BA44" s="6">
         <v>59.6</v>
       </c>
       <c r="BB44" s="6">
         <v>9.7</v>
       </c>
       <c r="BC44" s="6">
-        <v>68.90000000000001</v>
+        <v>68.9</v>
       </c>
       <c r="BD44" s="6">
         <v>14.3</v>
       </c>
       <c r="BE44" s="6">
-        <v>87.40000000000001</v>
+        <v>87.4</v>
       </c>
       <c r="BF44" s="6">
         <v>6.3</v>
       </c>
       <c r="BG44" s="6">
-        <v>87.90000000000001</v>
+        <v>87.9</v>
       </c>
       <c r="BH44" s="6">
         <v>7.2</v>
       </c>
       <c r="BI44" s="6">
         <v>100.0</v>
       </c>
       <c r="BJ44" s="6">
         <v>0.0</v>
       </c>
       <c r="BK44" s="6">
         <v>89.5</v>
       </c>
       <c r="BL44" s="6">
         <v>10.4</v>
       </c>
       <c r="BM44" s="6">
         <v>100.0</v>
       </c>
       <c r="BN44" s="6">
         <v>0.0</v>
       </c>
       <c r="BO44" s="6">
         <v>100.0</v>
       </c>
@@ -20334,63 +20334,63 @@
       <c r="BU44" s="6">
         <v>100.0</v>
       </c>
       <c r="BV44" s="6">
         <v>0.0</v>
       </c>
       <c r="BW44" s="6">
         <v>68.8</v>
       </c>
       <c r="BX44" s="6">
         <v>13.5</v>
       </c>
       <c r="BY44" s="6">
         <v>66.0</v>
       </c>
       <c r="BZ44" s="6">
         <v>14.6</v>
       </c>
       <c r="CA44" s="6">
         <v>83.8</v>
       </c>
       <c r="CB44" s="6">
         <v>9.8</v>
       </c>
       <c r="CC44" s="6">
-        <v>73.59999999999999</v>
+        <v>73.6</v>
       </c>
       <c r="CD44" s="6">
         <v>16.5</v>
       </c>
       <c r="CE44" s="6">
-        <v>90.59999999999999</v>
+        <v>90.6</v>
       </c>
       <c r="CF44" s="6">
         <v>7.4</v>
       </c>
       <c r="CG44" s="6">
-        <v>73.90000000000001</v>
+        <v>73.9</v>
       </c>
       <c r="CH44" s="6">
         <v>9.4</v>
       </c>
       <c r="CI44" s="6">
         <v>51.9</v>
       </c>
       <c r="CJ44" s="6">
         <v>13.4</v>
       </c>
       <c r="CK44" s="6">
         <v>42.9</v>
       </c>
       <c r="CL44" s="6">
         <v>21.1</v>
       </c>
       <c r="CM44" s="6">
         <v>100.0</v>
       </c>
       <c r="CN44" s="6">
         <v>0.0</v>
       </c>
       <c r="CO44" s="6">
         <v>33.4</v>
       </c>
@@ -20460,219 +20460,219 @@
       <c r="DK44" s="6">
         <v>24.6</v>
       </c>
       <c r="DL44" s="6">
         <v>16.9</v>
       </c>
       <c r="DM44" s="6">
         <v>17.5</v>
       </c>
       <c r="DN44" s="6">
         <v>16.4</v>
       </c>
       <c r="DO44" s="6">
         <v>46.1</v>
       </c>
       <c r="DP44" s="6">
         <v>20.1</v>
       </c>
       <c r="DQ44" s="6">
         <v>54.9</v>
       </c>
       <c r="DR44" s="6">
         <v>16.1</v>
       </c>
       <c r="DS44" s="6">
-        <v>64.40000000000001</v>
+        <v>64.4</v>
       </c>
       <c r="DT44" s="6">
         <v>28.1</v>
       </c>
       <c r="DU44" s="6">
         <v>63.2</v>
       </c>
       <c r="DV44" s="6">
         <v>20.3</v>
       </c>
       <c r="DW44" s="6">
         <v>61.1</v>
       </c>
       <c r="DX44" s="6">
         <v>22.8</v>
       </c>
       <c r="DY44" s="6">
         <v>79.2</v>
       </c>
       <c r="DZ44" s="6">
         <v>18.1</v>
       </c>
       <c r="EA44" s="6">
         <v>100.0</v>
       </c>
       <c r="EB44" s="6">
         <v>0.0</v>
       </c>
       <c r="EC44" s="6">
-        <v>80.59999999999999</v>
+        <v>80.6</v>
       </c>
       <c r="ED44" s="6">
         <v>12.3</v>
       </c>
       <c r="EE44" s="6">
-        <v>68.099999999999994</v>
+        <v>68.1</v>
       </c>
       <c r="EF44" s="6">
         <v>18.0</v>
       </c>
       <c r="EG44" s="6">
         <v>100.0</v>
       </c>
       <c r="EH44" s="6">
         <v>0.0</v>
       </c>
       <c r="EI44" s="6">
         <v>64.8</v>
       </c>
       <c r="EJ44" s="6">
         <v>21.2</v>
       </c>
       <c r="EK44" s="6">
         <v>50.0</v>
       </c>
       <c r="EL44" s="6">
         <v>35.4</v>
       </c>
       <c r="EM44" s="6">
-        <v>85.90000000000001</v>
+        <v>85.9</v>
       </c>
       <c r="EN44" s="6">
         <v>10.6</v>
       </c>
       <c r="EO44" s="6">
         <v>0.0</v>
       </c>
       <c r="EP44" s="6" t="s">
         <v>108</v>
       </c>
       <c r="EQ44" s="6">
         <v>100.0</v>
       </c>
       <c r="ER44" s="6">
         <v>0.0</v>
       </c>
       <c r="ES44" s="6">
         <v>100.0</v>
       </c>
       <c r="ET44" s="6">
         <v>0.0</v>
       </c>
       <c r="EU44" s="6">
         <v>100.0</v>
       </c>
       <c r="EV44" s="6">
         <v>0.0</v>
       </c>
       <c r="EW44" s="6">
         <v>70.7</v>
       </c>
       <c r="EX44" s="6">
         <v>16.3</v>
       </c>
       <c r="EY44" s="6">
-        <v>79.59999999999999</v>
+        <v>79.6</v>
       </c>
       <c r="EZ44" s="6">
         <v>13.7</v>
       </c>
       <c r="FA44" s="6">
-        <v>76.90000000000001</v>
+        <v>76.9</v>
       </c>
       <c r="FB44" s="6">
         <v>22.1</v>
       </c>
       <c r="FC44" s="6">
         <v>33.4</v>
       </c>
       <c r="FD44" s="6">
         <v>20.8</v>
       </c>
       <c r="FE44" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FF44" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FG44" s="6">
         <v>38.7</v>
       </c>
       <c r="FH44" s="6">
         <v>20.1</v>
       </c>
       <c r="FI44" s="6">
         <v>100.0</v>
       </c>
       <c r="FJ44" s="6">
         <v>0.0</v>
       </c>
       <c r="FK44" s="6">
         <v>100.0</v>
       </c>
       <c r="FL44" s="6">
         <v>0.0</v>
       </c>
       <c r="FM44" s="6">
-        <v>90.59999999999999</v>
+        <v>90.6</v>
       </c>
       <c r="FN44" s="6">
         <v>4.8</v>
       </c>
       <c r="FO44" s="6">
         <v>51.9</v>
       </c>
       <c r="FP44" s="6">
         <v>35.3</v>
       </c>
       <c r="FQ44" s="6">
         <v>39.7</v>
       </c>
       <c r="FR44" s="6">
         <v>16.7</v>
       </c>
       <c r="FS44" s="6">
         <v>67.3</v>
       </c>
       <c r="FT44" s="6">
         <v>20.6</v>
       </c>
       <c r="FU44" s="6">
         <v>61.9</v>
       </c>
       <c r="FV44" s="6">
         <v>16.1</v>
       </c>
       <c r="FW44" s="6">
-        <v>64.40000000000001</v>
+        <v>64.4</v>
       </c>
       <c r="FX44" s="6">
         <v>17.3</v>
       </c>
       <c r="FY44" s="6">
         <v>0.0</v>
       </c>
       <c r="FZ44" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GA44" s="6">
         <v>40.6</v>
       </c>
       <c r="GB44" s="6">
         <v>30.1</v>
       </c>
       <c r="GC44" s="6">
         <v>55.8</v>
       </c>
       <c r="GD44" s="6">
         <v>14.5</v>
       </c>
       <c r="GE44" s="6" t="s">
         <v>108</v>
       </c>
@@ -20940,51 +20940,51 @@
       <c r="CG45" s="6">
         <v>26.1</v>
       </c>
       <c r="CH45" s="6">
         <v>9.4</v>
       </c>
       <c r="CI45" s="6">
         <v>48.1</v>
       </c>
       <c r="CJ45" s="6">
         <v>13.4</v>
       </c>
       <c r="CK45" s="6">
         <v>57.1</v>
       </c>
       <c r="CL45" s="6">
         <v>21.1</v>
       </c>
       <c r="CM45" s="6">
         <v>0.0</v>
       </c>
       <c r="CN45" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CO45" s="6">
-        <v>66.59999999999999</v>
+        <v>66.6</v>
       </c>
       <c r="CP45" s="6">
         <v>15.7</v>
       </c>
       <c r="CQ45" s="6">
         <v>70.3</v>
       </c>
       <c r="CR45" s="6">
         <v>19.4</v>
       </c>
       <c r="CS45" s="6">
         <v>4.8</v>
       </c>
       <c r="CT45" s="6">
         <v>4.9</v>
       </c>
       <c r="CU45" s="6">
         <v>0.0</v>
       </c>
       <c r="CV45" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CW45" s="6">
         <v>16.5</v>
       </c>
@@ -21006,51 +21006,51 @@
       <c r="DC45" s="6">
         <v>44.5</v>
       </c>
       <c r="DD45" s="6">
         <v>19.9</v>
       </c>
       <c r="DE45" s="6">
         <v>0.0</v>
       </c>
       <c r="DF45" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DG45" s="6">
         <v>14.0</v>
       </c>
       <c r="DH45" s="6">
         <v>8.8</v>
       </c>
       <c r="DI45" s="6">
         <v>9.0</v>
       </c>
       <c r="DJ45" s="6">
         <v>8.6</v>
       </c>
       <c r="DK45" s="6">
-        <v>75.40000000000001</v>
+        <v>75.4</v>
       </c>
       <c r="DL45" s="6">
         <v>16.9</v>
       </c>
       <c r="DM45" s="6">
         <v>82.5</v>
       </c>
       <c r="DN45" s="6">
         <v>16.4</v>
       </c>
       <c r="DO45" s="6">
         <v>53.9</v>
       </c>
       <c r="DP45" s="6">
         <v>20.1</v>
       </c>
       <c r="DQ45" s="6">
         <v>45.1</v>
       </c>
       <c r="DR45" s="6">
         <v>16.1</v>
       </c>
       <c r="DS45" s="6">
         <v>35.6</v>
       </c>
@@ -21138,51 +21138,51 @@
       <c r="EU45" s="6">
         <v>0.0</v>
       </c>
       <c r="EV45" s="6" t="s">
         <v>108</v>
       </c>
       <c r="EW45" s="6">
         <v>29.3</v>
       </c>
       <c r="EX45" s="6">
         <v>16.3</v>
       </c>
       <c r="EY45" s="6">
         <v>20.4</v>
       </c>
       <c r="EZ45" s="6">
         <v>13.7</v>
       </c>
       <c r="FA45" s="6">
         <v>23.1</v>
       </c>
       <c r="FB45" s="6">
         <v>22.1</v>
       </c>
       <c r="FC45" s="6">
-        <v>66.59999999999999</v>
+        <v>66.6</v>
       </c>
       <c r="FD45" s="6">
         <v>20.8</v>
       </c>
       <c r="FE45" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FF45" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FG45" s="6">
         <v>61.3</v>
       </c>
       <c r="FH45" s="6">
         <v>20.1</v>
       </c>
       <c r="FI45" s="6">
         <v>0.0</v>
       </c>
       <c r="FJ45" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FK45" s="6">
         <v>0.0</v>
       </c>
@@ -22982,63 +22982,63 @@
       <c r="E49" s="6">
         <v>50.2</v>
       </c>
       <c r="F49" s="6">
         <v>35.4</v>
       </c>
       <c r="G49" s="6">
         <v>54.2</v>
       </c>
       <c r="H49" s="6">
         <v>23.0</v>
       </c>
       <c r="I49" s="6">
         <v>46.7</v>
       </c>
       <c r="J49" s="6">
         <v>13.3</v>
       </c>
       <c r="K49" s="6">
         <v>100.0</v>
       </c>
       <c r="L49" s="6">
         <v>0.0</v>
       </c>
       <c r="M49" s="6">
-        <v>80.099999999999994</v>
+        <v>80.1</v>
       </c>
       <c r="N49" s="6">
         <v>17.9</v>
       </c>
       <c r="O49" s="6">
         <v>95.8</v>
       </c>
       <c r="P49" s="6">
         <v>3.0</v>
       </c>
       <c r="Q49" s="6">
-        <v>73.099999999999994</v>
+        <v>73.1</v>
       </c>
       <c r="R49" s="6">
         <v>10.6</v>
       </c>
       <c r="S49" s="6">
         <v>91.2</v>
       </c>
       <c r="T49" s="6">
         <v>6.1</v>
       </c>
       <c r="U49" s="6">
         <v>100.0</v>
       </c>
       <c r="V49" s="6">
         <v>0.0</v>
       </c>
       <c r="W49" s="6">
         <v>0.0</v>
       </c>
       <c r="X49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="Y49" s="6">
         <v>66.7</v>
       </c>
@@ -23054,117 +23054,117 @@
       <c r="AC49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AD49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AE49" s="6">
         <v>100.0</v>
       </c>
       <c r="AF49" s="6">
         <v>0.0</v>
       </c>
       <c r="AG49" s="6">
         <v>62.0</v>
       </c>
       <c r="AH49" s="6">
         <v>16.7</v>
       </c>
       <c r="AI49" s="6">
         <v>77.3</v>
       </c>
       <c r="AJ49" s="6">
         <v>15.1</v>
       </c>
       <c r="AK49" s="6">
-        <v>82.099999999999994</v>
+        <v>82.1</v>
       </c>
       <c r="AL49" s="6">
         <v>17.5</v>
       </c>
       <c r="AM49" s="6">
         <v>0.0</v>
       </c>
       <c r="AN49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AO49" s="6">
         <v>100.0</v>
       </c>
       <c r="AP49" s="6">
         <v>0.0</v>
       </c>
       <c r="AQ49" s="6">
         <v>85.0</v>
       </c>
       <c r="AR49" s="6">
         <v>10.3</v>
       </c>
       <c r="AS49" s="6">
         <v>82.0</v>
       </c>
       <c r="AT49" s="6">
         <v>12.3</v>
       </c>
       <c r="AU49" s="6">
         <v>100.0</v>
       </c>
       <c r="AV49" s="6">
         <v>0.0</v>
       </c>
       <c r="AW49" s="6">
-        <v>95.59999999999999</v>
+        <v>95.6</v>
       </c>
       <c r="AX49" s="6">
         <v>4.4</v>
       </c>
       <c r="AY49" s="6">
         <v>100.0</v>
       </c>
       <c r="AZ49" s="6">
         <v>0.0</v>
       </c>
       <c r="BA49" s="6">
         <v>78.0</v>
       </c>
       <c r="BB49" s="6">
         <v>11.3</v>
       </c>
       <c r="BC49" s="6">
         <v>57.5</v>
       </c>
       <c r="BD49" s="6">
         <v>22.9</v>
       </c>
       <c r="BE49" s="6">
         <v>100.0</v>
       </c>
       <c r="BF49" s="6">
         <v>0.0</v>
       </c>
       <c r="BG49" s="6">
-        <v>78.59999999999999</v>
+        <v>78.6</v>
       </c>
       <c r="BH49" s="6">
         <v>13.7</v>
       </c>
       <c r="BI49" s="6">
         <v>81.3</v>
       </c>
       <c r="BJ49" s="6">
         <v>16.9</v>
       </c>
       <c r="BK49" s="6">
         <v>100.0</v>
       </c>
       <c r="BL49" s="6">
         <v>0.0</v>
       </c>
       <c r="BM49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BN49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BO49" s="6">
         <v>100.0</v>
       </c>
@@ -23312,51 +23312,51 @@
       <c r="DK49" s="6">
         <v>0.0</v>
       </c>
       <c r="DL49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DM49" s="6">
         <v>32.2</v>
       </c>
       <c r="DN49" s="6">
         <v>26.8</v>
       </c>
       <c r="DO49" s="6">
         <v>0.0</v>
       </c>
       <c r="DP49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DQ49" s="6">
         <v>55.1</v>
       </c>
       <c r="DR49" s="6">
         <v>22.4</v>
       </c>
       <c r="DS49" s="6">
-        <v>68.59999999999999</v>
+        <v>68.6</v>
       </c>
       <c r="DT49" s="6">
         <v>24.2</v>
       </c>
       <c r="DU49" s="6">
         <v>56.9</v>
       </c>
       <c r="DV49" s="6">
         <v>20.7</v>
       </c>
       <c r="DW49" s="6">
         <v>100.0</v>
       </c>
       <c r="DX49" s="6">
         <v>0.0</v>
       </c>
       <c r="DY49" s="6">
         <v>100.0</v>
       </c>
       <c r="DZ49" s="6">
         <v>0.0</v>
       </c>
       <c r="EA49" s="6">
         <v>100.0</v>
       </c>
@@ -23420,141 +23420,141 @@
       <c r="EU49" s="6">
         <v>100.0</v>
       </c>
       <c r="EV49" s="6">
         <v>0.0</v>
       </c>
       <c r="EW49" s="6">
         <v>100.0</v>
       </c>
       <c r="EX49" s="6">
         <v>0.0</v>
       </c>
       <c r="EY49" s="6">
         <v>100.0</v>
       </c>
       <c r="EZ49" s="6">
         <v>0.0</v>
       </c>
       <c r="FA49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FB49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FC49" s="6">
-        <v>76.40000000000001</v>
+        <v>76.4</v>
       </c>
       <c r="FD49" s="6">
         <v>22.7</v>
       </c>
       <c r="FE49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FF49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FG49" s="6">
         <v>60.6</v>
       </c>
       <c r="FH49" s="6">
         <v>33.8</v>
       </c>
       <c r="FI49" s="6">
         <v>100.0</v>
       </c>
       <c r="FJ49" s="6">
         <v>0.0</v>
       </c>
       <c r="FK49" s="6">
         <v>100.0</v>
       </c>
       <c r="FL49" s="6">
         <v>0.0</v>
       </c>
       <c r="FM49" s="6">
-        <v>91.40000000000001</v>
+        <v>91.4</v>
       </c>
       <c r="FN49" s="6">
         <v>6.0</v>
       </c>
       <c r="FO49" s="6">
         <v>100.0</v>
       </c>
       <c r="FP49" s="6">
         <v>0.0</v>
       </c>
       <c r="FQ49" s="6">
         <v>100.0</v>
       </c>
       <c r="FR49" s="6">
         <v>0.0</v>
       </c>
       <c r="FS49" s="6">
         <v>0.0</v>
       </c>
       <c r="FT49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FU49" s="6">
-        <v>67.90000000000001</v>
+        <v>67.9</v>
       </c>
       <c r="FV49" s="6">
         <v>12.3</v>
       </c>
       <c r="FW49" s="6">
         <v>100.0</v>
       </c>
       <c r="FX49" s="6">
         <v>0.0</v>
       </c>
       <c r="FY49" s="6">
         <v>0.0</v>
       </c>
       <c r="FZ49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GA49" s="6">
-        <v>65.90000000000001</v>
+        <v>65.9</v>
       </c>
       <c r="GB49" s="6">
         <v>27.5</v>
       </c>
       <c r="GC49" s="6">
         <v>0.0</v>
       </c>
       <c r="GD49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GE49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GF49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG49" s="6">
-        <v>81.90000000000001</v>
+        <v>81.9</v>
       </c>
       <c r="GH49" s="6">
         <v>1.7</v>
       </c>
     </row>
     <row r="50" spans="1:190">
       <c r="A50" s="5"/>
       <c r="B50" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C50" s="6">
         <v>100.0</v>
       </c>
       <c r="D50" s="6">
         <v>0.0</v>
       </c>
       <c r="E50" s="6">
         <v>49.8</v>
       </c>
       <c r="F50" s="6">
         <v>35.4</v>
       </c>
       <c r="G50" s="6">
         <v>45.8</v>
       </c>
@@ -25942,51 +25942,51 @@
       <c r="AO54" s="6">
         <v>100.0</v>
       </c>
       <c r="AP54" s="6">
         <v>0.0</v>
       </c>
       <c r="AQ54" s="6">
         <v>100.0</v>
       </c>
       <c r="AR54" s="6">
         <v>0.0</v>
       </c>
       <c r="AS54" s="6">
         <v>100.0</v>
       </c>
       <c r="AT54" s="6">
         <v>0.0</v>
       </c>
       <c r="AU54" s="6">
         <v>100.0</v>
       </c>
       <c r="AV54" s="6">
         <v>0.0</v>
       </c>
       <c r="AW54" s="6">
-        <v>92.90000000000001</v>
+        <v>92.9</v>
       </c>
       <c r="AX54" s="6">
         <v>7.0</v>
       </c>
       <c r="AY54" s="6">
         <v>100.0</v>
       </c>
       <c r="AZ54" s="6">
         <v>0.0</v>
       </c>
       <c r="BA54" s="6">
         <v>100.0</v>
       </c>
       <c r="BB54" s="6">
         <v>0.0</v>
       </c>
       <c r="BC54" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BD54" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BE54" s="6">
         <v>100.0</v>
       </c>
@@ -26116,51 +26116,51 @@
       <c r="CU54" s="6">
         <v>100.0</v>
       </c>
       <c r="CV54" s="6">
         <v>0.0</v>
       </c>
       <c r="CW54" s="6">
         <v>100.0</v>
       </c>
       <c r="CX54" s="6">
         <v>0.0</v>
       </c>
       <c r="CY54" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CZ54" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DA54" s="6">
         <v>30.9</v>
       </c>
       <c r="DB54" s="6">
         <v>16.7</v>
       </c>
       <c r="DC54" s="6">
-        <v>79.40000000000001</v>
+        <v>79.4</v>
       </c>
       <c r="DD54" s="6">
         <v>19.2</v>
       </c>
       <c r="DE54" s="6">
         <v>100.0</v>
       </c>
       <c r="DF54" s="6">
         <v>0.0</v>
       </c>
       <c r="DG54" s="6">
         <v>57.0</v>
       </c>
       <c r="DH54" s="6">
         <v>30.2</v>
       </c>
       <c r="DI54" s="6">
         <v>47.5</v>
       </c>
       <c r="DJ54" s="6">
         <v>35.3</v>
       </c>
       <c r="DK54" s="6">
         <v>0.0</v>
       </c>
@@ -26680,51 +26680,51 @@
       <c r="CS55" s="6">
         <v>0.0</v>
       </c>
       <c r="CT55" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CU55" s="6">
         <v>0.0</v>
       </c>
       <c r="CV55" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CW55" s="6">
         <v>0.0</v>
       </c>
       <c r="CX55" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CY55" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CZ55" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DA55" s="6">
-        <v>69.099999999999994</v>
+        <v>69.1</v>
       </c>
       <c r="DB55" s="6">
         <v>16.7</v>
       </c>
       <c r="DC55" s="6">
         <v>20.6</v>
       </c>
       <c r="DD55" s="6">
         <v>19.2</v>
       </c>
       <c r="DE55" s="6">
         <v>0.0</v>
       </c>
       <c r="DF55" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DG55" s="6">
         <v>43.0</v>
       </c>
       <c r="DH55" s="6">
         <v>30.2</v>
       </c>
       <c r="DI55" s="6">
         <v>52.5</v>
       </c>
@@ -29154,51 +29154,51 @@
       <c r="FE59" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FF59" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FG59" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FH59" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FI59" s="6">
         <v>100.0</v>
       </c>
       <c r="FJ59" s="6">
         <v>0.0</v>
       </c>
       <c r="FK59" s="6">
         <v>100.0</v>
       </c>
       <c r="FL59" s="6">
         <v>0.0</v>
       </c>
       <c r="FM59" s="6">
-        <v>66.90000000000001</v>
+        <v>66.9</v>
       </c>
       <c r="FN59" s="6">
         <v>27.1</v>
       </c>
       <c r="FO59" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FP59" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FQ59" s="6">
         <v>0.0</v>
       </c>
       <c r="FR59" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FS59" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FT59" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FU59" s="6" t="s">
         <v>108</v>
       </c>
@@ -34390,51 +34390,51 @@
       <c r="E69" s="6">
         <v>35.5</v>
       </c>
       <c r="F69" s="6">
         <v>7.1</v>
       </c>
       <c r="G69" s="6">
         <v>51.1</v>
       </c>
       <c r="H69" s="6">
         <v>10.5</v>
       </c>
       <c r="I69" s="6">
         <v>37.2</v>
       </c>
       <c r="J69" s="6">
         <v>7.7</v>
       </c>
       <c r="K69" s="6">
         <v>88.0</v>
       </c>
       <c r="L69" s="6">
         <v>5.0</v>
       </c>
       <c r="M69" s="6">
-        <v>65.099999999999994</v>
+        <v>65.1</v>
       </c>
       <c r="N69" s="6">
         <v>6.6</v>
       </c>
       <c r="O69" s="6">
         <v>68.3</v>
       </c>
       <c r="P69" s="6">
         <v>3.1</v>
       </c>
       <c r="Q69" s="6">
         <v>62.2</v>
       </c>
       <c r="R69" s="6">
         <v>3.8</v>
       </c>
       <c r="S69" s="6">
         <v>58.4</v>
       </c>
       <c r="T69" s="6">
         <v>3.8</v>
       </c>
       <c r="U69" s="6">
         <v>46.7</v>
       </c>
@@ -34492,57 +34492,57 @@
       <c r="AM69" s="6">
         <v>22.9</v>
       </c>
       <c r="AN69" s="6">
         <v>10.4</v>
       </c>
       <c r="AO69" s="6">
         <v>56.2</v>
       </c>
       <c r="AP69" s="6">
         <v>7.3</v>
       </c>
       <c r="AQ69" s="6">
         <v>85.3</v>
       </c>
       <c r="AR69" s="6">
         <v>3.6</v>
       </c>
       <c r="AS69" s="6">
         <v>76.8</v>
       </c>
       <c r="AT69" s="6">
         <v>5.5</v>
       </c>
       <c r="AU69" s="6">
-        <v>75.40000000000001</v>
+        <v>75.4</v>
       </c>
       <c r="AV69" s="6">
         <v>5.9</v>
       </c>
       <c r="AW69" s="6">
-        <v>76.59999999999999</v>
+        <v>76.6</v>
       </c>
       <c r="AX69" s="6">
         <v>4.3</v>
       </c>
       <c r="AY69" s="6">
         <v>91.8</v>
       </c>
       <c r="AZ69" s="6">
         <v>3.0</v>
       </c>
       <c r="BA69" s="6">
         <v>45.9</v>
       </c>
       <c r="BB69" s="6">
         <v>4.1</v>
       </c>
       <c r="BC69" s="6">
         <v>53.2</v>
       </c>
       <c r="BD69" s="6">
         <v>6.6</v>
       </c>
       <c r="BE69" s="6">
         <v>79.5</v>
       </c>
@@ -34558,51 +34558,51 @@
       <c r="BI69" s="6">
         <v>39.5</v>
       </c>
       <c r="BJ69" s="6">
         <v>13.2</v>
       </c>
       <c r="BK69" s="6">
         <v>71.0</v>
       </c>
       <c r="BL69" s="6">
         <v>5.6</v>
       </c>
       <c r="BM69" s="6">
         <v>61.7</v>
       </c>
       <c r="BN69" s="6">
         <v>11.2</v>
       </c>
       <c r="BO69" s="6">
         <v>51.2</v>
       </c>
       <c r="BP69" s="6">
         <v>8.6</v>
       </c>
       <c r="BQ69" s="6">
-        <v>79.59999999999999</v>
+        <v>79.6</v>
       </c>
       <c r="BR69" s="6">
         <v>4.9</v>
       </c>
       <c r="BS69" s="6">
         <v>50.8</v>
       </c>
       <c r="BT69" s="6">
         <v>12.8</v>
       </c>
       <c r="BU69" s="6">
         <v>94.2</v>
       </c>
       <c r="BV69" s="6">
         <v>2.6</v>
       </c>
       <c r="BW69" s="6">
         <v>63.1</v>
       </c>
       <c r="BX69" s="6">
         <v>8.2</v>
       </c>
       <c r="BY69" s="6">
         <v>56.6</v>
       </c>
@@ -34798,51 +34798,51 @@
       <c r="EK69" s="6">
         <v>33.9</v>
       </c>
       <c r="EL69" s="6">
         <v>10.7</v>
       </c>
       <c r="EM69" s="6">
         <v>54.9</v>
       </c>
       <c r="EN69" s="6">
         <v>7.4</v>
       </c>
       <c r="EO69" s="6">
         <v>66.3</v>
       </c>
       <c r="EP69" s="6">
         <v>8.3</v>
       </c>
       <c r="EQ69" s="6">
         <v>40.1</v>
       </c>
       <c r="ER69" s="6">
         <v>15.2</v>
       </c>
       <c r="ES69" s="6">
-        <v>73.59999999999999</v>
+        <v>73.6</v>
       </c>
       <c r="ET69" s="6">
         <v>5.3</v>
       </c>
       <c r="EU69" s="6">
         <v>43.6</v>
       </c>
       <c r="EV69" s="6">
         <v>10.8</v>
       </c>
       <c r="EW69" s="6">
         <v>54.4</v>
       </c>
       <c r="EX69" s="6">
         <v>8.9</v>
       </c>
       <c r="EY69" s="6">
         <v>42.8</v>
       </c>
       <c r="EZ69" s="6">
         <v>10.5</v>
       </c>
       <c r="FA69" s="6">
         <v>27.3</v>
       </c>
@@ -34990,99 +34990,99 @@
       <c r="O70" s="6">
         <v>31.7</v>
       </c>
       <c r="P70" s="6">
         <v>3.1</v>
       </c>
       <c r="Q70" s="6">
         <v>37.8</v>
       </c>
       <c r="R70" s="6">
         <v>3.8</v>
       </c>
       <c r="S70" s="6">
         <v>41.6</v>
       </c>
       <c r="T70" s="6">
         <v>3.8</v>
       </c>
       <c r="U70" s="6">
         <v>53.3</v>
       </c>
       <c r="V70" s="6">
         <v>3.4</v>
       </c>
       <c r="W70" s="6">
-        <v>74.40000000000001</v>
+        <v>74.4</v>
       </c>
       <c r="X70" s="6">
         <v>14.1</v>
       </c>
       <c r="Y70" s="6">
         <v>77.2</v>
       </c>
       <c r="Z70" s="6">
         <v>7.6</v>
       </c>
       <c r="AA70" s="6">
         <v>71.7</v>
       </c>
       <c r="AB70" s="6">
         <v>5.9</v>
       </c>
       <c r="AC70" s="6">
         <v>0.0</v>
       </c>
       <c r="AD70" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AE70" s="6">
         <v>42.4</v>
       </c>
       <c r="AF70" s="6">
         <v>11.5</v>
       </c>
       <c r="AG70" s="6">
         <v>29.0</v>
       </c>
       <c r="AH70" s="6">
         <v>8.5</v>
       </c>
       <c r="AI70" s="6">
         <v>48.8</v>
       </c>
       <c r="AJ70" s="6">
         <v>6.8</v>
       </c>
       <c r="AK70" s="6">
         <v>43.7</v>
       </c>
       <c r="AL70" s="6">
         <v>8.4</v>
       </c>
       <c r="AM70" s="6">
-        <v>77.099999999999994</v>
+        <v>77.1</v>
       </c>
       <c r="AN70" s="6">
         <v>10.4</v>
       </c>
       <c r="AO70" s="6">
         <v>43.8</v>
       </c>
       <c r="AP70" s="6">
         <v>7.3</v>
       </c>
       <c r="AQ70" s="6">
         <v>14.7</v>
       </c>
       <c r="AR70" s="6">
         <v>3.6</v>
       </c>
       <c r="AS70" s="6">
         <v>23.2</v>
       </c>
       <c r="AT70" s="6">
         <v>5.5</v>
       </c>
       <c r="AU70" s="6">
         <v>24.6</v>
       </c>
@@ -35194,51 +35194,51 @@
       <c r="CE70" s="6">
         <v>63.0</v>
       </c>
       <c r="CF70" s="6">
         <v>9.5</v>
       </c>
       <c r="CG70" s="6">
         <v>55.6</v>
       </c>
       <c r="CH70" s="6">
         <v>5.3</v>
       </c>
       <c r="CI70" s="6">
         <v>66.5</v>
       </c>
       <c r="CJ70" s="6">
         <v>6.0</v>
       </c>
       <c r="CK70" s="6">
         <v>61.7</v>
       </c>
       <c r="CL70" s="6">
         <v>8.1</v>
       </c>
       <c r="CM70" s="6">
-        <v>72.099999999999994</v>
+        <v>72.1</v>
       </c>
       <c r="CN70" s="6">
         <v>9.7</v>
       </c>
       <c r="CO70" s="6">
         <v>58.9</v>
       </c>
       <c r="CP70" s="6">
         <v>12.7</v>
       </c>
       <c r="CQ70" s="6">
         <v>75.7</v>
       </c>
       <c r="CR70" s="6">
         <v>6.6</v>
       </c>
       <c r="CS70" s="6">
         <v>45.8</v>
       </c>
       <c r="CT70" s="6">
         <v>5.8</v>
       </c>
       <c r="CU70" s="6">
         <v>27.0</v>
       </c>
@@ -35266,75 +35266,75 @@
       <c r="DC70" s="6">
         <v>61.0</v>
       </c>
       <c r="DD70" s="6">
         <v>7.7</v>
       </c>
       <c r="DE70" s="6">
         <v>47.2</v>
       </c>
       <c r="DF70" s="6">
         <v>11.7</v>
       </c>
       <c r="DG70" s="6">
         <v>37.5</v>
       </c>
       <c r="DH70" s="6">
         <v>7.6</v>
       </c>
       <c r="DI70" s="6">
         <v>28.0</v>
       </c>
       <c r="DJ70" s="6">
         <v>8.9</v>
       </c>
       <c r="DK70" s="6">
-        <v>88.40000000000001</v>
+        <v>88.4</v>
       </c>
       <c r="DL70" s="6">
         <v>6.2</v>
       </c>
       <c r="DM70" s="6">
         <v>98.5</v>
       </c>
       <c r="DN70" s="6">
         <v>1.3</v>
       </c>
       <c r="DO70" s="6">
         <v>99.5</v>
       </c>
       <c r="DP70" s="6">
         <v>0.3</v>
       </c>
       <c r="DQ70" s="6">
         <v>61.7</v>
       </c>
       <c r="DR70" s="6">
         <v>6.2</v>
       </c>
       <c r="DS70" s="6">
-        <v>80.90000000000001</v>
+        <v>80.9</v>
       </c>
       <c r="DT70" s="6">
         <v>5.3</v>
       </c>
       <c r="DU70" s="6">
         <v>77.7</v>
       </c>
       <c r="DV70" s="6">
         <v>6.5</v>
       </c>
       <c r="DW70" s="6">
         <v>44.9</v>
       </c>
       <c r="DX70" s="6">
         <v>8.8</v>
       </c>
       <c r="DY70" s="6">
         <v>37.4</v>
       </c>
       <c r="DZ70" s="6">
         <v>13.3</v>
       </c>
       <c r="EA70" s="6">
         <v>16.0</v>
       </c>
@@ -35344,51 +35344,51 @@
       <c r="EC70" s="6">
         <v>45.7</v>
       </c>
       <c r="ED70" s="6">
         <v>9.9</v>
       </c>
       <c r="EE70" s="6">
         <v>50.3</v>
       </c>
       <c r="EF70" s="6">
         <v>7.8</v>
       </c>
       <c r="EG70" s="6">
         <v>37.8</v>
       </c>
       <c r="EH70" s="6">
         <v>9.8</v>
       </c>
       <c r="EI70" s="6">
         <v>58.2</v>
       </c>
       <c r="EJ70" s="6">
         <v>11.3</v>
       </c>
       <c r="EK70" s="6">
-        <v>66.099999999999994</v>
+        <v>66.1</v>
       </c>
       <c r="EL70" s="6">
         <v>10.7</v>
       </c>
       <c r="EM70" s="6">
         <v>45.1</v>
       </c>
       <c r="EN70" s="6">
         <v>7.4</v>
       </c>
       <c r="EO70" s="6">
         <v>33.7</v>
       </c>
       <c r="EP70" s="6">
         <v>8.3</v>
       </c>
       <c r="EQ70" s="6">
         <v>59.9</v>
       </c>
       <c r="ER70" s="6">
         <v>15.2</v>
       </c>
       <c r="ES70" s="6">
         <v>26.4</v>
       </c>
@@ -35440,87 +35440,87 @@
       <c r="FI70" s="6">
         <v>14.7</v>
       </c>
       <c r="FJ70" s="6">
         <v>3.1</v>
       </c>
       <c r="FK70" s="6">
         <v>22.8</v>
       </c>
       <c r="FL70" s="6">
         <v>4.4</v>
       </c>
       <c r="FM70" s="6">
         <v>38.5</v>
       </c>
       <c r="FN70" s="6">
         <v>4.6</v>
       </c>
       <c r="FO70" s="6">
         <v>32.3</v>
       </c>
       <c r="FP70" s="6">
         <v>10.0</v>
       </c>
       <c r="FQ70" s="6">
-        <v>65.90000000000001</v>
+        <v>65.9</v>
       </c>
       <c r="FR70" s="6">
         <v>9.2</v>
       </c>
       <c r="FS70" s="6">
         <v>51.8</v>
       </c>
       <c r="FT70" s="6">
         <v>8.6</v>
       </c>
       <c r="FU70" s="6">
         <v>46.7</v>
       </c>
       <c r="FV70" s="6">
         <v>7.1</v>
       </c>
       <c r="FW70" s="6">
         <v>48.8</v>
       </c>
       <c r="FX70" s="6">
         <v>9.7</v>
       </c>
       <c r="FY70" s="6">
-        <v>83.099999999999994</v>
+        <v>83.1</v>
       </c>
       <c r="FZ70" s="6">
         <v>8.9</v>
       </c>
       <c r="GA70" s="6">
         <v>57.6</v>
       </c>
       <c r="GB70" s="6">
         <v>17.8</v>
       </c>
       <c r="GC70" s="6">
-        <v>66.90000000000001</v>
+        <v>66.9</v>
       </c>
       <c r="GD70" s="6">
         <v>7.3</v>
       </c>
       <c r="GE70" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GF70" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG70" s="6">
         <v>42.2</v>
       </c>
       <c r="GH70" s="6">
         <v>0.8</v>
       </c>
     </row>
     <row r="71" spans="1:190">
       <c r="A71" s="5"/>
       <c r="B71" s="5" t="s">
         <v>111</v>
       </c>
       <c r="C71" s="6">
         <v>0.0</v>
       </c>
@@ -37040,51 +37040,51 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:190" customHeight="1" ht="29">
       <c r="A89" s="1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="91" spans="1:190">
       <c r="A91" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:190" customHeight="1" ht="29">
       <c r="A92" s="1" t="s">
         <v>135</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GH1"/>
     <mergeCell ref="A2:GH2"/>