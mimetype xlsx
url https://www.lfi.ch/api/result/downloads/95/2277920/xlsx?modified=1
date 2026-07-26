--- v0 (2025-12-24)
+++ v1 (2026-07-26)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
-    <t>NFI5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>forest area</t>
+    <t>Waldfläche</t>
   </si>
   <si>
-    <t>dominance of alien woody species (neophytes; 3 classes; from NFI3 on) · forest formations (NaiS; 10 classes)</t>
+    <t>Dominanz von gebietsfremden Gehölzarten (Neophyten; 3 Klassen; ab LFI3) · NaiS-Waldformationen (10 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest district (2024)</t>
+      <t xml:space="preserve">: Forstkreis (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>forest district (2024)</t>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,314 +373,314 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lakes</t>
+    <t>Seen</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>dominance of alien woody species (neophytes; 3 classes; from NFI3 on)</t>
+    <t>Dominanz von gebietsfremden Gehölzarten (Neophyten; 3 Klassen; ab LFI3)</t>
   </si>
   <si>
-    <t>forest formations (NaiS; 10 classes)</t>
+    <t>NaiS-Waldformationen (10 Klassen)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>beech forests</t>
+    <t>Buchenwälder</t>
   </si>
   <si>
-    <t>silver fir-beech forests</t>
+    <t>Tannen-Buchenwälder</t>
   </si>
   <si>
-    <t>other boradleaved forests</t>
+    <t>übrige Laubwälder</t>
   </si>
   <si>
-    <t>silver fir-spruce forests</t>
+    <t>Tannen-Fichtenwälder</t>
   </si>
   <si>
-    <t>spruce forests</t>
+    <t>Fichtenwälder</t>
   </si>
   <si>
-    <t>Arolla pine and larch forests</t>
+    <t>Arven- und Lärchenwälder</t>
   </si>
   <si>
-    <t>pine forests</t>
+    <t>Föhrenwälder</t>
   </si>
   <si>
-    <t>pioneer forests</t>
+    <t>Pionierwälder</t>
   </si>
   <si>
-    <t>shrub forests*</t>
+    <t>Gebüschwälder*</t>
   </si>
   <si>
-    <t>non-forest*</t>
+    <t>Nichtwald*</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>not dominated by alien woody species</t>
+    <t>nicht von gebietsfremden Gehölzarten dominiert</t>
   </si>
   <si>
-    <t>dominated by non-invasive alien woody species</t>
+    <t>von nicht invasiven gebietsfremden Gehölzarten dominiert</t>
   </si>
   <si>
-    <t>dominated by invasive alien woody species</t>
+    <t>von invasiven gebietsfremden Gehölzarten dominiert</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2277920/615851</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">dominance of alien woody species (neophytes; 3 classes; from NFI3 on)</t>
+      <t xml:space="preserve">Dominanz von gebietsfremden Gehölzarten (Neophyten; 3 Klassen; ab LFI3)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #887</t>
     </r>
   </si>
   <si>
-    <t>Indication as to whether invasive or non-invasive alien woody species («tree or shrub neophytes») ≥12 cm in diameter at breast height (dbh) dominate the growing stock, i.e. account for at least 50% of the growing stock – in three classes. The classification as «invasive» is based on the 2022 publication «Invasive alien species in Switzerland» of the Federal Office for the Environment (FOEN) (UW-2220-E). Reference: Field Survey (MID 50: Baumart, MID 1018: Baumzustand, MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Angabe, ob invasive oder nicht invasive gebietsfremde Gehölzarten (baum- oder strauchförmige Neophyten) mit einem Brusthöhendurchmesser (BHD) ab 12 cm bezüglich Vorrat dominieren, also mindestens 50% des Vorrats ausmachen, in drei Klassen. Die Einstufung in «invasiv» entspricht der Publikation «Gebietsfremde Arten» des Bundesamts für Umwelt (BAFU) aus dem Jahr 2022 (UW-2220-D). Grundlage: Feldaufnahme (MID 50: Baumart, MID 1018: Baumzustand, MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest formations (NaiS; 10 classes)</t>
+      <t xml:space="preserve">NaiS-Waldformationen (10 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2637</t>
     </r>
   </si>
   <si>
-    <t>Combination of the 18 groups of NaiS site types, each with a similar objective for the main tree species (NAISGGROB20), into 10 large associations known as «forest formations». *As the characterisation of the site types in the NaiS-NFI project is on a small scale, it is possible that non-forest site types such as meadow, pasture and rock may be present in sample plots that are classified as «forest» in NFI. Similarly, «forest without shrub forest“ may also contain «shrub forest» site types.</t>
+    <t>Zusammenfassung der 18 Gruppen von NaiS-Standorttypen mit jeweils ähnlichem Ziel für die Hauptbaumarten (NAISGGROB20) zu 10 als «Waldformationen» bezeichneten Grossverbänden. *Durch die kleinflächige Ansprache der Standorttypen im Rahmen des Projektes NaiS-LFI ist es möglich, dass auf Probeflächen, die im LFI als «Wald» gelten, Nichtwald-Standorttypen (z.B. Wiese, Weide, Fels) vorkommen. Ebenso können im «Wald ohne Gebüschwald» Gebüschwald-Standorttypen vorhanden sein.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest district (2023)</t>
+      <t xml:space="preserve">Forstkreis (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
+    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1032,52 +1032,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="84.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="87.122" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="42.275" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -36633,51 +36633,51 @@
         <v>108</v>
       </c>
       <c r="GF72" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG72" s="6">
         <v>100.0</v>
       </c>
       <c r="GH72" s="6" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="73" spans="1:190" customHeight="1" ht="21.75">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2277920/615851</t>
           </r>
         </is>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3"/>
       <c r="K73" s="3"/>
       <c r="L73" s="3"/>
@@ -36851,226 +36851,226 @@
       <c r="FX73" s="3"/>
       <c r="FY73" s="3"/>
       <c r="FZ73" s="3"/>
       <c r="GA73" s="3"/>
       <c r="GB73" s="3"/>
       <c r="GC73" s="3"/>
       <c r="GD73" s="3"/>
       <c r="GE73" s="3"/>
       <c r="GF73" s="3"/>
       <c r="GG73" s="3"/>
       <c r="GH73" s="3"/>
     </row>
     <row r="76" spans="1:190">
       <c r="A76" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:190" customHeight="1" ht="29">
       <c r="A77" s="1" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="79" spans="1:190">
       <c r="A79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">dominance of alien woody species (neophytes; 3 classes; from NFI3 on)</t>
+            <t xml:space="preserve">Dominanz von gebietsfremden Gehölzarten (Neophyten; 3 Klassen; ab LFI3)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #887</t>
           </r>
         </is>
       </c>
     </row>
     <row r="80" spans="1:190" customHeight="1" ht="29">
       <c r="A80" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="82" spans="1:190">
       <c r="A82" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest formations (NaiS; 10 classes)</t>
+            <t xml:space="preserve">NaiS-Waldformationen (10 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2637</t>
           </r>
         </is>
       </c>
     </row>
     <row r="83" spans="1:190" customHeight="1" ht="29">
       <c r="A83" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="85" spans="1:190">
       <c r="A85" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest district (2023)</t>
+            <t xml:space="preserve">Forstkreis (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="86" spans="1:190" customHeight="1" ht="29">
       <c r="A86" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="88" spans="1:190">
       <c r="A88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:190" customHeight="1" ht="29">
       <c r="A89" s="1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="91" spans="1:190">
       <c r="A91" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:190" customHeight="1" ht="29">
       <c r="A92" s="1" t="s">
         <v>135</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GH1"/>
     <mergeCell ref="A2:GH2"/>