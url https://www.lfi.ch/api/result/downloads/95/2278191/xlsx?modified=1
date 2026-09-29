--- v0 (2026-09-24)
+++ v1 (2026-09-29)
@@ -14,75 +14,75 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
-    <t>IFN5</t>
-[...23 lines deleted...]
-    <t>circondario forestale (2024)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Totholzvolumen (Derbholz), liegend</t>
+  </si>
+  <si>
+    <t>Eigentum (2 Klassen)</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Forstkreis (2024)</t>
+  </si>
+  <si>
+    <t>Einheit: %, Spaltentotal</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -317,182 +317,182 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>laghi</t>
-[...2 lines deleted...]
-    <t>Svizzera</t>
+    <t>Seen</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pubblica</t>
-[...8 lines deleted...]
-    <t>© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+    <t>öffentlich</t>
+  </si>
+  <si>
+    <t>privat</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>IFN5 [550]</t>
-[...20 lines deleted...]
-Suddivisione regionale con i circondari forestali come unità. Questa variabile è stata implementata nell'anno 2024 e si basa sull'inchiesta presso i servizi forestali cantonali effettuata negli anni 2022/2023.</t>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald LFI1-LFI5 [2382]
+Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Forstkreis (2024) [FOKREIS51, 2777]
+Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable wurde im Jahr 2024 implementiert und basiert auf einer Erhebung bei den kantonalen Forstdiensten in den Jahren 2022/2023.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>volume di legno morto (legno commerciabile), a terra [417], m³
-Volume del legno morto a terra a partire da 7 cm di diametro (legno commerciabile), compresi i pezzi di legno commerciabile nei mucchi di rami.</t>
+    <t>Totholzvolumen (Derbholz), liegend [417], m³
+Volumen des liegenden Totholzes ab 7 cm Durchmesser (Derbholz), inklusive Derbholzstücken in Asthaufen.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 29.04.2023 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>absolut [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
-    <t>totale colonna [3]</t>
+    <t>Spaltentotal [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>proprietà (2 classi) [EIGENKAT, 94]
-Condizioni di proprietà del bosco, caratterizzate attraverso le due classi «pubblico» e «privato». Fonte: inchiesta presso il servizio forestale (MID 365: Eigentum)</t>
+    <t>Eigentum (2 Klassen) [EIGENKAT, 94]
+Eigentumsverhältnis am Wald, charakterisiert mithilfe der zwei Klassen «öffentlich» und «privat». Grundlage: Forstdienstbefragung (MID 365: Eigentum)</t>
   </si>
   <si>
     <t>gerechnet am 19.03.2024 23:34:56</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>nessuna indicazione, pubblica, privata, totale</t>
+    <t>keine Angabe, öffentlich, privat, Total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">altri: </t>
+    <t xml:space="preserve">Übrige: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -1059,52 +1059,52 @@
     <col min="161" max="161" width="4" customWidth="true" style="0"/>
     <col min="162" max="162" width="5" customWidth="true" style="0"/>
     <col min="163" max="163" width="6" customWidth="true" style="0"/>
     <col min="164" max="164" width="6" customWidth="true" style="0"/>
     <col min="165" max="165" width="5" customWidth="true" style="0"/>
     <col min="166" max="166" width="6" customWidth="true" style="0"/>
     <col min="167" max="167" width="5" customWidth="true" style="0"/>
     <col min="168" max="168" width="5" customWidth="true" style="0"/>
     <col min="169" max="169" width="5" customWidth="true" style="0"/>
     <col min="170" max="170" width="6" customWidth="true" style="0"/>
     <col min="171" max="171" width="6" customWidth="true" style="0"/>
     <col min="172" max="172" width="5" customWidth="true" style="0"/>
     <col min="173" max="173" width="6" customWidth="true" style="0"/>
     <col min="174" max="174" width="6" customWidth="true" style="0"/>
     <col min="175" max="175" width="6" customWidth="true" style="0"/>
     <col min="176" max="176" width="6" customWidth="true" style="0"/>
     <col min="177" max="177" width="5" customWidth="true" style="0"/>
     <col min="178" max="178" width="6" customWidth="true" style="0"/>
     <col min="179" max="179" width="6" customWidth="true" style="0"/>
     <col min="180" max="180" width="6" customWidth="true" style="0"/>
     <col min="181" max="181" width="6" customWidth="true" style="0"/>
     <col min="182" max="182" width="6" customWidth="true" style="0"/>
     <col min="183" max="183" width="5" customWidth="true" style="0"/>
     <col min="184" max="184" width="6" customWidth="true" style="0"/>
     <col min="185" max="185" width="6" customWidth="true" style="0"/>
-    <col min="186" max="186" width="5" customWidth="true" style="0"/>
-    <col min="187" max="187" width="5" customWidth="true" style="0"/>
+    <col min="186" max="186" width="4" customWidth="true" style="0"/>
+    <col min="187" max="187" width="4" customWidth="true" style="0"/>
     <col min="188" max="188" width="6" customWidth="true" style="0"/>
     <col min="189" max="189" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:189">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:189">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:189">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:189">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:189">