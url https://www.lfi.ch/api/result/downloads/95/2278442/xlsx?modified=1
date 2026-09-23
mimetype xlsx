--- v0 (2026-09-22)
+++ v1 (2026-09-23)
@@ -14,75 +14,75 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
-    <t>NFI5</t>
-[...23 lines deleted...]
-    <t>forest district (2024)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Stammzahl</t>
+  </si>
+  <si>
+    <t>eingeführte Baumart (baumförmige Neophyten; 3 Klassen; ab LFI1)</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Forstkreis (2024)</t>
+  </si>
+  <si>
+    <t>Einheit: 1000 Stk.</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -317,179 +317,179 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lakes</t>
-[...5 lines deleted...]
-    <t>1000 n</t>
+    <t>Seen</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>1000 Stk.</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>introduced tree species</t>
-[...11 lines deleted...]
-    <t>© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+    <t>eingeführte Baumart</t>
+  </si>
+  <si>
+    <t>einheimische Baumart</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar oder Strauchart</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>NFI5 [550]</t>
-[...20 lines deleted...]
-Regional demarcation with the forest districts as a unit. This variable was implemented in the year 2024 and is based on a survey with the cantonal forest services in the years 2022/2023.</t>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald [434]
+Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Forstkreis (2024) [FOKREIS51, 2777]
+Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable wurde im Jahr 2024 implementiert und basiert auf einer Erhebung bei den kantonalen Forstdiensten in den Jahren 2022/2023.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>number of stems [73], Stk.
-Number of stems of living trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm.</t>
+    <t>Stammzahl [73], Stk.
+Anzahl Stämme der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 24.07.2020 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: 1000, Dezimalstellen: 0</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>introduced tree species (tree neophytes; 3 classes; from NFI1 on) [NEOPHYTPBBAAL, 2599]
-Classification of trees and shrubs ≥12 cm in diameter at breast height (dbh) into the three classes: «introduced tree species», «native tree species» and «indeterminable and/or shrub species». Introduced tree species are tree species that have been intentionally or unintentionally introduced by humans into habitats outside their natural range. With this classification attribute, which is used in all inventories, the Japanese larch (L. kaempferi) and introduced arboreal willow species are not counted as introduced tree species, because they are recorded together with related native species in certain inventories. The Japanese larch (Larix kaempferi), for example, is grouped together with the European larch (L. decidua). Reference: Field Survey (MID 50: Baumart)</t>
+    <t>eingeführte Baumart (baumförmige Neophyten; 3 Klassen; ab LFI1) [NEOPHYTPBBAAL, 2599]
+Einteilung der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in die drei Klassen «eingeführte Baumart», «einheimische Baumart» und «nicht bestimmbar oder Strauchart». Eingeführte Baumarten sind Baumarten, die vom Menschen absichtlich oder unabsichtlich in Lebensräume ausserhalb ihres natürlichen Verbreitungsgebiets eingeführt wurden. Bei diesem für alle Inventuren geltenden Klassifizierungsmerkmal werden die Japanlärche (L. kaempferi) und eingeführte baumförmige Weidenarten nicht zu den eingeführten Baumarten gezählt, da sie in gewissen Inventuren zusammen mit verwandten einheimischen Arten erfasst worden sind (Japanlärche [Larix kaempferi] z.B. zusammen mit der Europäischen Lärche [L. decidua]). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <t>gerechnet am 20.03.2024 05:41:47</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>n/a, introduced tree species, native tree species, indeterminable and/or shrub species, total</t>
+    <t>keine Angabe, eingeführte Baumart, einheimische Baumart, nicht bestimmbar oder Strauchart, Total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">other: </t>
+    <t xml:space="preserve">Übrige: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -872,238 +872,238 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B19" sqref="B19:GG41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
-    <col min="2" max="2" width="8" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11" customWidth="true" style="0"/>
     <col min="3" max="3" width="4" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11" customWidth="true" style="0"/>
     <col min="5" max="5" width="5" customWidth="true" style="0"/>
-    <col min="6" max="6" width="8" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
-    <col min="8" max="8" width="8" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
-    <col min="10" max="10" width="8" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
-    <col min="12" max="12" width="8" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
     <col min="13" max="13" width="5" customWidth="true" style="0"/>
-    <col min="14" max="14" width="8" customWidth="true" style="0"/>
+    <col min="14" max="14" width="11" customWidth="true" style="0"/>
     <col min="15" max="15" width="5" customWidth="true" style="0"/>
-    <col min="16" max="16" width="8" customWidth="true" style="0"/>
+    <col min="16" max="16" width="11" customWidth="true" style="0"/>
     <col min="17" max="17" width="5" customWidth="true" style="0"/>
-    <col min="18" max="18" width="8" customWidth="true" style="0"/>
+    <col min="18" max="18" width="11" customWidth="true" style="0"/>
     <col min="19" max="19" width="4" customWidth="true" style="0"/>
-    <col min="20" max="20" width="8" customWidth="true" style="0"/>
+    <col min="20" max="20" width="11" customWidth="true" style="0"/>
     <col min="21" max="21" width="5" customWidth="true" style="0"/>
-    <col min="22" max="22" width="8" customWidth="true" style="0"/>
+    <col min="22" max="22" width="11" customWidth="true" style="0"/>
     <col min="23" max="23" width="4" customWidth="true" style="0"/>
-    <col min="24" max="24" width="8" customWidth="true" style="0"/>
+    <col min="24" max="24" width="11" customWidth="true" style="0"/>
     <col min="25" max="25" width="5" customWidth="true" style="0"/>
-    <col min="26" max="26" width="8" customWidth="true" style="0"/>
+    <col min="26" max="26" width="11" customWidth="true" style="0"/>
     <col min="27" max="27" width="4" customWidth="true" style="0"/>
-    <col min="28" max="28" width="8" customWidth="true" style="0"/>
+    <col min="28" max="28" width="11" customWidth="true" style="0"/>
     <col min="29" max="29" width="4" customWidth="true" style="0"/>
-    <col min="30" max="30" width="8" customWidth="true" style="0"/>
+    <col min="30" max="30" width="11" customWidth="true" style="0"/>
     <col min="31" max="31" width="5" customWidth="true" style="0"/>
-    <col min="32" max="32" width="8" customWidth="true" style="0"/>
+    <col min="32" max="32" width="11" customWidth="true" style="0"/>
     <col min="33" max="33" width="4" customWidth="true" style="0"/>
-    <col min="34" max="34" width="8" customWidth="true" style="0"/>
+    <col min="34" max="34" width="11" customWidth="true" style="0"/>
     <col min="35" max="35" width="4" customWidth="true" style="0"/>
-    <col min="36" max="36" width="8" customWidth="true" style="0"/>
+    <col min="36" max="36" width="11" customWidth="true" style="0"/>
     <col min="37" max="37" width="4" customWidth="true" style="0"/>
-    <col min="38" max="38" width="8" customWidth="true" style="0"/>
+    <col min="38" max="38" width="11" customWidth="true" style="0"/>
     <col min="39" max="39" width="5" customWidth="true" style="0"/>
-    <col min="40" max="40" width="8" customWidth="true" style="0"/>
+    <col min="40" max="40" width="11" customWidth="true" style="0"/>
     <col min="41" max="41" width="5" customWidth="true" style="0"/>
-    <col min="42" max="42" width="8" customWidth="true" style="0"/>
+    <col min="42" max="42" width="11" customWidth="true" style="0"/>
     <col min="43" max="43" width="4" customWidth="true" style="0"/>
-    <col min="44" max="44" width="8" customWidth="true" style="0"/>
+    <col min="44" max="44" width="11" customWidth="true" style="0"/>
     <col min="45" max="45" width="4" customWidth="true" style="0"/>
-    <col min="46" max="46" width="8" customWidth="true" style="0"/>
+    <col min="46" max="46" width="11" customWidth="true" style="0"/>
     <col min="47" max="47" width="4" customWidth="true" style="0"/>
-    <col min="48" max="48" width="8" customWidth="true" style="0"/>
+    <col min="48" max="48" width="11" customWidth="true" style="0"/>
     <col min="49" max="49" width="4" customWidth="true" style="0"/>
-    <col min="50" max="50" width="8" customWidth="true" style="0"/>
+    <col min="50" max="50" width="11" customWidth="true" style="0"/>
     <col min="51" max="51" width="4" customWidth="true" style="0"/>
-    <col min="52" max="52" width="8" customWidth="true" style="0"/>
+    <col min="52" max="52" width="11" customWidth="true" style="0"/>
     <col min="53" max="53" width="4" customWidth="true" style="0"/>
-    <col min="54" max="54" width="8" customWidth="true" style="0"/>
+    <col min="54" max="54" width="11" customWidth="true" style="0"/>
     <col min="55" max="55" width="4" customWidth="true" style="0"/>
-    <col min="56" max="56" width="8" customWidth="true" style="0"/>
+    <col min="56" max="56" width="11" customWidth="true" style="0"/>
     <col min="57" max="57" width="4" customWidth="true" style="0"/>
-    <col min="58" max="58" width="8" customWidth="true" style="0"/>
+    <col min="58" max="58" width="11" customWidth="true" style="0"/>
     <col min="59" max="59" width="4" customWidth="true" style="0"/>
-    <col min="60" max="60" width="8" customWidth="true" style="0"/>
+    <col min="60" max="60" width="11" customWidth="true" style="0"/>
     <col min="61" max="61" width="5" customWidth="true" style="0"/>
-    <col min="62" max="62" width="8" customWidth="true" style="0"/>
+    <col min="62" max="62" width="11" customWidth="true" style="0"/>
     <col min="63" max="63" width="4" customWidth="true" style="0"/>
-    <col min="64" max="64" width="8" customWidth="true" style="0"/>
+    <col min="64" max="64" width="11" customWidth="true" style="0"/>
     <col min="65" max="65" width="5" customWidth="true" style="0"/>
-    <col min="66" max="66" width="8" customWidth="true" style="0"/>
+    <col min="66" max="66" width="11" customWidth="true" style="0"/>
     <col min="67" max="67" width="5" customWidth="true" style="0"/>
-    <col min="68" max="68" width="8" customWidth="true" style="0"/>
+    <col min="68" max="68" width="11" customWidth="true" style="0"/>
     <col min="69" max="69" width="4" customWidth="true" style="0"/>
-    <col min="70" max="70" width="8" customWidth="true" style="0"/>
+    <col min="70" max="70" width="11" customWidth="true" style="0"/>
     <col min="71" max="71" width="5" customWidth="true" style="0"/>
-    <col min="72" max="72" width="8" customWidth="true" style="0"/>
+    <col min="72" max="72" width="11" customWidth="true" style="0"/>
     <col min="73" max="73" width="5" customWidth="true" style="0"/>
-    <col min="74" max="74" width="8" customWidth="true" style="0"/>
+    <col min="74" max="74" width="11" customWidth="true" style="0"/>
     <col min="75" max="75" width="4" customWidth="true" style="0"/>
-    <col min="76" max="76" width="8" customWidth="true" style="0"/>
+    <col min="76" max="76" width="11" customWidth="true" style="0"/>
     <col min="77" max="77" width="5" customWidth="true" style="0"/>
-    <col min="78" max="78" width="8" customWidth="true" style="0"/>
+    <col min="78" max="78" width="11" customWidth="true" style="0"/>
     <col min="79" max="79" width="4" customWidth="true" style="0"/>
-    <col min="80" max="80" width="8" customWidth="true" style="0"/>
+    <col min="80" max="80" width="11" customWidth="true" style="0"/>
     <col min="81" max="81" width="5" customWidth="true" style="0"/>
-    <col min="82" max="82" width="8" customWidth="true" style="0"/>
+    <col min="82" max="82" width="11" customWidth="true" style="0"/>
     <col min="83" max="83" width="5" customWidth="true" style="0"/>
-    <col min="84" max="84" width="8" customWidth="true" style="0"/>
+    <col min="84" max="84" width="11" customWidth="true" style="0"/>
     <col min="85" max="85" width="4" customWidth="true" style="0"/>
-    <col min="86" max="86" width="8" customWidth="true" style="0"/>
+    <col min="86" max="86" width="11" customWidth="true" style="0"/>
     <col min="87" max="87" width="4" customWidth="true" style="0"/>
-    <col min="88" max="88" width="8" customWidth="true" style="0"/>
+    <col min="88" max="88" width="11" customWidth="true" style="0"/>
     <col min="89" max="89" width="5" customWidth="true" style="0"/>
-    <col min="90" max="90" width="8" customWidth="true" style="0"/>
+    <col min="90" max="90" width="11" customWidth="true" style="0"/>
     <col min="91" max="91" width="4" customWidth="true" style="0"/>
-    <col min="92" max="92" width="8" customWidth="true" style="0"/>
+    <col min="92" max="92" width="11" customWidth="true" style="0"/>
     <col min="93" max="93" width="4" customWidth="true" style="0"/>
-    <col min="94" max="94" width="8" customWidth="true" style="0"/>
+    <col min="94" max="94" width="11" customWidth="true" style="0"/>
     <col min="95" max="95" width="5" customWidth="true" style="0"/>
-    <col min="96" max="96" width="8" customWidth="true" style="0"/>
+    <col min="96" max="96" width="11" customWidth="true" style="0"/>
     <col min="97" max="97" width="4" customWidth="true" style="0"/>
-    <col min="98" max="98" width="8" customWidth="true" style="0"/>
+    <col min="98" max="98" width="11" customWidth="true" style="0"/>
     <col min="99" max="99" width="4" customWidth="true" style="0"/>
-    <col min="100" max="100" width="8" customWidth="true" style="0"/>
+    <col min="100" max="100" width="11" customWidth="true" style="0"/>
     <col min="101" max="101" width="5" customWidth="true" style="0"/>
-    <col min="102" max="102" width="8" customWidth="true" style="0"/>
+    <col min="102" max="102" width="11" customWidth="true" style="0"/>
     <col min="103" max="103" width="4" customWidth="true" style="0"/>
-    <col min="104" max="104" width="8" customWidth="true" style="0"/>
+    <col min="104" max="104" width="11" customWidth="true" style="0"/>
     <col min="105" max="105" width="4" customWidth="true" style="0"/>
-    <col min="106" max="106" width="8" customWidth="true" style="0"/>
+    <col min="106" max="106" width="11" customWidth="true" style="0"/>
     <col min="107" max="107" width="5" customWidth="true" style="0"/>
-    <col min="108" max="108" width="8" customWidth="true" style="0"/>
+    <col min="108" max="108" width="11" customWidth="true" style="0"/>
     <col min="109" max="109" width="4" customWidth="true" style="0"/>
-    <col min="110" max="110" width="8" customWidth="true" style="0"/>
+    <col min="110" max="110" width="11" customWidth="true" style="0"/>
     <col min="111" max="111" width="4" customWidth="true" style="0"/>
-    <col min="112" max="112" width="8" customWidth="true" style="0"/>
+    <col min="112" max="112" width="11" customWidth="true" style="0"/>
     <col min="113" max="113" width="4" customWidth="true" style="0"/>
-    <col min="114" max="114" width="8" customWidth="true" style="0"/>
+    <col min="114" max="114" width="11" customWidth="true" style="0"/>
     <col min="115" max="115" width="4" customWidth="true" style="0"/>
-    <col min="116" max="116" width="8" customWidth="true" style="0"/>
+    <col min="116" max="116" width="11" customWidth="true" style="0"/>
     <col min="117" max="117" width="4" customWidth="true" style="0"/>
-    <col min="118" max="118" width="8" customWidth="true" style="0"/>
+    <col min="118" max="118" width="11" customWidth="true" style="0"/>
     <col min="119" max="119" width="4" customWidth="true" style="0"/>
-    <col min="120" max="120" width="8" customWidth="true" style="0"/>
+    <col min="120" max="120" width="11" customWidth="true" style="0"/>
     <col min="121" max="121" width="5" customWidth="true" style="0"/>
-    <col min="122" max="122" width="8" customWidth="true" style="0"/>
+    <col min="122" max="122" width="11" customWidth="true" style="0"/>
     <col min="123" max="123" width="4" customWidth="true" style="0"/>
-    <col min="124" max="124" width="8" customWidth="true" style="0"/>
+    <col min="124" max="124" width="11" customWidth="true" style="0"/>
     <col min="125" max="125" width="5" customWidth="true" style="0"/>
-    <col min="126" max="126" width="8" customWidth="true" style="0"/>
+    <col min="126" max="126" width="11" customWidth="true" style="0"/>
     <col min="127" max="127" width="5" customWidth="true" style="0"/>
-    <col min="128" max="128" width="8" customWidth="true" style="0"/>
+    <col min="128" max="128" width="11" customWidth="true" style="0"/>
     <col min="129" max="129" width="4" customWidth="true" style="0"/>
-    <col min="130" max="130" width="8" customWidth="true" style="0"/>
+    <col min="130" max="130" width="11" customWidth="true" style="0"/>
     <col min="131" max="131" width="4" customWidth="true" style="0"/>
-    <col min="132" max="132" width="8" customWidth="true" style="0"/>
+    <col min="132" max="132" width="11" customWidth="true" style="0"/>
     <col min="133" max="133" width="4" customWidth="true" style="0"/>
-    <col min="134" max="134" width="8" customWidth="true" style="0"/>
+    <col min="134" max="134" width="11" customWidth="true" style="0"/>
     <col min="135" max="135" width="5" customWidth="true" style="0"/>
-    <col min="136" max="136" width="8" customWidth="true" style="0"/>
+    <col min="136" max="136" width="11" customWidth="true" style="0"/>
     <col min="137" max="137" width="4" customWidth="true" style="0"/>
-    <col min="138" max="138" width="8" customWidth="true" style="0"/>
+    <col min="138" max="138" width="11" customWidth="true" style="0"/>
     <col min="139" max="139" width="5" customWidth="true" style="0"/>
-    <col min="140" max="140" width="8" customWidth="true" style="0"/>
+    <col min="140" max="140" width="11" customWidth="true" style="0"/>
     <col min="141" max="141" width="5" customWidth="true" style="0"/>
-    <col min="142" max="142" width="8" customWidth="true" style="0"/>
+    <col min="142" max="142" width="11" customWidth="true" style="0"/>
     <col min="143" max="143" width="4" customWidth="true" style="0"/>
-    <col min="144" max="144" width="8" customWidth="true" style="0"/>
+    <col min="144" max="144" width="11" customWidth="true" style="0"/>
     <col min="145" max="145" width="5" customWidth="true" style="0"/>
-    <col min="146" max="146" width="8" customWidth="true" style="0"/>
+    <col min="146" max="146" width="11" customWidth="true" style="0"/>
     <col min="147" max="147" width="4" customWidth="true" style="0"/>
-    <col min="148" max="148" width="8" customWidth="true" style="0"/>
+    <col min="148" max="148" width="11" customWidth="true" style="0"/>
     <col min="149" max="149" width="4" customWidth="true" style="0"/>
-    <col min="150" max="150" width="8" customWidth="true" style="0"/>
+    <col min="150" max="150" width="11" customWidth="true" style="0"/>
     <col min="151" max="151" width="5" customWidth="true" style="0"/>
-    <col min="152" max="152" width="8" customWidth="true" style="0"/>
+    <col min="152" max="152" width="11" customWidth="true" style="0"/>
     <col min="153" max="153" width="4" customWidth="true" style="0"/>
-    <col min="154" max="154" width="8" customWidth="true" style="0"/>
+    <col min="154" max="154" width="11" customWidth="true" style="0"/>
     <col min="155" max="155" width="4" customWidth="true" style="0"/>
-    <col min="156" max="156" width="8" customWidth="true" style="0"/>
+    <col min="156" max="156" width="11" customWidth="true" style="0"/>
     <col min="157" max="157" width="4" customWidth="true" style="0"/>
-    <col min="158" max="158" width="8" customWidth="true" style="0"/>
+    <col min="158" max="158" width="11" customWidth="true" style="0"/>
     <col min="159" max="159" width="5" customWidth="true" style="0"/>
-    <col min="160" max="160" width="8" customWidth="true" style="0"/>
+    <col min="160" max="160" width="11" customWidth="true" style="0"/>
     <col min="161" max="161" width="4" customWidth="true" style="0"/>
-    <col min="162" max="162" width="8" customWidth="true" style="0"/>
+    <col min="162" max="162" width="11" customWidth="true" style="0"/>
     <col min="163" max="163" width="5" customWidth="true" style="0"/>
-    <col min="164" max="164" width="8" customWidth="true" style="0"/>
+    <col min="164" max="164" width="11" customWidth="true" style="0"/>
     <col min="165" max="165" width="4" customWidth="true" style="0"/>
-    <col min="166" max="166" width="8" customWidth="true" style="0"/>
+    <col min="166" max="166" width="11" customWidth="true" style="0"/>
     <col min="167" max="167" width="5" customWidth="true" style="0"/>
-    <col min="168" max="168" width="8" customWidth="true" style="0"/>
+    <col min="168" max="168" width="11" customWidth="true" style="0"/>
     <col min="169" max="169" width="5" customWidth="true" style="0"/>
-    <col min="170" max="170" width="8" customWidth="true" style="0"/>
+    <col min="170" max="170" width="11" customWidth="true" style="0"/>
     <col min="171" max="171" width="5" customWidth="true" style="0"/>
-    <col min="172" max="172" width="8" customWidth="true" style="0"/>
+    <col min="172" max="172" width="11" customWidth="true" style="0"/>
     <col min="173" max="173" width="4" customWidth="true" style="0"/>
-    <col min="174" max="174" width="8" customWidth="true" style="0"/>
+    <col min="174" max="174" width="11" customWidth="true" style="0"/>
     <col min="175" max="175" width="5" customWidth="true" style="0"/>
-    <col min="176" max="176" width="8" customWidth="true" style="0"/>
+    <col min="176" max="176" width="11" customWidth="true" style="0"/>
     <col min="177" max="177" width="5" customWidth="true" style="0"/>
-    <col min="178" max="178" width="8" customWidth="true" style="0"/>
+    <col min="178" max="178" width="11" customWidth="true" style="0"/>
     <col min="179" max="179" width="4" customWidth="true" style="0"/>
-    <col min="180" max="180" width="8" customWidth="true" style="0"/>
+    <col min="180" max="180" width="11" customWidth="true" style="0"/>
     <col min="181" max="181" width="4" customWidth="true" style="0"/>
-    <col min="182" max="182" width="8" customWidth="true" style="0"/>
+    <col min="182" max="182" width="11" customWidth="true" style="0"/>
     <col min="183" max="183" width="4" customWidth="true" style="0"/>
-    <col min="184" max="184" width="8" customWidth="true" style="0"/>
+    <col min="184" max="184" width="11" customWidth="true" style="0"/>
     <col min="185" max="185" width="5" customWidth="true" style="0"/>
-    <col min="186" max="186" width="8" customWidth="true" style="0"/>
+    <col min="186" max="186" width="11" customWidth="true" style="0"/>
     <col min="187" max="187" width="4" customWidth="true" style="0"/>
-    <col min="188" max="188" width="10" customWidth="true" style="0"/>
-    <col min="189" max="189" width="6" customWidth="true" style="0"/>
+    <col min="188" max="188" width="11" customWidth="true" style="0"/>
+    <col min="189" max="189" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:189">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:189">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:189">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:189">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:189">
       <c r="A5" t="s">
         <v>4</v>