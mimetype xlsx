--- v0 (2025-11-17)
+++ v1 (2026-05-17)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>altitudinal vegetation belts (NaiS; 10 classes)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>numero di specie legnose (da 40 cm d'altezza)</t>
+  </si>
+  <si>
+    <t>fasce vegetazionali NaiS (10 classi)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest district (2024)</t>
+      <t xml:space="preserve">: circondario forestale (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
       <t xml:space="preserve">: n</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>forest district (2024)</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>circondario forestale (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,270 +373,270 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lakes</t>
-[...2 lines deleted...]
-    <t>Switzerland</t>
+    <t>laghi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>n</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>upper subalpine</t>
-[...29 lines deleted...]
-    <t>total</t>
+    <t>subalpina superiore</t>
+  </si>
+  <si>
+    <t>subalpina</t>
+  </si>
+  <si>
+    <t>altimontana</t>
+  </si>
+  <si>
+    <t>montana superiore (N)</t>
+  </si>
+  <si>
+    <t>montana inferiore (N)</t>
+  </si>
+  <si>
+    <t>montana inferiore/superiore (S)</t>
+  </si>
+  <si>
+    <t>submontana (N)</t>
+  </si>
+  <si>
+    <t>collinare con faggio (S)</t>
+  </si>
+  <si>
+    <t>collinare</t>
+  </si>
+  <si>
+    <t>iperinsubrica (S)</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2278999/616931</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of woody species (≥40 cm high)</t>
+      <t xml:space="preserve">numero di specie legnose (da 40 cm d'altezza)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #144</t>
     </r>
   </si>
   <si>
-    <t>Number of species of trees and shrubs that occur within the 200 m² circle on the sample plot with at least one living individual ≥40 cm high.</t>
+    <t>Numero di specie di alberi e di arbusti nel cerchio di 2 are, presenti con almeno un individuo di almeno 40 cm di altezza.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitudinal vegetation belts (NaiS; 10 classes)</t>
+      <t xml:space="preserve">fasce vegetazionali NaiS (10 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t>Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005) – in ten classes, whereby the classes «hyperinsubric», «colline» and «colline with beech» and «lower and upper montane» only occur in the Southern Alps (S), the classes «submontane», «lower montane», «upper montane» only in the Northern Alps (N) and the classes «high montane», «subalpine» and «upper subalpine» on both sides of the Alps. The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
+    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005) in dieci classi, dove le classi «iperinsubrica», «collinare con faggio» e «montana inferiore/superiore» possono essere presenti solo a Sud delle Alpi (S), le classi «submontana», «montana inferiore», «montana superiore» solo sul versante settentrionale delle Alpi (N) e le classi «altimontana», «subalpina» e «subalpina superiore» su entrambi i versanti delle Alpi. Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest district (2023)</t>
+      <t xml:space="preserve">circondario forestale (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
+    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -988,51 +988,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -9201,51 +9201,51 @@
         <v>0.0</v>
       </c>
       <c r="GE24" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF24" s="6">
         <v>6.7</v>
       </c>
       <c r="GG24" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:189" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2278999/616931</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
@@ -9419,191 +9419,191 @@
       <c r="FW25" s="3"/>
       <c r="FX25" s="3"/>
       <c r="FY25" s="3"/>
       <c r="FZ25" s="3"/>
       <c r="GA25" s="3"/>
       <c r="GB25" s="3"/>
       <c r="GC25" s="3"/>
       <c r="GD25" s="3"/>
       <c r="GE25" s="3"/>
       <c r="GF25" s="3"/>
       <c r="GG25" s="3"/>
     </row>
     <row r="28" spans="1:189">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of woody species (≥40 cm high)</t>
+            <t xml:space="preserve">numero di specie legnose (da 40 cm d'altezza)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #144</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:189" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:189">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitudinal vegetation belts (NaiS; 10 classes)</t>
+            <t xml:space="preserve">fasce vegetazionali NaiS (10 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:189" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="34" spans="1:189">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest district (2023)</t>
+            <t xml:space="preserve">circondario forestale (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:189" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="37" spans="1:189">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:189" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="40" spans="1:189">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:189" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>128</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>