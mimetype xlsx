--- v1 (2026-05-17)
+++ v2 (2026-07-29)
@@ -17,128 +17,128 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>numero di specie legnose (da 40 cm d'altezza)</t>
-[...2 lines deleted...]
-    <t>fasce vegetazionali NaiS (10 classi)</t>
+    <t>nombre d'espèces ligneuses (d'au moins 40 cm de hauteur)</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: circondario forestale (2024)</t>
+      <t xml:space="preserve">: arrondissement forestier (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: n</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>circondario forestale (2024)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>arrondissement forestier (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,270 +373,270 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>laghi</t>
-[...2 lines deleted...]
-    <t>Svizzera</t>
+    <t>lacs</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>n</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpina superiore</t>
-[...29 lines deleted...]
-    <t>totale</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard supérieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur/supérieur (S)</t>
+  </si>
+  <si>
+    <t>submontagnard (N)</t>
+  </si>
+  <si>
+    <t>collinéen avec hêtre (S)</t>
+  </si>
+  <si>
+    <t>collinéen</t>
+  </si>
+  <si>
+    <t>hyperinsubrique (S)</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2278999/616931</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di specie legnose (da 40 cm d'altezza)</t>
+      <t xml:space="preserve">nombre d'espèces ligneuses (d'au moins 40 cm de hauteur)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #144</t>
     </r>
   </si>
   <si>
-    <t>Numero di specie di alberi e di arbusti nel cerchio di 2 are, presenti con almeno un individuo di almeno 40 cm di altezza.</t>
+    <t>Nombre d'espèces d'arbres et d'arbustes représentées dans le cercle d'échantillonnage de 2 ares par au moins un individu vif d'au moins 40 cm de hauteur.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fasce vegetazionali NaiS (10 classi)</t>
+      <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005) in dieci classi, dove le classi «iperinsubrica», «collinare con faggio» e «montana inferiore/superiore» possono essere presenti solo a Sud delle Alpi (S), le classi «submontana», «montana inferiore», «montana superiore» solo sul versante settentrionale delle Alpi (N) e le classi «altimontana», «subalpina» e «subalpina superiore» su entrambi i versanti delle Alpi. Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005) en dix classes, les classes «hyperinsubrique», «collinéen avec hêtre» et «montagnard inférieur/supérieur» ne se trouvant que sur le versant sud des Alpes (S), les classes «submontagnard», «montagnard inférieur», «montagnard supérieur» ne se trouvant que sur le versant nord des Alpes (N) et les classes «haut-montagnard», «subalpin» et «subalpin supérieur» pouvant se trouver des deux côtés des Alpes. Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">circondario forestale (2023)</t>
+      <t xml:space="preserve">arrondissement forestier (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
+    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -988,51 +988,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -9201,51 +9201,51 @@
         <v>0.0</v>
       </c>
       <c r="GE24" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF24" s="6">
         <v>6.7</v>
       </c>
       <c r="GG24" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:189" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2278999/616931</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
@@ -9419,191 +9419,191 @@
       <c r="FW25" s="3"/>
       <c r="FX25" s="3"/>
       <c r="FY25" s="3"/>
       <c r="FZ25" s="3"/>
       <c r="GA25" s="3"/>
       <c r="GB25" s="3"/>
       <c r="GC25" s="3"/>
       <c r="GD25" s="3"/>
       <c r="GE25" s="3"/>
       <c r="GF25" s="3"/>
       <c r="GG25" s="3"/>
     </row>
     <row r="28" spans="1:189">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di specie legnose (da 40 cm d'altezza)</t>
+            <t xml:space="preserve">nombre d'espèces ligneuses (d'au moins 40 cm de hauteur)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #144</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:189" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:189">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fasce vegetazionali NaiS (10 classi)</t>
+            <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:189" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="34" spans="1:189">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">circondario forestale (2023)</t>
+            <t xml:space="preserve">arrondissement forestier (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:189" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="37" spans="1:189">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:189" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="40" spans="1:189">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:189" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>128</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>