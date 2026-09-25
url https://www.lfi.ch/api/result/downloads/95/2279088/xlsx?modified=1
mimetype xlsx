--- v1 (2026-09-24)
+++ v2 (2026-09-25)
@@ -14,75 +14,75 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
-    <t>LFI5</t>
+    <t>NFI5</t>
   </si>
   <si>
-    <t>Waldfläche</t>
+    <t>forest area</t>
   </si>
   <si>
-    <t>Trinkwassereinzugsgebiet · Waldtyp (3 Klassen)</t>
+    <t>drinking-water catchment area · forest type (3 classes)</t>
   </si>
   <si>
-    <t>Regionale Gliederung: Forstkreis (2024)</t>
+    <t>regional demarcation: forest district (2024)</t>
   </si>
   <si>
-    <t>Einheit: %, Spaltentotal</t>
+    <t>unit: %, column total</t>
   </si>
   <si>
-    <t>Bezugsfläche: Wald LFI4/LFI5</t>
+    <t>evaluation area: forest NFI4/NFI5</t>
   </si>
   <si>
-    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
+    <t>state 2018/26</t>
   </si>
   <si>
-    <t>Forstkreis (2024)</t>
+    <t>forest district (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -317,210 +317,210 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>Seen</t>
+    <t>lakes</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Switzerland</t>
   </si>
   <si>
-    <t>Trinkwassereinzugsgebiet</t>
+    <t>drinking-water catchment area</t>
   </si>
   <si>
-    <t>Waldtyp (3 Klassen)</t>
+    <t>forest type (3 classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>zugänglicher Wald ohne Gebüschwald</t>
+    <t>accessible forest without shrub forest</t>
   </si>
   <si>
-    <t>unzugänglicher Wald ohne Gebüschwald</t>
+    <t>inaccessible forest without shrub forest</t>
   </si>
   <si>
-    <t xml:space="preserve">Gebüschwald </t>
+    <t>shrub forest</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>total</t>
   </si>
   <si>
-    <t>nicht im Einzugsgebiet</t>
+    <t>outside catchment area</t>
   </si>
   <si>
-    <t>im Einzugsgebiet</t>
+    <t>inside catchment area</t>
   </si>
   <si>
-    <t>© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
+    <t>© WSL, Swiss National Forest Inventory, 26.04.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
+    <t>NFI5 [550]</t>
   </si>
   <si>
-    <t xml:space="preserve">Netz: </t>
+    <t xml:space="preserve">grid: </t>
   </si>
   <si>
-    <t>1,4-km-Netz, Unternetze 1-5 [1746]
-Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
   <si>
-    <t xml:space="preserve">Bezugsfläche: </t>
+    <t xml:space="preserve">evaluation area: </t>
   </si>
   <si>
-    <t>Wald LFI4/LFI5 [2604]
-Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war).</t>
+    <t>forest NFI4/NFI5 [2604]
+Area that meets the NFI's definition of forest in both NFI4 (2009-2017) and NFI5 (2018-2026), i.e. was either «forest without shrub forest» or «shrub forest».</t>
   </si>
   <si>
-    <t xml:space="preserve">Regionale Gliederung: </t>
+    <t xml:space="preserve">regional demarcation: </t>
   </si>
   <si>
-    <t>Forstkreis (2024) [FOKREIS51, 2777]
-Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable wurde im Jahr 2024 implementiert und basiert auf einer Erhebung bei den kantonalen Forstdiensten in den Jahren 2022/2023.</t>
+    <t>forest district (2024) [FOKREIS51, 2777]
+Regional demarcation with the forest districts as a unit. This variable was implemented in the year 2024 and is based on a survey with the cantonal forest services in the years 2022/2023.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Waldfläche [44], ha
-Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>forest area [44], ha
+All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 25.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>absolut [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
-    <t>Spaltentotal [3]</t>
+    <t>column total [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>Trinkwassereinzugsgebiet [QUELL, 507]
-Lage inner- oder ausserhalb des Einzugsgebiets einer Quelle, deren Wasser direkt und ungefiltert der Trinkwasserversorgung zugeleitet oder zumindest zeit- oder teilweise als Trinkwasser für Menschen genutzt wird. Grundlage: Forstdienstbefragung (MID 603: Wald im Einzugsgebiet von gefassten Trinkwasserquellen)</t>
+    <t>drinking-water catchment area [QUELL, 507]
+Location inside or outside the catchment area of a spring whose water is fed either directly and unfiltered into the drinking-water supply, or is used at least temporarily or partially as drinking water for the public. Reference: Forest Service Survey (MID 603: Wald im Einzugsgebiet von gefassten Trinkwasserquellen)</t>
   </si>
   <si>
     <t>gerechnet am 19.03.2024 18:05:05</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, nicht im Einzugsgebiet, im Einzugsgebiet, Total</t>
+    <t>n/a, outside catchment area, inside catchment area, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 2: </t>
   </si>
   <si>
-    <t>Waldtyp (3 Klassen) [TYP3, 1323]
-Einteilung des Waldes aufgrund des Waldentscheids und der Zugänglichkeit in die drei Klassen «zugänglicher Wald ohne Gebüschwald», «unzugänglicher Wald ohne Gebüschwald» und «Gebüschwald».</t>
+    <t>forest type (3 classes) [TYP3, 1323]
+Classification of the forest according to the forest decision and accessibility into the three classes «accessible forest without shrub forest», «inaccessible forest without shrub forest» and «shrub forest».</t>
   </si>
   <si>
     <t>gerechnet am 20.03.2024 06:41:16</t>
   </si>
   <si>
-    <t>keine Angabe, zugänglicher Wald ohne Gebüschwald, unzugänglicher Wald ohne Gebüschwald, Gebüschwald , Total</t>
+    <t>n/a, accessible forest without shrub forest, inaccessible forest without shrub forest, shrub forest, total</t>
   </si>
   <si>
-    <t xml:space="preserve">Übrige: </t>
+    <t xml:space="preserve">other: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -902,51 +902,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B34" sqref="B34:GH62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="5" customWidth="true" style="0"/>
     <col min="5" max="5" width="6" customWidth="true" style="0"/>
     <col min="6" max="6" width="5" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="5" customWidth="true" style="0"/>
     <col min="9" max="9" width="6" customWidth="true" style="0"/>
     <col min="10" max="10" width="5" customWidth="true" style="0"/>
     <col min="11" max="11" width="5" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="6" customWidth="true" style="0"/>
     <col min="14" max="14" width="5" customWidth="true" style="0"/>
     <col min="15" max="15" width="6" customWidth="true" style="0"/>
     <col min="16" max="16" width="5" customWidth="true" style="0"/>
     <col min="17" max="17" width="6" customWidth="true" style="0"/>
     <col min="18" max="18" width="5" customWidth="true" style="0"/>
     <col min="19" max="19" width="6" customWidth="true" style="0"/>
     <col min="20" max="20" width="5" customWidth="true" style="0"/>
     <col min="21" max="21" width="6" customWidth="true" style="0"/>
     <col min="22" max="22" width="5" customWidth="true" style="0"/>
     <col min="23" max="23" width="5" customWidth="true" style="0"/>
     <col min="24" max="24" width="5" customWidth="true" style="0"/>
     <col min="25" max="25" width="6" customWidth="true" style="0"/>
     <col min="26" max="26" width="5" customWidth="true" style="0"/>
@@ -1088,54 +1088,54 @@
     <col min="162" max="162" width="6" customWidth="true" style="0"/>
     <col min="163" max="163" width="5" customWidth="true" style="0"/>
     <col min="164" max="164" width="4" customWidth="true" style="0"/>
     <col min="165" max="165" width="6" customWidth="true" style="0"/>
     <col min="166" max="166" width="5" customWidth="true" style="0"/>
     <col min="167" max="167" width="6" customWidth="true" style="0"/>
     <col min="168" max="168" width="5" customWidth="true" style="0"/>
     <col min="169" max="169" width="6" customWidth="true" style="0"/>
     <col min="170" max="170" width="5" customWidth="true" style="0"/>
     <col min="171" max="171" width="6" customWidth="true" style="0"/>
     <col min="172" max="172" width="6" customWidth="true" style="0"/>
     <col min="173" max="173" width="6" customWidth="true" style="0"/>
     <col min="174" max="174" width="5" customWidth="true" style="0"/>
     <col min="175" max="175" width="6" customWidth="true" style="0"/>
     <col min="176" max="176" width="5" customWidth="true" style="0"/>
     <col min="177" max="177" width="6" customWidth="true" style="0"/>
     <col min="178" max="178" width="4" customWidth="true" style="0"/>
     <col min="179" max="179" width="6" customWidth="true" style="0"/>
     <col min="180" max="180" width="5" customWidth="true" style="0"/>
     <col min="181" max="181" width="5" customWidth="true" style="0"/>
     <col min="182" max="182" width="5" customWidth="true" style="0"/>
     <col min="183" max="183" width="6" customWidth="true" style="0"/>
     <col min="184" max="184" width="5" customWidth="true" style="0"/>
     <col min="185" max="185" width="6" customWidth="true" style="0"/>
     <col min="186" max="186" width="5" customWidth="true" style="0"/>
-    <col min="187" max="187" width="4" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="190" max="190" width="6" customWidth="true" style="0"/>
+    <col min="187" max="187" width="5" customWidth="true" style="0"/>
+    <col min="188" max="188" width="5" customWidth="true" style="0"/>
+    <col min="189" max="189" width="8" customWidth="true" style="0"/>
+    <col min="190" max="190" width="8" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:190">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:190">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:190">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:190">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:190">
       <c r="A5" t="s">
         <v>4</v>