--- v1 (2025-12-13)
+++ v2 (2026-07-29)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>surface terrière</t>
+    <t>Basalfläche</t>
   </si>
   <si>
-    <t>forêt protectrice (2022) · essence principale</t>
+    <t>Schutzwald (2022) · Hauptbaumart</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: arrondissement forestier (2024)</t>
+      <t xml:space="preserve">: Forstkreis (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>arrondissement forestier (2024)</t>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,320 +373,320 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lacs</t>
+    <t>Seen</t>
   </si>
   <si>
-    <t>Suisse</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>forêt protectrice (2022)</t>
+    <t>Schutzwald (2022)</t>
   </si>
   <si>
-    <t>essence principale</t>
+    <t>Hauptbaumart</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>épicéa</t>
+    <t>Fichte</t>
   </si>
   <si>
-    <t>sapin</t>
+    <t>Tanne</t>
   </si>
   <si>
-    <t>pin</t>
+    <t>Föhre</t>
   </si>
   <si>
-    <t>mélèze</t>
+    <t>Lärche</t>
   </si>
   <si>
-    <t>arole</t>
+    <t>Arve</t>
   </si>
   <si>
-    <t>autres résineux</t>
+    <t>übrige Nadelhölzer</t>
   </si>
   <si>
-    <t>hêtre</t>
+    <t>Buche</t>
   </si>
   <si>
-    <t>érable</t>
+    <t>Ahorn</t>
   </si>
   <si>
-    <t>frêne</t>
+    <t>Esche</t>
   </si>
   <si>
-    <t>chêne</t>
+    <t>Eiche</t>
   </si>
   <si>
-    <t>châtaignier</t>
+    <t>Kastanie</t>
   </si>
   <si>
-    <t>autres feuillus</t>
+    <t>übrige Laubhölzer</t>
   </si>
   <si>
-    <t>indéterminable</t>
+    <t>nicht bestimmbar</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>à l'intérieur</t>
+    <t>innerhalb</t>
   </si>
   <si>
-    <t>à l'extérieur</t>
+    <t>ausserhalb</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2279408/617340</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface terrière</t>
+      <t xml:space="preserve">Basalfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
+    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (BHD-Messstelle) aller lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Synonym für Basalfläche: Grundfläche.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt protectrice (2022)</t>
+      <t xml:space="preserve">Schutzwald (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2576</t>
     </r>
   </si>
   <si>
-    <t>Zone située à l'intérieur/à l'extérieur d'une forêt protectrice délimitée en 2022 par les cantons selon les critères harmonisés de Silvaprotect-CH (Losey et Wehrli 2013). En 2022, le Canton d'Argovie n'avait pas encore délimité le périmètre de ses forêts protectrices. Source: données SIG de l'OFEV, 2022</t>
+    <t>Fläche innerhalb/ausserhalb des Schutzwalds, den die Kantone im Jahr 2022 nach den harmonisierten Kriterien von SilvaProtect-CH (Losey &amp; Wehrli 2013) ausgeschieden hatten. Im Jahr 2022 verfügte der Kanton Aargau noch über keine Schutzwaldausscheidung. Grundlage: GIS-Daten BAFU, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">essence principale</t>
+      <t xml:space="preserve">Hauptbaumart</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Espèce d'arbre et d'arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes individuelles pour les dix espèces ou groupes d'espèces les plus fréquents en Suisse («essences principales») et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die zehn häufigsten Arten bzw. Artengruppen der Schweiz («Hauptbaumarten») und den Klassen «übrige Nadelbäume» und «übrige Laubbäume» für die restlichen Arten. Als Hauptbaumarten gelten: Fichte (Picea spp.), Tanne (Abies spp.), Föhre (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), Lärche (Larix spp.), Arve (Pinus cembra), Buche (Fagus sylvatica), Ahorn (Acer spp.), Esche (Fraxinus spp.), Eiche (Quercus spp.) und Kastanie (Castanea sativa). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">arrondissement forestier (2023)</t>
+      <t xml:space="preserve">Forstkreis (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
+    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1038,52 +1038,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -36637,51 +36637,51 @@
         <v>0.0</v>
       </c>
       <c r="GF72" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG72" s="6">
         <v>32.4</v>
       </c>
       <c r="GH72" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:190" customHeight="1" ht="21.75">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2279408/617340</t>
           </r>
         </is>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3"/>
       <c r="K73" s="3"/>
       <c r="L73" s="3"/>
@@ -36855,226 +36855,226 @@
       <c r="FX73" s="3"/>
       <c r="FY73" s="3"/>
       <c r="FZ73" s="3"/>
       <c r="GA73" s="3"/>
       <c r="GB73" s="3"/>
       <c r="GC73" s="3"/>
       <c r="GD73" s="3"/>
       <c r="GE73" s="3"/>
       <c r="GF73" s="3"/>
       <c r="GG73" s="3"/>
       <c r="GH73" s="3"/>
     </row>
     <row r="76" spans="1:190">
       <c r="A76" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface terrière</t>
+            <t xml:space="preserve">Basalfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:190" customHeight="1" ht="29">
       <c r="A77" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="79" spans="1:190">
       <c r="A79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt protectrice (2022)</t>
+            <t xml:space="preserve">Schutzwald (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2576</t>
           </r>
         </is>
       </c>
     </row>
     <row r="80" spans="1:190" customHeight="1" ht="29">
       <c r="A80" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="82" spans="1:190">
       <c r="A82" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">essence principale</t>
+            <t xml:space="preserve">Hauptbaumart</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="83" spans="1:190" customHeight="1" ht="29">
       <c r="A83" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="85" spans="1:190">
       <c r="A85" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">arrondissement forestier (2023)</t>
+            <t xml:space="preserve">Forstkreis (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="86" spans="1:190" customHeight="1" ht="29">
       <c r="A86" s="1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="88" spans="1:190">
       <c r="A88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:190" customHeight="1" ht="29">
       <c r="A89" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="91" spans="1:190">
       <c r="A91" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:190" customHeight="1" ht="29">
       <c r="A92" s="1" t="s">
         <v>137</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GH1"/>
     <mergeCell ref="A2:GH2"/>