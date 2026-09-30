--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,75 +14,75 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
-    <t>NFI5</t>
-[...23 lines deleted...]
-    <t>forest district (2024)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Stammzahl</t>
+  </si>
+  <si>
+    <t>Hauptbaumart</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Forstkreis (2024)</t>
+  </si>
+  <si>
+    <t>Einheit: 1000 Stk.</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -317,209 +317,209 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lakes</t>
-[...5 lines deleted...]
-    <t>1000 n</t>
+    <t>Seen</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>1000 Stk.</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>spruce</t>
-[...41 lines deleted...]
-    <t>© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+    <t>Fichte</t>
+  </si>
+  <si>
+    <t>Tanne</t>
+  </si>
+  <si>
+    <t>Föhre</t>
+  </si>
+  <si>
+    <t>Lärche</t>
+  </si>
+  <si>
+    <t>Arve</t>
+  </si>
+  <si>
+    <t>übrige Nadelhölzer</t>
+  </si>
+  <si>
+    <t>Buche</t>
+  </si>
+  <si>
+    <t>Ahorn</t>
+  </si>
+  <si>
+    <t>Esche</t>
+  </si>
+  <si>
+    <t>Eiche</t>
+  </si>
+  <si>
+    <t>Kastanie</t>
+  </si>
+  <si>
+    <t>übrige Laubhölzer</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>NFI5 [550]</t>
-[...20 lines deleted...]
-Regional demarcation with the forest districts as a unit. This variable was implemented in the year 2024 and is based on a survey with the cantonal forest services in the years 2022/2023.</t>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald LFI1-LFI5 [2382]
+Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Forstkreis (2024) [FOKREIS51, 2777]
+Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable wurde im Jahr 2024 implementiert und basiert auf einer Erhebung bei den kantonalen Forstdiensten in den Jahren 2022/2023.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>number of stems [73], Stk.
-Number of stems of living trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm.</t>
+    <t>Stammzahl [73], Stk.
+Anzahl Stämme der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 24.07.2020 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: 1000, Dezimalstellen: 0</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>main tree species [HBART, 90]
-Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) with the ten most common species or species groups in Switzerland ('main tree species') categorised, and the classes 'other conifers' and 'other broadleaves' for the remaining species. The main tree species are: spruce (Picea spp.), fir (Abies spp.), pine (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), larch (Larix spp.), Arolla pine (Pinus cembra), beech (Fagus sylvatica), maple (Acer spp.), ash (Fraxinus spp.), oak (Quercus spp.) and chestnut (Castanea sativa). Reference: Field Survey (MID 50: Baumart)</t>
+    <t>Hauptbaumart [HBART, 90]
+Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die zehn häufigsten Arten bzw. Artengruppen der Schweiz («Hauptbaumarten») und den Klassen «übrige Nadelbäume» und «übrige Laubbäume» für die restlichen Arten. Als Hauptbaumarten gelten: Fichte (Picea spp.), Tanne (Abies spp.), Föhre (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), Lärche (Larix spp.), Arve (Pinus cembra), Buche (Fagus sylvatica), Ahorn (Acer spp.), Esche (Fraxinus spp.), Eiche (Quercus spp.) und Kastanie (Castanea sativa). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <t>gerechnet am 27.03.2024 22:33:55</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>n/a, spruce, fir, pine, larch, Arolla pine, other conifers, beech, maple, ash, oak, sweet chestnut, other broadleaves, indeterminable, total</t>
+    <t>keine Angabe, Fichte, Tanne, Föhre, Lärche, Arve, übrige Nadelhölzer, Buche, Ahorn, Esche, Eiche, Kastanie, übrige Laubhölzer, nicht bestimmbar, Total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">other: </t>
+    <t xml:space="preserve">Übrige: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -902,238 +902,238 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B29" sqref="B29:GG51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
-    <col min="2" max="2" width="8" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11" customWidth="true" style="0"/>
     <col min="5" max="5" width="4" customWidth="true" style="0"/>
-    <col min="6" max="6" width="8" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
-    <col min="8" max="8" width="8" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11" customWidth="true" style="0"/>
     <col min="9" max="9" width="5" customWidth="true" style="0"/>
-    <col min="10" max="10" width="8" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
-    <col min="12" max="12" width="8" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
-    <col min="14" max="14" width="8" customWidth="true" style="0"/>
+    <col min="14" max="14" width="11" customWidth="true" style="0"/>
     <col min="15" max="15" width="5" customWidth="true" style="0"/>
-    <col min="16" max="16" width="8" customWidth="true" style="0"/>
+    <col min="16" max="16" width="11" customWidth="true" style="0"/>
     <col min="17" max="17" width="4" customWidth="true" style="0"/>
-    <col min="18" max="18" width="8" customWidth="true" style="0"/>
+    <col min="18" max="18" width="11" customWidth="true" style="0"/>
     <col min="19" max="19" width="4" customWidth="true" style="0"/>
-    <col min="20" max="20" width="8" customWidth="true" style="0"/>
+    <col min="20" max="20" width="11" customWidth="true" style="0"/>
     <col min="21" max="21" width="4" customWidth="true" style="0"/>
-    <col min="22" max="22" width="8" customWidth="true" style="0"/>
+    <col min="22" max="22" width="11" customWidth="true" style="0"/>
     <col min="23" max="23" width="5" customWidth="true" style="0"/>
-    <col min="24" max="24" width="8" customWidth="true" style="0"/>
+    <col min="24" max="24" width="11" customWidth="true" style="0"/>
     <col min="25" max="25" width="5" customWidth="true" style="0"/>
-    <col min="26" max="26" width="8" customWidth="true" style="0"/>
+    <col min="26" max="26" width="11" customWidth="true" style="0"/>
     <col min="27" max="27" width="4" customWidth="true" style="0"/>
-    <col min="28" max="28" width="8" customWidth="true" style="0"/>
+    <col min="28" max="28" width="11" customWidth="true" style="0"/>
     <col min="29" max="29" width="4" customWidth="true" style="0"/>
-    <col min="30" max="30" width="8" customWidth="true" style="0"/>
+    <col min="30" max="30" width="11" customWidth="true" style="0"/>
     <col min="31" max="31" width="5" customWidth="true" style="0"/>
-    <col min="32" max="32" width="8" customWidth="true" style="0"/>
+    <col min="32" max="32" width="11" customWidth="true" style="0"/>
     <col min="33" max="33" width="5" customWidth="true" style="0"/>
-    <col min="34" max="34" width="8" customWidth="true" style="0"/>
+    <col min="34" max="34" width="11" customWidth="true" style="0"/>
     <col min="35" max="35" width="4" customWidth="true" style="0"/>
-    <col min="36" max="36" width="8" customWidth="true" style="0"/>
+    <col min="36" max="36" width="11" customWidth="true" style="0"/>
     <col min="37" max="37" width="4" customWidth="true" style="0"/>
-    <col min="38" max="38" width="8" customWidth="true" style="0"/>
+    <col min="38" max="38" width="11" customWidth="true" style="0"/>
     <col min="39" max="39" width="5" customWidth="true" style="0"/>
-    <col min="40" max="40" width="8" customWidth="true" style="0"/>
+    <col min="40" max="40" width="11" customWidth="true" style="0"/>
     <col min="41" max="41" width="5" customWidth="true" style="0"/>
-    <col min="42" max="42" width="8" customWidth="true" style="0"/>
+    <col min="42" max="42" width="11" customWidth="true" style="0"/>
     <col min="43" max="43" width="5" customWidth="true" style="0"/>
-    <col min="44" max="44" width="8" customWidth="true" style="0"/>
+    <col min="44" max="44" width="11" customWidth="true" style="0"/>
     <col min="45" max="45" width="5" customWidth="true" style="0"/>
-    <col min="46" max="46" width="8" customWidth="true" style="0"/>
+    <col min="46" max="46" width="11" customWidth="true" style="0"/>
     <col min="47" max="47" width="5" customWidth="true" style="0"/>
-    <col min="48" max="48" width="8" customWidth="true" style="0"/>
+    <col min="48" max="48" width="11" customWidth="true" style="0"/>
     <col min="49" max="49" width="5" customWidth="true" style="0"/>
-    <col min="50" max="50" width="8" customWidth="true" style="0"/>
+    <col min="50" max="50" width="11" customWidth="true" style="0"/>
     <col min="51" max="51" width="5" customWidth="true" style="0"/>
-    <col min="52" max="52" width="8" customWidth="true" style="0"/>
+    <col min="52" max="52" width="11" customWidth="true" style="0"/>
     <col min="53" max="53" width="5" customWidth="true" style="0"/>
-    <col min="54" max="54" width="8" customWidth="true" style="0"/>
+    <col min="54" max="54" width="11" customWidth="true" style="0"/>
     <col min="55" max="55" width="5" customWidth="true" style="0"/>
-    <col min="56" max="56" width="8" customWidth="true" style="0"/>
+    <col min="56" max="56" width="11" customWidth="true" style="0"/>
     <col min="57" max="57" width="4" customWidth="true" style="0"/>
-    <col min="58" max="58" width="8" customWidth="true" style="0"/>
+    <col min="58" max="58" width="11" customWidth="true" style="0"/>
     <col min="59" max="59" width="5" customWidth="true" style="0"/>
-    <col min="60" max="60" width="8" customWidth="true" style="0"/>
+    <col min="60" max="60" width="11" customWidth="true" style="0"/>
     <col min="61" max="61" width="5" customWidth="true" style="0"/>
-    <col min="62" max="62" width="8" customWidth="true" style="0"/>
+    <col min="62" max="62" width="11" customWidth="true" style="0"/>
     <col min="63" max="63" width="5" customWidth="true" style="0"/>
-    <col min="64" max="64" width="8" customWidth="true" style="0"/>
+    <col min="64" max="64" width="11" customWidth="true" style="0"/>
     <col min="65" max="65" width="5" customWidth="true" style="0"/>
-    <col min="66" max="66" width="8" customWidth="true" style="0"/>
+    <col min="66" max="66" width="11" customWidth="true" style="0"/>
     <col min="67" max="67" width="5" customWidth="true" style="0"/>
-    <col min="68" max="68" width="8" customWidth="true" style="0"/>
+    <col min="68" max="68" width="11" customWidth="true" style="0"/>
     <col min="69" max="69" width="5" customWidth="true" style="0"/>
-    <col min="70" max="70" width="8" customWidth="true" style="0"/>
+    <col min="70" max="70" width="11" customWidth="true" style="0"/>
     <col min="71" max="71" width="5" customWidth="true" style="0"/>
-    <col min="72" max="72" width="8" customWidth="true" style="0"/>
+    <col min="72" max="72" width="11" customWidth="true" style="0"/>
     <col min="73" max="73" width="5" customWidth="true" style="0"/>
-    <col min="74" max="74" width="8" customWidth="true" style="0"/>
+    <col min="74" max="74" width="11" customWidth="true" style="0"/>
     <col min="75" max="75" width="5" customWidth="true" style="0"/>
-    <col min="76" max="76" width="8" customWidth="true" style="0"/>
+    <col min="76" max="76" width="11" customWidth="true" style="0"/>
     <col min="77" max="77" width="5" customWidth="true" style="0"/>
-    <col min="78" max="78" width="8" customWidth="true" style="0"/>
+    <col min="78" max="78" width="11" customWidth="true" style="0"/>
     <col min="79" max="79" width="5" customWidth="true" style="0"/>
-    <col min="80" max="80" width="8" customWidth="true" style="0"/>
+    <col min="80" max="80" width="11" customWidth="true" style="0"/>
     <col min="81" max="81" width="4" customWidth="true" style="0"/>
-    <col min="82" max="82" width="8" customWidth="true" style="0"/>
+    <col min="82" max="82" width="11" customWidth="true" style="0"/>
     <col min="83" max="83" width="5" customWidth="true" style="0"/>
-    <col min="84" max="84" width="8" customWidth="true" style="0"/>
+    <col min="84" max="84" width="11" customWidth="true" style="0"/>
     <col min="85" max="85" width="5" customWidth="true" style="0"/>
-    <col min="86" max="86" width="8" customWidth="true" style="0"/>
+    <col min="86" max="86" width="11" customWidth="true" style="0"/>
     <col min="87" max="87" width="5" customWidth="true" style="0"/>
-    <col min="88" max="88" width="8" customWidth="true" style="0"/>
+    <col min="88" max="88" width="11" customWidth="true" style="0"/>
     <col min="89" max="89" width="5" customWidth="true" style="0"/>
-    <col min="90" max="90" width="8" customWidth="true" style="0"/>
+    <col min="90" max="90" width="11" customWidth="true" style="0"/>
     <col min="91" max="91" width="5" customWidth="true" style="0"/>
-    <col min="92" max="92" width="8" customWidth="true" style="0"/>
+    <col min="92" max="92" width="11" customWidth="true" style="0"/>
     <col min="93" max="93" width="5" customWidth="true" style="0"/>
-    <col min="94" max="94" width="8" customWidth="true" style="0"/>
+    <col min="94" max="94" width="11" customWidth="true" style="0"/>
     <col min="95" max="95" width="4" customWidth="true" style="0"/>
-    <col min="96" max="96" width="8" customWidth="true" style="0"/>
+    <col min="96" max="96" width="11" customWidth="true" style="0"/>
     <col min="97" max="97" width="5" customWidth="true" style="0"/>
-    <col min="98" max="98" width="8" customWidth="true" style="0"/>
+    <col min="98" max="98" width="11" customWidth="true" style="0"/>
     <col min="99" max="99" width="5" customWidth="true" style="0"/>
-    <col min="100" max="100" width="8" customWidth="true" style="0"/>
+    <col min="100" max="100" width="11" customWidth="true" style="0"/>
     <col min="101" max="101" width="5" customWidth="true" style="0"/>
-    <col min="102" max="102" width="8" customWidth="true" style="0"/>
+    <col min="102" max="102" width="11" customWidth="true" style="0"/>
     <col min="103" max="103" width="5" customWidth="true" style="0"/>
-    <col min="104" max="104" width="8" customWidth="true" style="0"/>
+    <col min="104" max="104" width="11" customWidth="true" style="0"/>
     <col min="105" max="105" width="5" customWidth="true" style="0"/>
-    <col min="106" max="106" width="8" customWidth="true" style="0"/>
+    <col min="106" max="106" width="11" customWidth="true" style="0"/>
     <col min="107" max="107" width="5" customWidth="true" style="0"/>
-    <col min="108" max="108" width="8" customWidth="true" style="0"/>
+    <col min="108" max="108" width="11" customWidth="true" style="0"/>
     <col min="109" max="109" width="5" customWidth="true" style="0"/>
-    <col min="110" max="110" width="8" customWidth="true" style="0"/>
+    <col min="110" max="110" width="11" customWidth="true" style="0"/>
     <col min="111" max="111" width="5" customWidth="true" style="0"/>
-    <col min="112" max="112" width="8" customWidth="true" style="0"/>
+    <col min="112" max="112" width="11" customWidth="true" style="0"/>
     <col min="113" max="113" width="5" customWidth="true" style="0"/>
-    <col min="114" max="114" width="8" customWidth="true" style="0"/>
+    <col min="114" max="114" width="11" customWidth="true" style="0"/>
     <col min="115" max="115" width="4" customWidth="true" style="0"/>
-    <col min="116" max="116" width="8" customWidth="true" style="0"/>
+    <col min="116" max="116" width="11" customWidth="true" style="0"/>
     <col min="117" max="117" width="5" customWidth="true" style="0"/>
-    <col min="118" max="118" width="8" customWidth="true" style="0"/>
+    <col min="118" max="118" width="11" customWidth="true" style="0"/>
     <col min="119" max="119" width="5" customWidth="true" style="0"/>
-    <col min="120" max="120" width="8" customWidth="true" style="0"/>
+    <col min="120" max="120" width="11" customWidth="true" style="0"/>
     <col min="121" max="121" width="5" customWidth="true" style="0"/>
-    <col min="122" max="122" width="8" customWidth="true" style="0"/>
+    <col min="122" max="122" width="11" customWidth="true" style="0"/>
     <col min="123" max="123" width="5" customWidth="true" style="0"/>
-    <col min="124" max="124" width="8" customWidth="true" style="0"/>
+    <col min="124" max="124" width="11" customWidth="true" style="0"/>
     <col min="125" max="125" width="5" customWidth="true" style="0"/>
-    <col min="126" max="126" width="8" customWidth="true" style="0"/>
+    <col min="126" max="126" width="11" customWidth="true" style="0"/>
     <col min="127" max="127" width="5" customWidth="true" style="0"/>
-    <col min="128" max="128" width="8" customWidth="true" style="0"/>
+    <col min="128" max="128" width="11" customWidth="true" style="0"/>
     <col min="129" max="129" width="5" customWidth="true" style="0"/>
-    <col min="130" max="130" width="8" customWidth="true" style="0"/>
+    <col min="130" max="130" width="11" customWidth="true" style="0"/>
     <col min="131" max="131" width="5" customWidth="true" style="0"/>
-    <col min="132" max="132" width="8" customWidth="true" style="0"/>
+    <col min="132" max="132" width="11" customWidth="true" style="0"/>
     <col min="133" max="133" width="4" customWidth="true" style="0"/>
-    <col min="134" max="134" width="8" customWidth="true" style="0"/>
+    <col min="134" max="134" width="11" customWidth="true" style="0"/>
     <col min="135" max="135" width="5" customWidth="true" style="0"/>
-    <col min="136" max="136" width="8" customWidth="true" style="0"/>
+    <col min="136" max="136" width="11" customWidth="true" style="0"/>
     <col min="137" max="137" width="5" customWidth="true" style="0"/>
-    <col min="138" max="138" width="8" customWidth="true" style="0"/>
+    <col min="138" max="138" width="11" customWidth="true" style="0"/>
     <col min="139" max="139" width="4" customWidth="true" style="0"/>
-    <col min="140" max="140" width="8" customWidth="true" style="0"/>
+    <col min="140" max="140" width="11" customWidth="true" style="0"/>
     <col min="141" max="141" width="5" customWidth="true" style="0"/>
-    <col min="142" max="142" width="8" customWidth="true" style="0"/>
+    <col min="142" max="142" width="11" customWidth="true" style="0"/>
     <col min="143" max="143" width="5" customWidth="true" style="0"/>
-    <col min="144" max="144" width="8" customWidth="true" style="0"/>
+    <col min="144" max="144" width="11" customWidth="true" style="0"/>
     <col min="145" max="145" width="5" customWidth="true" style="0"/>
-    <col min="146" max="146" width="8" customWidth="true" style="0"/>
+    <col min="146" max="146" width="11" customWidth="true" style="0"/>
     <col min="147" max="147" width="5" customWidth="true" style="0"/>
-    <col min="148" max="148" width="8" customWidth="true" style="0"/>
+    <col min="148" max="148" width="11" customWidth="true" style="0"/>
     <col min="149" max="149" width="5" customWidth="true" style="0"/>
-    <col min="150" max="150" width="8" customWidth="true" style="0"/>
+    <col min="150" max="150" width="11" customWidth="true" style="0"/>
     <col min="151" max="151" width="4" customWidth="true" style="0"/>
-    <col min="152" max="152" width="8" customWidth="true" style="0"/>
+    <col min="152" max="152" width="11" customWidth="true" style="0"/>
     <col min="153" max="153" width="5" customWidth="true" style="0"/>
-    <col min="154" max="154" width="8" customWidth="true" style="0"/>
+    <col min="154" max="154" width="11" customWidth="true" style="0"/>
     <col min="155" max="155" width="5" customWidth="true" style="0"/>
-    <col min="156" max="156" width="8" customWidth="true" style="0"/>
+    <col min="156" max="156" width="11" customWidth="true" style="0"/>
     <col min="157" max="157" width="4" customWidth="true" style="0"/>
-    <col min="158" max="158" width="8" customWidth="true" style="0"/>
+    <col min="158" max="158" width="11" customWidth="true" style="0"/>
     <col min="159" max="159" width="5" customWidth="true" style="0"/>
-    <col min="160" max="160" width="8" customWidth="true" style="0"/>
+    <col min="160" max="160" width="11" customWidth="true" style="0"/>
     <col min="161" max="161" width="5" customWidth="true" style="0"/>
-    <col min="162" max="162" width="8" customWidth="true" style="0"/>
+    <col min="162" max="162" width="11" customWidth="true" style="0"/>
     <col min="163" max="163" width="5" customWidth="true" style="0"/>
-    <col min="164" max="164" width="8" customWidth="true" style="0"/>
+    <col min="164" max="164" width="11" customWidth="true" style="0"/>
     <col min="165" max="165" width="5" customWidth="true" style="0"/>
-    <col min="166" max="166" width="8" customWidth="true" style="0"/>
+    <col min="166" max="166" width="11" customWidth="true" style="0"/>
     <col min="167" max="167" width="5" customWidth="true" style="0"/>
-    <col min="168" max="168" width="8" customWidth="true" style="0"/>
+    <col min="168" max="168" width="11" customWidth="true" style="0"/>
     <col min="169" max="169" width="5" customWidth="true" style="0"/>
-    <col min="170" max="170" width="8" customWidth="true" style="0"/>
+    <col min="170" max="170" width="11" customWidth="true" style="0"/>
     <col min="171" max="171" width="5" customWidth="true" style="0"/>
-    <col min="172" max="172" width="8" customWidth="true" style="0"/>
+    <col min="172" max="172" width="11" customWidth="true" style="0"/>
     <col min="173" max="173" width="5" customWidth="true" style="0"/>
-    <col min="174" max="174" width="8" customWidth="true" style="0"/>
+    <col min="174" max="174" width="11" customWidth="true" style="0"/>
     <col min="175" max="175" width="5" customWidth="true" style="0"/>
-    <col min="176" max="176" width="8" customWidth="true" style="0"/>
+    <col min="176" max="176" width="11" customWidth="true" style="0"/>
     <col min="177" max="177" width="5" customWidth="true" style="0"/>
-    <col min="178" max="178" width="8" customWidth="true" style="0"/>
+    <col min="178" max="178" width="11" customWidth="true" style="0"/>
     <col min="179" max="179" width="4" customWidth="true" style="0"/>
-    <col min="180" max="180" width="8" customWidth="true" style="0"/>
+    <col min="180" max="180" width="11" customWidth="true" style="0"/>
     <col min="181" max="181" width="4" customWidth="true" style="0"/>
-    <col min="182" max="182" width="8" customWidth="true" style="0"/>
+    <col min="182" max="182" width="11" customWidth="true" style="0"/>
     <col min="183" max="183" width="5" customWidth="true" style="0"/>
-    <col min="184" max="184" width="8" customWidth="true" style="0"/>
+    <col min="184" max="184" width="11" customWidth="true" style="0"/>
     <col min="185" max="185" width="5" customWidth="true" style="0"/>
-    <col min="186" max="186" width="8" customWidth="true" style="0"/>
+    <col min="186" max="186" width="11" customWidth="true" style="0"/>
     <col min="187" max="187" width="4" customWidth="true" style="0"/>
-    <col min="188" max="188" width="10" customWidth="true" style="0"/>
-    <col min="189" max="189" width="6" customWidth="true" style="0"/>
+    <col min="188" max="188" width="11" customWidth="true" style="0"/>
+    <col min="189" max="189" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:189">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:189">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:189">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:189">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:189">
       <c r="A5" t="s">
         <v>4</v>