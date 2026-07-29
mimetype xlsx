--- v0 (2026-01-09)
+++ v1 (2026-07-29)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
-    <t>NFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>forest area</t>
+    <t>surface forestière</t>
   </si>
   <si>
-    <t>protection forest against rockfall (2022) · number of stems/ha (dbh ≥12 cm; standing-living; classified)</t>
+    <t>forêt de protection contre des chutes de pierres ou de blocs (2022) · nombre de tiges/ha (DHP ≥12 cm; vifs sur pied; par classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest district (2024)</t>
+      <t xml:space="preserve">: arrondissement forestier (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>forest district (2024)</t>
+    <t>arrondissement forestier (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,302 +373,302 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lakes</t>
+    <t>lacs</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>protection forest against rockfall (2022)</t>
+    <t>forêt de protection contre des chutes de pierres ou de blocs (2022)</t>
   </si>
   <si>
-    <t>number of stems/ha (dbh ≥12 cm; standing-living; classified)</t>
+    <t>nombre de tiges/ha (DHP ≥12 cm; vifs sur pied; par classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>0-100 stems/ha</t>
+    <t xml:space="preserve">0-100 tiges/ha </t>
   </si>
   <si>
-    <t>101-200 stems/ha</t>
+    <t>101-200 tiges/ha</t>
   </si>
   <si>
-    <t>201-300 stems/ha</t>
+    <t>201-300 tiges/ha</t>
   </si>
   <si>
-    <t>301-400 stems/ha</t>
+    <t>301-400 tiges/ha</t>
   </si>
   <si>
-    <t>401-500 stems/ha</t>
+    <t>401-500 tiges/ha</t>
   </si>
   <si>
-    <t>501-600 stems/ha</t>
+    <t>501-600 tiges/ha</t>
   </si>
   <si>
-    <t>&gt;600 stems/ha</t>
+    <t>&gt;600 tiges/ha</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>inside</t>
+    <t>à l'intérieur</t>
   </si>
   <si>
-    <t>outside</t>
+    <t>à l'extérieur</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2279687/617619</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest against rockfall (2022)</t>
+      <t xml:space="preserve">forêt de protection contre des chutes de pierres ou de blocs (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2646</t>
     </r>
   </si>
   <si>
-    <t>Area in/outside a forest that provides protection against rockfall processes which the cantons designated «protective forest» according to the harmonised criteria of SilvaProtect-CH in 2022. Reference: GIS data from FOEN, 2022</t>
+    <t>Zone située à l'intérieur/à l'extérieur d'une forêt de protection contre les chutes de pierres ou de blocs délimitée en 2022 par les cantons selon les critères harmonisés de SilvaProtect-CH. Source: données SIG de l'OFEV, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of stems/ha (dbh ≥12 cm; standing-living; classified)</t>
+      <t xml:space="preserve">nombre de tiges/ha (DHP ≥12 cm; vifs sur pied; par classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1925</t>
     </r>
   </si>
   <si>
-    <t>Number of standing living trees and shrubs ≥12 cm in diameter at breast height (dbh) per hectare – in classes of 100. Reference: Field Survey (MID 60: Brusthöhendurchmesser, MID 62: Umfang, MID 1018: Baumzustand)</t>
+    <t>Nombre d'arbres et d'arbustes vifs sur pied à partir de 12 cm de diamètre à hauteur de poitrine (DHP) par hectare, en classes de 100 tiges. Source: relevé de terrain (MID 60: Brusthöhendurchmesser, MID 62: Umfang, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest district (2023)</t>
+      <t xml:space="preserve">arrondissement forestier (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
+    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1020,52 +1020,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="51.702" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="74.125" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="82.408" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -22939,51 +22939,51 @@
         <v>108</v>
       </c>
       <c r="GF48" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG48" s="6">
         <v>100.0</v>
       </c>
       <c r="GH48" s="6" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="49" spans="1:190" customHeight="1" ht="21.75">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2279687/617619</t>
           </r>
         </is>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3"/>
       <c r="K49" s="3"/>
       <c r="L49" s="3"/>
@@ -23157,226 +23157,226 @@
       <c r="FX49" s="3"/>
       <c r="FY49" s="3"/>
       <c r="FZ49" s="3"/>
       <c r="GA49" s="3"/>
       <c r="GB49" s="3"/>
       <c r="GC49" s="3"/>
       <c r="GD49" s="3"/>
       <c r="GE49" s="3"/>
       <c r="GF49" s="3"/>
       <c r="GG49" s="3"/>
       <c r="GH49" s="3"/>
     </row>
     <row r="52" spans="1:190">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:190" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:190">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest against rockfall (2022)</t>
+            <t xml:space="preserve">forêt de protection contre des chutes de pierres ou de blocs (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2646</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:190" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="58" spans="1:190">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of stems/ha (dbh ≥12 cm; standing-living; classified)</t>
+            <t xml:space="preserve">nombre de tiges/ha (DHP ≥12 cm; vifs sur pied; par classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1925</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:190" customHeight="1" ht="29">
       <c r="A59" s="1" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="61" spans="1:190">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest district (2023)</t>
+            <t xml:space="preserve">arrondissement forestier (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:190" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="64" spans="1:190">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:190" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="67" spans="1:190">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:190" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
         <v>131</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GH1"/>
     <mergeCell ref="A2:GH2"/>