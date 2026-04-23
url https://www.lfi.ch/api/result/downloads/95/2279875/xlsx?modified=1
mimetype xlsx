--- v0 (2025-10-10)
+++ v1 (2026-04-23)
@@ -14,411 +14,411 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>altitudinal vegetation belts (NaiS, 3 classes) · stand relevant for regeneration · type of regeneration</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (3 classes) · peuplement en phase de régénération · mode de régénération</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forest district (2024)</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: arrondissement forestier (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...18 lines deleted...]
-    <t>hyperinsubric, colline, submontane</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (3 classes)</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>montagnard</t>
+  </si>
+  <si>
+    <t>hyperinsubrique, collinéen, submontagnard</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>stand relevant for regeneration</t>
-[...2 lines deleted...]
-    <t>type of regeneration</t>
+    <t>peuplement en phase de régénération</t>
+  </si>
+  <si>
+    <t>mode de régénération</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>natural</t>
-[...17 lines deleted...]
-    <t>no stand relevant for regeneration</t>
+    <t>naturelle</t>
+  </si>
+  <si>
+    <t>artificielle</t>
+  </si>
+  <si>
+    <t>mixte</t>
+  </si>
+  <si>
+    <t>recrû/fourré</t>
+  </si>
+  <si>
+    <t>régénération sous abri de futaie uniforme</t>
+  </si>
+  <si>
+    <t>régénération sous abri de futaie d'aspect jardiné</t>
+  </si>
+  <si>
+    <t>pas de peuplement en phase de régénération</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2279875/617808</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitudinal vegetation belts (NaiS, 3 classes)</t>
+      <t xml:space="preserve">étages de végétation NaiS (3 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2668</t>
     </r>
   </si>
   <si>
-    <t>Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005), reduced to three classes. The variable represents a simplification of the NaiS altititudinal vegetation belts in six classes (NAISHSTKOMB6KL) in which the class «hyperinsubric and colline» is mearged with «submontane» to form the class «hyperinsubric, colline, submontane», the class «lower and upper montane» with «high montane» to form the class «montane» and the class «subalpine» with «upper subalpine» to form the class «subalpine». The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
+    <t>Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenés à trois classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en six classes (NAISHSTKOMB6KL), en regroupant les classes «hyperinsubrique et collinéen» et «submontagnard» dans la classe «hyperinsubrique, collinéen et submontagnard», les classes «montagnard supérieur et inférieur» et «haut-montagnard» dans la classe «montagnard», et les classes «subalpin» et «subalpin supérieur» dans la classe «subalpin». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stand relevant for regeneration</t>
+      <t xml:space="preserve">peuplement en phase de régénération</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #757</t>
     </r>
   </si>
   <si>
-    <t>Stand in which the existing regeneration is very important because it is most likely to form the future main stand. In NFI, this is understood to mean the development stage young growth/thicket, regeneration under shelterwood and selection-type high forest. Reference: Field Survey (MID 261: Entwicklungsstufe, MID 433: Waldbauliche Beurteilung, MID 267: Bestandesstruktur); Forstdienstbefragung (MID 611: Art alle Eingriffe seit Referenzdatum)</t>
+    <t>Peuplement dans lequel la régénération existante a une grande importance, car elle constituera très probablement le futur peuplement principal. Dans l'IFN, ce terme recouvre les recrûs/fourrés, la régénération sous abri et la futaie d’aspect jardiné. Source: relevé de terrain (MID 261: Entwicklungsstufe, MID 433: Waldbauliche Beurteilung, MID 267: Bestandesstruktur); Enquête auprès des services forestiers (MID 611: Genre de toutes les interventions depuis la date de référence)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">type of regeneration</t>
+      <t xml:space="preserve">mode de régénération</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #320</t>
     </r>
   </si>
   <si>
-    <t>Type of stand establishment, with natural and artificial regeneration distinguished. Reference: Field Survey (MID 275: Verjüngungsart)</t>
+    <t>Type de création de peuplement. On distingue la régénération naturelle et la régénération artificielle. Source: relevé de terrain (MID 275: Verjüngungsart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest district (2023)</t>
+      <t xml:space="preserve">arrondissement forestier (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
+    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -770,51 +770,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>2</v>
       </c>
@@ -1813,299 +1813,299 @@
         <v>301.1</v>
       </c>
       <c r="H42" s="6">
         <v>2</v>
       </c>
       <c r="I42" s="6">
         <v>1176.4</v>
       </c>
       <c r="J42" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="21.75">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2279875/617808</t>
           </r>
         </is>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="29">
       <c r="A47" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitudinal vegetation belts (NaiS, 3 classes)</t>
+            <t xml:space="preserve">étages de végétation NaiS (3 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2668</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="29">
       <c r="A50" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stand relevant for regeneration</t>
+            <t xml:space="preserve">peuplement en phase de régénération</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #757</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">type of regeneration</t>
+            <t xml:space="preserve">mode de régénération</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #320</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest district (2023)</t>
+            <t xml:space="preserve">arrondissement forestier (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="29">
       <c r="A59" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>