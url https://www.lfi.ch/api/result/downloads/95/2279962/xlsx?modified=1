--- v0 (2025-12-17)
+++ v1 (2026-07-28)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>dominanter Brusthöhendurchmesser (stehend-lebend; 8 Klassen)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area</t>
+  </si>
+  <si>
+    <t>dominant diameter at breast height (standing-living - in 8 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: Forstkreis (2024)</t>
+      <t xml:space="preserve">: forest district (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...2 lines deleted...]
-    <t>Forstkreis (2024)</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>forest district (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,264 +373,264 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>Seen</t>
-[...2 lines deleted...]
-    <t>Schweiz</t>
+    <t>lakes</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>12-20 cm</t>
   </si>
   <si>
     <t>21-30 cm</t>
   </si>
   <si>
     <t>31-40 cm</t>
   </si>
   <si>
     <t>41-50 cm</t>
   </si>
   <si>
     <t>51-60 cm</t>
   </si>
   <si>
     <t>61-70 cm</t>
   </si>
   <si>
     <t>71-80 cm</t>
   </si>
   <si>
     <t>&gt;80 cm</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2279962/617894</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">forest area</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">dominanter Brusthöhendurchmesser (stehend-lebend; 8 Klassen)</t>
+      <t xml:space="preserve">dominant diameter at breast height (standing-living - in 8 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1316</t>
     </r>
   </si>
   <si>
-    <t>Brusthöhendurchmesser (BHD) der 100 stärksten stehenden lebenden Bäume und Sträucher ab 12 cm BHD pro Hektare in acht Klassen. Grundlage: Feldaufnahme (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Diameter at breast height (dbh) of the 100 largest (thickest) standing living trees and shrubs ≥12 cm dbh per hectare – in eight classes. Reference: Field Survey (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Forstkreis (2023)</t>
+      <t xml:space="preserve">forest district (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
+    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -982,51 +982,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="74.125" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -8057,51 +8057,51 @@
         <v>0.0</v>
       </c>
       <c r="GE22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF22" s="6">
         <v>1049.5</v>
       </c>
       <c r="GG22" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:189" customHeight="1" ht="21.75">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2279962/617894</t>
           </r>
         </is>
       </c>
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
@@ -8275,191 +8275,191 @@
       <c r="FW23" s="3"/>
       <c r="FX23" s="3"/>
       <c r="FY23" s="3"/>
       <c r="FZ23" s="3"/>
       <c r="GA23" s="3"/>
       <c r="GB23" s="3"/>
       <c r="GC23" s="3"/>
       <c r="GD23" s="3"/>
       <c r="GE23" s="3"/>
       <c r="GF23" s="3"/>
       <c r="GG23" s="3"/>
     </row>
     <row r="26" spans="1:189">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">forest area</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:189" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:189">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">dominanter Brusthöhendurchmesser (stehend-lebend; 8 Klassen)</t>
+            <t xml:space="preserve">dominant diameter at breast height (standing-living - in 8 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1316</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:189" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:189">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Forstkreis (2023)</t>
+            <t xml:space="preserve">forest district (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:189" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="35" spans="1:189">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:189" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="38" spans="1:189">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:189" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>