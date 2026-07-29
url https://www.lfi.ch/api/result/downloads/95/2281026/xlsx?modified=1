--- v0 (2026-05-18)
+++ v1 (2026-07-29)
@@ -17,128 +17,128 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>numero totale di fusti</t>
+    <t>nombre total de tiges</t>
   </si>
   <si>
-    <t>fasce vegetazionali NaiS (3 classi) · diametro a petto d'uomo (10 classi)</t>
+    <t>étages de végétation NaiS (3 classes) · diamètre à hauteur de poitrine (10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: circondario forestale (2024)</t>
+      <t xml:space="preserve">: arrondissement forestier (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, subtotale</t>
+      <t xml:space="preserve">: %, sous-total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>circondario forestale (2024)</t>
+    <t>arrondissement forestier (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,314 +373,314 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>laghi</t>
+    <t>lacs</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>fasce vegetazionali NaiS (3 classi)</t>
+    <t>étages de végétation NaiS (3 classes)</t>
   </si>
   <si>
-    <t>diametro a petto d'uomo (10 classi)</t>
+    <t>diamètre à hauteur de poitrine (10 classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>12-20 cm</t>
   </si>
   <si>
     <t>21-30 cm</t>
   </si>
   <si>
     <t>31-40 cm</t>
   </si>
   <si>
     <t>41-50 cm</t>
   </si>
   <si>
     <t>51-60 cm</t>
   </si>
   <si>
     <t>61-70 cm</t>
   </si>
   <si>
     <t>71-80 cm</t>
   </si>
   <si>
     <t>81-90 cm</t>
   </si>
   <si>
     <t>91-100 cm</t>
   </si>
   <si>
     <t>&gt;100 cm</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>total</t>
   </si>
   <si>
-    <t>subalpino</t>
+    <t>subalpin</t>
   </si>
   <si>
-    <t>montano</t>
+    <t>montagnard</t>
   </si>
   <si>
-    <t>iperinsubrica, collinare e submontana</t>
+    <t>hyperinsubrique, collinéen, submontagnard</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2281026/618958</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero totale di fusti</t>
+      <t xml:space="preserve">nombre total de tiges</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #3</t>
     </r>
   </si>
   <si>
-    <t>Numero di fusti di tutti gli alberi e arbusti vivi e morti (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm. Il numero totale di fusti corrisponde alla somma del numero di fusti e del numero di fusti morti.</t>
+    <t>Nombre de tiges de tous les arbres et arbustes vifs et morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Le nombre total de tiges est la somme du nombre de tiges et du nombre de tiges de bois mort.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fasce vegetazionali NaiS (3 classi)</t>
+      <t xml:space="preserve">étages de végétation NaiS (3 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2668</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005), ridotto a tre classi. Questa variabile rappresenta una semplificazione delle fasce vegetazionali NaiS in sei classi (NAISHSTKOMB6KL), per cui le classi «iperinsubrica e collinare» e «submontana» vengono riunite nella classe «iperinsubrica, collinare, submontana», mentre le fasce «montana inferiore e superiore» e «altimontana» vengono riunite nella classe «montana» e le fasce «subalpina» e «subalpina superiore» nella classe «subalpina». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t>Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenés à trois classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en six classes (NAISHSTKOMB6KL), en regroupant les classes «hyperinsubrique et collinéen» et «submontagnard» dans la classe «hyperinsubrique, collinéen et submontagnard», les classes «montagnard supérieur et inférieur» et «haut-montagnard» dans la classe «montagnard», et les classes «subalpin» et «subalpin supérieur» dans la classe «subalpin». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">diametro a petto d'uomo (10 classi)</t>
+      <t xml:space="preserve">diamètre à hauteur de poitrine (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1317</t>
     </r>
   </si>
   <si>
-    <t>Diametro a petto d'uomo (DPU) degli alberi e arbusti a partire da 12 cm di DPU, in dieci classi. Fonte: rilievo sul terreno (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Diamètre à hauteur de poitrine (DHP) des arbres et arbustes à partir de 12 cm de diamètre, en dix classes. Source: relevé de terrain (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">circondario forestale (2023)</t>
+      <t xml:space="preserve">arrondissement forestier (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
+    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1032,52 +1032,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -36633,51 +36633,51 @@
         <v>108</v>
       </c>
       <c r="GF72" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG72" s="6">
         <v>100.0</v>
       </c>
       <c r="GH72" s="6" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="73" spans="1:190" customHeight="1" ht="21.75">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2281026/618958</t>
           </r>
         </is>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3"/>
       <c r="K73" s="3"/>
       <c r="L73" s="3"/>
@@ -36851,226 +36851,226 @@
       <c r="FX73" s="3"/>
       <c r="FY73" s="3"/>
       <c r="FZ73" s="3"/>
       <c r="GA73" s="3"/>
       <c r="GB73" s="3"/>
       <c r="GC73" s="3"/>
       <c r="GD73" s="3"/>
       <c r="GE73" s="3"/>
       <c r="GF73" s="3"/>
       <c r="GG73" s="3"/>
       <c r="GH73" s="3"/>
     </row>
     <row r="76" spans="1:190">
       <c r="A76" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero totale di fusti</t>
+            <t xml:space="preserve">nombre total de tiges</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #3</t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:190" customHeight="1" ht="29">
       <c r="A77" s="1" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="79" spans="1:190">
       <c r="A79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fasce vegetazionali NaiS (3 classi)</t>
+            <t xml:space="preserve">étages de végétation NaiS (3 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2668</t>
           </r>
         </is>
       </c>
     </row>
     <row r="80" spans="1:190" customHeight="1" ht="29">
       <c r="A80" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="82" spans="1:190">
       <c r="A82" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">diametro a petto d'uomo (10 classi)</t>
+            <t xml:space="preserve">diamètre à hauteur de poitrine (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1317</t>
           </r>
         </is>
       </c>
     </row>
     <row r="83" spans="1:190" customHeight="1" ht="29">
       <c r="A83" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="85" spans="1:190">
       <c r="A85" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">circondario forestale (2023)</t>
+            <t xml:space="preserve">arrondissement forestier (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="86" spans="1:190" customHeight="1" ht="29">
       <c r="A86" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="88" spans="1:190">
       <c r="A88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:190" customHeight="1" ht="29">
       <c r="A89" s="1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="91" spans="1:190">
       <c r="A91" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:190" customHeight="1" ht="29">
       <c r="A92" s="1" t="s">
         <v>135</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GH1"/>
     <mergeCell ref="A2:GH2"/>