--- v0 (2026-01-12)
+++ v1 (2026-07-25)
@@ -17,128 +17,128 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>superficie forestale</t>
+    <t>surface forestière</t>
   </si>
   <si>
-    <t>tipo di bosco (3 classi) · proprietà (7 classi)</t>
+    <t>type de forêt (3 classes) · propriété (7 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: circondario forestale (2024)</t>
+      <t xml:space="preserve">: arrondissement forestier (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>circondario forestale (2024)</t>
+    <t>arrondissement forestier (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,305 +373,305 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>laghi</t>
+    <t>lacs</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>tipo di bosco (3 classi)</t>
+    <t>type de forêt (3 classes)</t>
   </si>
   <si>
-    <t>proprietà (7 classi)</t>
+    <t>propriété (7 classes)</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Confederazione</t>
+    <t>Confédération</t>
   </si>
   <si>
-    <t>cantone</t>
+    <t>canton</t>
   </si>
   <si>
-    <t>comune</t>
+    <t>commune politique</t>
   </si>
   <si>
-    <t>patriziato</t>
+    <t>bourgeoisie</t>
   </si>
   <si>
-    <t>corporazione</t>
+    <t>corporation</t>
   </si>
   <si>
-    <t>proprietà individuale</t>
+    <t>propriété individuelle</t>
   </si>
   <si>
-    <t>società</t>
+    <t>société</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>total</t>
   </si>
   <si>
-    <t>bosco accessibile esclusi gli arbusteti</t>
+    <t>forêt accessible sans la forêt buissonnante</t>
   </si>
   <si>
-    <t>bosco non accessibile esclusi gli arbusteti</t>
+    <t>forêt inaccessible sans la forêt buissonnante</t>
   </si>
   <si>
-    <t>arbusteti</t>
+    <t>forêt buissonnante</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2281447/619379</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tipo di bosco (3 classi)</t>
+      <t xml:space="preserve">type de forêt (3 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1323</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione del bosco in base alla decisione di bosco e all'accessibilità nelle tre classi «bosco accessibile esclusi gli arbusteti», «bosco inaccessibile esclusi gli arbusteti» e «arbusteti».</t>
+    <t>En fonction de la décision pour délimiter la forêt et les surfaces hors forêt, ainsi que de l'accessibilité, répartition des forêts dans les trois classes «forêt accessible sans la forêt buissonnante», «forêt inaccessible sans la forêt buissonnante» et «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proprietà (7 classi)</t>
+      <t xml:space="preserve">propriété (7 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #84</t>
     </r>
   </si>
   <si>
-    <t>Condizioni di proprietà del bosco, caratterizzate attraverso le 7 classi «confederazione», «cantone», «comune politico», «patriziato», «corporazione», «proprietà individuale» e «società». Fonte: inchiesta presso il servizio forestale (MID 365: Eigentum)</t>
+    <t>Régime de propriété de la forêt, caractérisé à l'aide des 7 classes «Confédération», «canton», «commune politique», «bourgeoisie», «corporation», «propriété individuelle» et «société». Source: enquête auprès des services forestiers (MID 365: Propriété)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">circondario forestale (2023)</t>
+      <t xml:space="preserve">arrondissement forestier (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
+    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1023,52 +1023,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="51.845" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -28074,51 +28074,51 @@
         <v>0.0</v>
       </c>
       <c r="GF57" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG57" s="6">
         <v>1049.5</v>
       </c>
       <c r="GH57" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:190" customHeight="1" ht="21.75">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2281447/619379</t>
           </r>
         </is>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
       <c r="I58" s="3"/>
       <c r="J58" s="3"/>
       <c r="K58" s="3"/>
       <c r="L58" s="3"/>
@@ -28292,226 +28292,226 @@
       <c r="FX58" s="3"/>
       <c r="FY58" s="3"/>
       <c r="FZ58" s="3"/>
       <c r="GA58" s="3"/>
       <c r="GB58" s="3"/>
       <c r="GC58" s="3"/>
       <c r="GD58" s="3"/>
       <c r="GE58" s="3"/>
       <c r="GF58" s="3"/>
       <c r="GG58" s="3"/>
       <c r="GH58" s="3"/>
     </row>
     <row r="61" spans="1:190">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:190" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="64" spans="1:190">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tipo di bosco (3 classi)</t>
+            <t xml:space="preserve">type de forêt (3 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1323</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:190" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="67" spans="1:190">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proprietà (7 classi)</t>
+            <t xml:space="preserve">propriété (7 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #84</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:190" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="70" spans="1:190">
       <c r="A70" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">circondario forestale (2023)</t>
+            <t xml:space="preserve">arrondissement forestier (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="71" spans="1:190" customHeight="1" ht="29">
       <c r="A71" s="1" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="73" spans="1:190">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="74" spans="1:190" customHeight="1" ht="29">
       <c r="A74" s="1" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="76" spans="1:190">
       <c r="A76" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:190" customHeight="1" ht="29">
       <c r="A77" s="1" t="s">
         <v>132</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GH1"/>
     <mergeCell ref="A2:GH2"/>