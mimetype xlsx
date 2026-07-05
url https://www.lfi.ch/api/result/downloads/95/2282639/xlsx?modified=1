--- v0 (2026-01-10)
+++ v1 (2026-07-05)
@@ -12,133 +12,133 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
-    <t>NFI5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>total number of stems</t>
+    <t>Gesamtstammzahl</t>
   </si>
   <si>
-    <t>conifers and broadleaves · tree state (living/dead)</t>
+    <t>Nadelholz, Laubholz · Baumzustand (lebend/tot)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest district (2024)</t>
+      <t xml:space="preserve">: Forstkreis (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: n/ha</t>
+      <t xml:space="preserve">: Stk./ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>forest district (2024)</t>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,293 +373,290 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lakes</t>
+    <t>Seen</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>conifers and broadleaves</t>
+    <t>Nadelholz, Laubholz</t>
   </si>
   <si>
-    <t>tree state (living/dead)</t>
+    <t>Baumzustand (lebend/tot)</t>
   </si>
   <si>
-    <t>n/ha</t>
+    <t>Stk./ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>living</t>
+    <t>lebend</t>
   </si>
   <si>
-    <t>dead</t>
+    <t>tot</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>conifers</t>
+    <t>Nadelholz</t>
   </si>
   <si>
-    <t>broadleaves</t>
+    <t>Laubholz</t>
   </si>
   <si>
-    <t>indeterminable</t>
+    <t>nicht bestimmbar</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282639/620571</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">total number of stems</t>
+      <t xml:space="preserve">Gesamtstammzahl</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #3</t>
     </r>
   </si>
   <si>
-    <t>Number of stems of all living and dead trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm. The total number of stems is the sum of the number of stems and the number of deadwood stems.</t>
+    <t>Anzahl Stämme aller lebenden und toten Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Die Gesamtstammzahl ist die Summe von Stammzahl und Totholzstammzahl.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">conifers and broadleaves</t>
+      <t xml:space="preserve">Nadelholz, Laubholz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) in two classes (conifers or broadleaves). Reference: Field Survey (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tree state (living/dead)</t>
+      <t xml:space="preserve">Baumzustand (lebend/tot)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1265</t>
     </r>
   </si>
   <si>
-    <t>Classification of trees and shrubs ≥12 cm in diameter at breast height (dbh) as living or dead. Reference: Field Survey (MID 58: Bemerkungen, MID 1018: Baumzustand)</t>
+    <t>Einteilung der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in lebende oder tote. Grundlage: Feldaufnahme (MID 58: Bemerkungen, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest district (2023)</t>
+      <t xml:space="preserve">Forstkreis (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
+    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1011,239 +1008,239 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="27" max="27" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="33" max="33" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="35" max="35" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="37" max="37" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="37" max="37" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="39" max="39" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="39" max="39" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="41" max="41" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="41" max="41" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="43" max="43" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="43" max="43" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="45" max="45" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="45" max="45" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="47" max="47" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="47" max="47" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="49" max="49" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="49" max="49" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="51" max="51" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="51" max="51" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="53" max="53" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="53" max="53" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="55" max="55" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="55" max="55" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="57" max="57" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="57" max="57" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="59" max="59" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="59" max="59" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="61" max="61" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="61" max="61" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="63" max="63" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="63" max="63" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="65" max="65" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="65" max="65" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="67" max="67" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="67" max="67" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="69" max="69" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="71" max="71" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="71" max="71" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="73" max="73" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="73" max="73" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="75" max="75" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="75" max="75" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="77" max="77" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="77" max="77" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="79" max="79" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="79" max="79" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="81" max="81" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="81" max="81" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="83" max="83" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="83" max="83" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="85" max="85" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="85" max="85" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="86" max="86" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="87" max="87" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="87" max="87" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="88" max="88" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="89" max="89" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="89" max="89" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="90" max="90" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="91" max="91" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="91" max="91" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="92" max="92" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="93" max="93" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="93" max="93" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="94" max="94" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="95" max="95" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="95" max="95" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="96" max="96" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="97" max="97" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="97" max="97" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="98" max="98" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="99" max="99" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="99" max="99" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="100" max="100" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="101" max="101" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="101" max="101" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="102" max="102" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="103" max="103" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="103" max="103" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="105" max="105" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="105" max="105" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="107" max="107" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="107" max="107" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="109" max="109" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="109" max="109" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="110" max="110" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="111" max="111" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="111" max="111" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="112" max="112" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="113" max="113" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="113" max="113" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="114" max="114" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="115" max="115" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="115" max="115" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="116" max="116" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="117" max="117" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="117" max="117" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="118" max="118" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="119" max="119" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="119" max="119" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="120" max="120" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="121" max="121" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="121" max="121" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="122" max="122" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="123" max="123" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="123" max="123" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="124" max="124" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="125" max="125" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="125" max="125" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="126" max="126" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="127" max="127" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="127" max="127" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="128" max="128" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="129" max="129" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="129" max="129" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="130" max="130" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="131" max="131" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="131" max="131" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="132" max="132" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="133" max="133" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="133" max="133" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="134" max="134" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="135" max="135" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="135" max="135" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="136" max="136" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="137" max="137" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="137" max="137" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="138" max="138" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="139" max="139" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="139" max="139" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="140" max="140" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="141" max="141" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="141" max="141" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="142" max="142" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="143" max="143" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="143" max="143" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="144" max="144" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="145" max="145" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="145" max="145" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="146" max="146" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="147" max="147" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="147" max="147" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="148" max="148" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="149" max="149" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="149" max="149" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="150" max="150" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="151" max="151" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="151" max="151" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="152" max="152" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="153" max="153" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="153" max="153" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="154" max="154" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="155" max="155" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="155" max="155" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="156" max="156" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="157" max="157" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="157" max="157" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="158" max="158" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="159" max="159" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="159" max="159" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="160" max="160" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="161" max="161" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="161" max="161" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="162" max="162" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="163" max="163" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="163" max="163" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="164" max="164" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="165" max="165" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="165" max="165" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="166" max="166" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="167" max="167" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="167" max="167" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="168" max="168" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="169" max="169" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="169" max="169" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="170" max="170" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="171" max="171" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="171" max="171" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="172" max="172" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="173" max="173" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="173" max="173" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="174" max="174" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="175" max="175" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="175" max="175" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="176" max="176" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="177" max="177" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="177" max="177" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="178" max="178" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="179" max="179" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="179" max="179" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="180" max="180" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="181" max="181" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="181" max="181" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="182" max="182" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="183" max="183" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="183" max="183" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="184" max="184" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="185" max="185" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="185" max="185" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="186" max="186" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="187" max="187" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="187" max="187" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="188" max="188" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="189" max="189" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="189" max="189" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="190" max="190" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:190">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:190">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:190">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:190">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:190">
       <c r="A5" t="s">
@@ -2394,2903 +2391,2903 @@
       </c>
       <c r="GC12" s="4" t="s">
         <v>105</v>
       </c>
       <c r="GD12" s="4" t="s">
         <v>106</v>
       </c>
       <c r="GE12" s="4" t="s">
         <v>105</v>
       </c>
       <c r="GF12" s="4" t="s">
         <v>106</v>
       </c>
       <c r="GG12" s="4" t="s">
         <v>105</v>
       </c>
       <c r="GH12" s="4" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="13" spans="1:190">
       <c r="A13" s="5" t="s">
         <v>107</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C13" s="6">
         <v>0</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E13" s="6">
         <v>0</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G13" s="6">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I13" s="6">
         <v>0</v>
       </c>
       <c r="J13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="K13" s="6">
         <v>0</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="M13" s="6">
         <v>0</v>
       </c>
       <c r="N13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="O13" s="6">
         <v>0</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Q13" s="6">
         <v>0</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="S13" s="6">
         <v>0</v>
       </c>
       <c r="T13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U13" s="6">
         <v>0</v>
       </c>
       <c r="V13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="W13" s="6">
         <v>0</v>
       </c>
       <c r="X13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Y13" s="6">
         <v>0</v>
       </c>
       <c r="Z13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AA13" s="6">
         <v>0</v>
       </c>
       <c r="AB13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AC13" s="6">
         <v>0</v>
       </c>
       <c r="AD13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE13" s="6">
         <v>0</v>
       </c>
       <c r="AF13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AG13" s="6">
         <v>0</v>
       </c>
       <c r="AH13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AI13" s="6">
         <v>0</v>
       </c>
       <c r="AJ13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AK13" s="6">
         <v>0</v>
       </c>
       <c r="AL13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AM13" s="6">
         <v>0</v>
       </c>
       <c r="AN13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AO13" s="6">
         <v>0</v>
       </c>
       <c r="AP13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AQ13" s="6">
         <v>0</v>
       </c>
       <c r="AR13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AS13" s="6">
         <v>0</v>
       </c>
       <c r="AT13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AU13" s="6">
         <v>0</v>
       </c>
       <c r="AV13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AW13" s="6">
         <v>0</v>
       </c>
       <c r="AX13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AY13" s="6">
         <v>0</v>
       </c>
       <c r="AZ13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BA13" s="6">
         <v>0</v>
       </c>
       <c r="BB13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BC13" s="6">
         <v>0</v>
       </c>
       <c r="BD13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BE13" s="6">
         <v>0</v>
       </c>
       <c r="BF13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BG13" s="6">
         <v>0</v>
       </c>
       <c r="BH13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BI13" s="6">
         <v>0</v>
       </c>
       <c r="BJ13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BK13" s="6">
         <v>0</v>
       </c>
       <c r="BL13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BM13" s="6">
         <v>0</v>
       </c>
       <c r="BN13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BO13" s="6">
         <v>0</v>
       </c>
       <c r="BP13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BQ13" s="6">
         <v>0</v>
       </c>
       <c r="BR13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BS13" s="6">
         <v>0</v>
       </c>
       <c r="BT13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BU13" s="6">
         <v>0</v>
       </c>
       <c r="BV13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BW13" s="6">
         <v>0</v>
       </c>
       <c r="BX13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BY13" s="6">
         <v>0</v>
       </c>
       <c r="BZ13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CA13" s="6">
         <v>0</v>
       </c>
       <c r="CB13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CC13" s="6">
         <v>0</v>
       </c>
       <c r="CD13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CE13" s="6">
         <v>0</v>
       </c>
       <c r="CF13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CG13" s="6">
         <v>0</v>
       </c>
       <c r="CH13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CI13" s="6">
         <v>0</v>
       </c>
       <c r="CJ13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CK13" s="6">
         <v>0</v>
       </c>
       <c r="CL13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CM13" s="6">
         <v>0</v>
       </c>
       <c r="CN13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CO13" s="6">
         <v>0</v>
       </c>
       <c r="CP13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CQ13" s="6">
         <v>0</v>
       </c>
       <c r="CR13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CS13" s="6">
         <v>0</v>
       </c>
       <c r="CT13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CU13" s="6">
         <v>0</v>
       </c>
       <c r="CV13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CW13" s="6">
         <v>0</v>
       </c>
       <c r="CX13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CY13" s="6">
         <v>0</v>
       </c>
       <c r="CZ13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DA13" s="6">
         <v>0</v>
       </c>
       <c r="DB13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DC13" s="6">
         <v>0</v>
       </c>
       <c r="DD13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DE13" s="6">
         <v>0</v>
       </c>
       <c r="DF13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DG13" s="6">
         <v>0</v>
       </c>
       <c r="DH13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DI13" s="6">
         <v>0</v>
       </c>
       <c r="DJ13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DK13" s="6">
         <v>0</v>
       </c>
       <c r="DL13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DM13" s="6">
         <v>0</v>
       </c>
       <c r="DN13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DO13" s="6">
         <v>0</v>
       </c>
       <c r="DP13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DQ13" s="6">
         <v>0</v>
       </c>
       <c r="DR13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DS13" s="6">
         <v>0</v>
       </c>
       <c r="DT13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DU13" s="6">
         <v>0</v>
       </c>
       <c r="DV13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DW13" s="6">
         <v>0</v>
       </c>
       <c r="DX13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DY13" s="6">
         <v>0</v>
       </c>
       <c r="DZ13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EA13" s="6">
         <v>0</v>
       </c>
       <c r="EB13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EC13" s="6">
         <v>0</v>
       </c>
       <c r="ED13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EE13" s="6">
         <v>0</v>
       </c>
       <c r="EF13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EG13" s="6">
         <v>0</v>
       </c>
       <c r="EH13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EI13" s="6">
         <v>0</v>
       </c>
       <c r="EJ13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EK13" s="6">
         <v>0</v>
       </c>
       <c r="EL13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EM13" s="6">
         <v>0</v>
       </c>
       <c r="EN13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EO13" s="6">
         <v>0</v>
       </c>
       <c r="EP13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EQ13" s="6">
         <v>0</v>
       </c>
       <c r="ER13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="ES13" s="6">
         <v>0</v>
       </c>
       <c r="ET13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EU13" s="6">
         <v>0</v>
       </c>
       <c r="EV13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EW13" s="6">
         <v>0</v>
       </c>
       <c r="EX13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EY13" s="6">
         <v>0</v>
       </c>
       <c r="EZ13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FA13" s="6">
         <v>0</v>
       </c>
       <c r="FB13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FC13" s="6">
         <v>0</v>
       </c>
       <c r="FD13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FE13" s="6">
         <v>0</v>
       </c>
       <c r="FF13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FG13" s="6">
         <v>0</v>
       </c>
       <c r="FH13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FI13" s="6">
         <v>0</v>
       </c>
       <c r="FJ13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FK13" s="6">
         <v>0</v>
       </c>
       <c r="FL13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FM13" s="6">
         <v>0</v>
       </c>
       <c r="FN13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FO13" s="6">
         <v>0</v>
       </c>
       <c r="FP13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FQ13" s="6">
         <v>0</v>
       </c>
       <c r="FR13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FS13" s="6">
         <v>0</v>
       </c>
       <c r="FT13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FU13" s="6">
         <v>0</v>
       </c>
       <c r="FV13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FW13" s="6">
         <v>0</v>
       </c>
       <c r="FX13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FY13" s="6">
         <v>0</v>
       </c>
       <c r="FZ13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GA13" s="6">
         <v>0</v>
       </c>
       <c r="GB13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GC13" s="6">
         <v>0</v>
       </c>
       <c r="GD13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GE13" s="6">
         <v>0</v>
       </c>
       <c r="GF13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG13" s="6">
         <v>0</v>
       </c>
       <c r="GH13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="14" spans="1:190">
       <c r="A14" s="5"/>
       <c r="B14" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C14" s="6">
         <v>0</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E14" s="6">
         <v>0</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G14" s="6">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I14" s="6">
         <v>0</v>
       </c>
       <c r="J14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="K14" s="6">
         <v>0</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="M14" s="6">
         <v>0</v>
       </c>
       <c r="N14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="O14" s="6">
         <v>0</v>
       </c>
       <c r="P14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Q14" s="6">
         <v>0</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="S14" s="6">
         <v>0</v>
       </c>
       <c r="T14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U14" s="6">
         <v>0</v>
       </c>
       <c r="V14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="W14" s="6">
         <v>0</v>
       </c>
       <c r="X14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Y14" s="6">
         <v>0</v>
       </c>
       <c r="Z14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AA14" s="6">
         <v>0</v>
       </c>
       <c r="AB14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AC14" s="6">
         <v>0</v>
       </c>
       <c r="AD14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE14" s="6">
         <v>0</v>
       </c>
       <c r="AF14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AG14" s="6">
         <v>0</v>
       </c>
       <c r="AH14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AI14" s="6">
         <v>0</v>
       </c>
       <c r="AJ14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AK14" s="6">
         <v>0</v>
       </c>
       <c r="AL14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AM14" s="6">
         <v>0</v>
       </c>
       <c r="AN14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AO14" s="6">
         <v>0</v>
       </c>
       <c r="AP14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AQ14" s="6">
         <v>0</v>
       </c>
       <c r="AR14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AS14" s="6">
         <v>0</v>
       </c>
       <c r="AT14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AU14" s="6">
         <v>0</v>
       </c>
       <c r="AV14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AW14" s="6">
         <v>0</v>
       </c>
       <c r="AX14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AY14" s="6">
         <v>0</v>
       </c>
       <c r="AZ14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BA14" s="6">
         <v>0</v>
       </c>
       <c r="BB14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BC14" s="6">
         <v>0</v>
       </c>
       <c r="BD14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BE14" s="6">
         <v>0</v>
       </c>
       <c r="BF14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BG14" s="6">
         <v>0</v>
       </c>
       <c r="BH14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BI14" s="6">
         <v>0</v>
       </c>
       <c r="BJ14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BK14" s="6">
         <v>0</v>
       </c>
       <c r="BL14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BM14" s="6">
         <v>0</v>
       </c>
       <c r="BN14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BO14" s="6">
         <v>0</v>
       </c>
       <c r="BP14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BQ14" s="6">
         <v>0</v>
       </c>
       <c r="BR14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BS14" s="6">
         <v>0</v>
       </c>
       <c r="BT14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BU14" s="6">
         <v>0</v>
       </c>
       <c r="BV14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BW14" s="6">
         <v>0</v>
       </c>
       <c r="BX14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BY14" s="6">
         <v>0</v>
       </c>
       <c r="BZ14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CA14" s="6">
         <v>0</v>
       </c>
       <c r="CB14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CC14" s="6">
         <v>0</v>
       </c>
       <c r="CD14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CE14" s="6">
         <v>0</v>
       </c>
       <c r="CF14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CG14" s="6">
         <v>0</v>
       </c>
       <c r="CH14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CI14" s="6">
         <v>0</v>
       </c>
       <c r="CJ14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CK14" s="6">
         <v>0</v>
       </c>
       <c r="CL14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CM14" s="6">
         <v>0</v>
       </c>
       <c r="CN14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CO14" s="6">
         <v>0</v>
       </c>
       <c r="CP14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CQ14" s="6">
         <v>0</v>
       </c>
       <c r="CR14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CS14" s="6">
         <v>0</v>
       </c>
       <c r="CT14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CU14" s="6">
         <v>0</v>
       </c>
       <c r="CV14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CW14" s="6">
         <v>0</v>
       </c>
       <c r="CX14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CY14" s="6">
         <v>0</v>
       </c>
       <c r="CZ14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DA14" s="6">
         <v>0</v>
       </c>
       <c r="DB14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DC14" s="6">
         <v>0</v>
       </c>
       <c r="DD14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DE14" s="6">
         <v>0</v>
       </c>
       <c r="DF14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DG14" s="6">
         <v>0</v>
       </c>
       <c r="DH14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DI14" s="6">
         <v>0</v>
       </c>
       <c r="DJ14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DK14" s="6">
         <v>0</v>
       </c>
       <c r="DL14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DM14" s="6">
         <v>0</v>
       </c>
       <c r="DN14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DO14" s="6">
         <v>0</v>
       </c>
       <c r="DP14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DQ14" s="6">
         <v>0</v>
       </c>
       <c r="DR14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DS14" s="6">
         <v>0</v>
       </c>
       <c r="DT14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DU14" s="6">
         <v>0</v>
       </c>
       <c r="DV14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DW14" s="6">
         <v>0</v>
       </c>
       <c r="DX14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DY14" s="6">
         <v>0</v>
       </c>
       <c r="DZ14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EA14" s="6">
         <v>0</v>
       </c>
       <c r="EB14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EC14" s="6">
         <v>0</v>
       </c>
       <c r="ED14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EE14" s="6">
         <v>0</v>
       </c>
       <c r="EF14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EG14" s="6">
         <v>0</v>
       </c>
       <c r="EH14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EI14" s="6">
         <v>0</v>
       </c>
       <c r="EJ14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EK14" s="6">
         <v>0</v>
       </c>
       <c r="EL14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EM14" s="6">
         <v>0</v>
       </c>
       <c r="EN14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EO14" s="6">
         <v>0</v>
       </c>
       <c r="EP14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EQ14" s="6">
         <v>0</v>
       </c>
       <c r="ER14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="ES14" s="6">
         <v>0</v>
       </c>
       <c r="ET14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EU14" s="6">
         <v>0</v>
       </c>
       <c r="EV14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EW14" s="6">
         <v>0</v>
       </c>
       <c r="EX14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EY14" s="6">
         <v>0</v>
       </c>
       <c r="EZ14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FA14" s="6">
         <v>0</v>
       </c>
       <c r="FB14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FC14" s="6">
         <v>0</v>
       </c>
       <c r="FD14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FE14" s="6">
         <v>0</v>
       </c>
       <c r="FF14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FG14" s="6">
         <v>0</v>
       </c>
       <c r="FH14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FI14" s="6">
         <v>0</v>
       </c>
       <c r="FJ14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FK14" s="6">
         <v>0</v>
       </c>
       <c r="FL14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FM14" s="6">
         <v>0</v>
       </c>
       <c r="FN14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FO14" s="6">
         <v>0</v>
       </c>
       <c r="FP14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FQ14" s="6">
         <v>0</v>
       </c>
       <c r="FR14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FS14" s="6">
         <v>0</v>
       </c>
       <c r="FT14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FU14" s="6">
         <v>0</v>
       </c>
       <c r="FV14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FW14" s="6">
         <v>0</v>
       </c>
       <c r="FX14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FY14" s="6">
         <v>0</v>
       </c>
       <c r="FZ14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GA14" s="6">
         <v>0</v>
       </c>
       <c r="GB14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GC14" s="6">
         <v>0</v>
       </c>
       <c r="GD14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GE14" s="6">
         <v>0</v>
       </c>
       <c r="GF14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG14" s="6">
         <v>0</v>
       </c>
       <c r="GH14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="15" spans="1:190">
       <c r="A15" s="5"/>
       <c r="B15" s="5" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C15" s="6">
         <v>0</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E15" s="6">
         <v>0</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G15" s="6">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I15" s="6">
         <v>0</v>
       </c>
       <c r="J15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="K15" s="6">
         <v>0</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="M15" s="6">
         <v>0</v>
       </c>
       <c r="N15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="O15" s="6">
         <v>0</v>
       </c>
       <c r="P15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Q15" s="6">
         <v>0</v>
       </c>
       <c r="R15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="S15" s="6">
         <v>0</v>
       </c>
       <c r="T15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U15" s="6">
         <v>0</v>
       </c>
       <c r="V15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="W15" s="6">
         <v>0</v>
       </c>
       <c r="X15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Y15" s="6">
         <v>0</v>
       </c>
       <c r="Z15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AA15" s="6">
         <v>0</v>
       </c>
       <c r="AB15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AC15" s="6">
         <v>0</v>
       </c>
       <c r="AD15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE15" s="6">
         <v>0</v>
       </c>
       <c r="AF15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AG15" s="6">
         <v>0</v>
       </c>
       <c r="AH15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AI15" s="6">
         <v>0</v>
       </c>
       <c r="AJ15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AK15" s="6">
         <v>0</v>
       </c>
       <c r="AL15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AM15" s="6">
         <v>0</v>
       </c>
       <c r="AN15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AO15" s="6">
         <v>0</v>
       </c>
       <c r="AP15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AQ15" s="6">
         <v>0</v>
       </c>
       <c r="AR15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AS15" s="6">
         <v>0</v>
       </c>
       <c r="AT15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AU15" s="6">
         <v>0</v>
       </c>
       <c r="AV15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AW15" s="6">
         <v>0</v>
       </c>
       <c r="AX15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AY15" s="6">
         <v>0</v>
       </c>
       <c r="AZ15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BA15" s="6">
         <v>0</v>
       </c>
       <c r="BB15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BC15" s="6">
         <v>0</v>
       </c>
       <c r="BD15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BE15" s="6">
         <v>0</v>
       </c>
       <c r="BF15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BG15" s="6">
         <v>0</v>
       </c>
       <c r="BH15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BI15" s="6">
         <v>0</v>
       </c>
       <c r="BJ15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BK15" s="6">
         <v>0</v>
       </c>
       <c r="BL15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BM15" s="6">
         <v>0</v>
       </c>
       <c r="BN15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BO15" s="6">
         <v>0</v>
       </c>
       <c r="BP15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BQ15" s="6">
         <v>0</v>
       </c>
       <c r="BR15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BS15" s="6">
         <v>0</v>
       </c>
       <c r="BT15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BU15" s="6">
         <v>0</v>
       </c>
       <c r="BV15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BW15" s="6">
         <v>0</v>
       </c>
       <c r="BX15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BY15" s="6">
         <v>0</v>
       </c>
       <c r="BZ15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CA15" s="6">
         <v>0</v>
       </c>
       <c r="CB15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CC15" s="6">
         <v>0</v>
       </c>
       <c r="CD15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CE15" s="6">
         <v>0</v>
       </c>
       <c r="CF15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CG15" s="6">
         <v>0</v>
       </c>
       <c r="CH15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CI15" s="6">
         <v>0</v>
       </c>
       <c r="CJ15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CK15" s="6">
         <v>0</v>
       </c>
       <c r="CL15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CM15" s="6">
         <v>0</v>
       </c>
       <c r="CN15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CO15" s="6">
         <v>0</v>
       </c>
       <c r="CP15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CQ15" s="6">
         <v>0</v>
       </c>
       <c r="CR15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CS15" s="6">
         <v>0</v>
       </c>
       <c r="CT15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CU15" s="6">
         <v>0</v>
       </c>
       <c r="CV15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CW15" s="6">
         <v>0</v>
       </c>
       <c r="CX15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CY15" s="6">
         <v>0</v>
       </c>
       <c r="CZ15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DA15" s="6">
         <v>0</v>
       </c>
       <c r="DB15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DC15" s="6">
         <v>0</v>
       </c>
       <c r="DD15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DE15" s="6">
         <v>0</v>
       </c>
       <c r="DF15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DG15" s="6">
         <v>0</v>
       </c>
       <c r="DH15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DI15" s="6">
         <v>0</v>
       </c>
       <c r="DJ15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DK15" s="6">
         <v>0</v>
       </c>
       <c r="DL15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DM15" s="6">
         <v>0</v>
       </c>
       <c r="DN15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DO15" s="6">
         <v>0</v>
       </c>
       <c r="DP15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DQ15" s="6">
         <v>0</v>
       </c>
       <c r="DR15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DS15" s="6">
         <v>0</v>
       </c>
       <c r="DT15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DU15" s="6">
         <v>0</v>
       </c>
       <c r="DV15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DW15" s="6">
         <v>0</v>
       </c>
       <c r="DX15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DY15" s="6">
         <v>0</v>
       </c>
       <c r="DZ15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EA15" s="6">
         <v>0</v>
       </c>
       <c r="EB15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EC15" s="6">
         <v>0</v>
       </c>
       <c r="ED15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EE15" s="6">
         <v>0</v>
       </c>
       <c r="EF15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EG15" s="6">
         <v>0</v>
       </c>
       <c r="EH15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EI15" s="6">
         <v>0</v>
       </c>
       <c r="EJ15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EK15" s="6">
         <v>0</v>
       </c>
       <c r="EL15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EM15" s="6">
         <v>0</v>
       </c>
       <c r="EN15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EO15" s="6">
         <v>0</v>
       </c>
       <c r="EP15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EQ15" s="6">
         <v>0</v>
       </c>
       <c r="ER15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="ES15" s="6">
         <v>0</v>
       </c>
       <c r="ET15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EU15" s="6">
         <v>0</v>
       </c>
       <c r="EV15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EW15" s="6">
         <v>0</v>
       </c>
       <c r="EX15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EY15" s="6">
         <v>0</v>
       </c>
       <c r="EZ15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FA15" s="6">
         <v>0</v>
       </c>
       <c r="FB15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FC15" s="6">
         <v>0</v>
       </c>
       <c r="FD15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FE15" s="6">
         <v>0</v>
       </c>
       <c r="FF15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FG15" s="6">
         <v>0</v>
       </c>
       <c r="FH15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FI15" s="6">
         <v>0</v>
       </c>
       <c r="FJ15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FK15" s="6">
         <v>0</v>
       </c>
       <c r="FL15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FM15" s="6">
         <v>0</v>
       </c>
       <c r="FN15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FO15" s="6">
         <v>0</v>
       </c>
       <c r="FP15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FQ15" s="6">
         <v>0</v>
       </c>
       <c r="FR15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FS15" s="6">
         <v>0</v>
       </c>
       <c r="FT15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FU15" s="6">
         <v>0</v>
       </c>
       <c r="FV15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FW15" s="6">
         <v>0</v>
       </c>
       <c r="FX15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FY15" s="6">
         <v>0</v>
       </c>
       <c r="FZ15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GA15" s="6">
         <v>0</v>
       </c>
       <c r="GB15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GC15" s="6">
         <v>0</v>
       </c>
       <c r="GD15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GE15" s="6">
         <v>0</v>
       </c>
       <c r="GF15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG15" s="6">
         <v>0</v>
       </c>
       <c r="GH15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="16" spans="1:190">
       <c r="A16" s="5"/>
       <c r="B16" s="5" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C16" s="6">
         <v>0</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E16" s="6">
         <v>0</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G16" s="6">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I16" s="6">
         <v>0</v>
       </c>
       <c r="J16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="K16" s="6">
         <v>0</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="M16" s="6">
         <v>0</v>
       </c>
       <c r="N16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="O16" s="6">
         <v>0</v>
       </c>
       <c r="P16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Q16" s="6">
         <v>0</v>
       </c>
       <c r="R16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="S16" s="6">
         <v>0</v>
       </c>
       <c r="T16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U16" s="6">
         <v>0</v>
       </c>
       <c r="V16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="W16" s="6">
         <v>0</v>
       </c>
       <c r="X16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Y16" s="6">
         <v>0</v>
       </c>
       <c r="Z16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AA16" s="6">
         <v>0</v>
       </c>
       <c r="AB16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AC16" s="6">
         <v>0</v>
       </c>
       <c r="AD16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE16" s="6">
         <v>0</v>
       </c>
       <c r="AF16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AG16" s="6">
         <v>0</v>
       </c>
       <c r="AH16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AI16" s="6">
         <v>0</v>
       </c>
       <c r="AJ16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AK16" s="6">
         <v>0</v>
       </c>
       <c r="AL16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AM16" s="6">
         <v>0</v>
       </c>
       <c r="AN16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AO16" s="6">
         <v>0</v>
       </c>
       <c r="AP16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AQ16" s="6">
         <v>0</v>
       </c>
       <c r="AR16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AS16" s="6">
         <v>0</v>
       </c>
       <c r="AT16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AU16" s="6">
         <v>0</v>
       </c>
       <c r="AV16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AW16" s="6">
         <v>0</v>
       </c>
       <c r="AX16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AY16" s="6">
         <v>0</v>
       </c>
       <c r="AZ16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BA16" s="6">
         <v>0</v>
       </c>
       <c r="BB16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BC16" s="6">
         <v>0</v>
       </c>
       <c r="BD16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BE16" s="6">
         <v>0</v>
       </c>
       <c r="BF16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BG16" s="6">
         <v>0</v>
       </c>
       <c r="BH16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BI16" s="6">
         <v>0</v>
       </c>
       <c r="BJ16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BK16" s="6">
         <v>0</v>
       </c>
       <c r="BL16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BM16" s="6">
         <v>0</v>
       </c>
       <c r="BN16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BO16" s="6">
         <v>0</v>
       </c>
       <c r="BP16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BQ16" s="6">
         <v>0</v>
       </c>
       <c r="BR16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BS16" s="6">
         <v>0</v>
       </c>
       <c r="BT16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BU16" s="6">
         <v>0</v>
       </c>
       <c r="BV16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BW16" s="6">
         <v>0</v>
       </c>
       <c r="BX16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BY16" s="6">
         <v>0</v>
       </c>
       <c r="BZ16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CA16" s="6">
         <v>0</v>
       </c>
       <c r="CB16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CC16" s="6">
         <v>0</v>
       </c>
       <c r="CD16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CE16" s="6">
         <v>0</v>
       </c>
       <c r="CF16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CG16" s="6">
         <v>0</v>
       </c>
       <c r="CH16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CI16" s="6">
         <v>0</v>
       </c>
       <c r="CJ16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CK16" s="6">
         <v>0</v>
       </c>
       <c r="CL16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CM16" s="6">
         <v>0</v>
       </c>
       <c r="CN16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CO16" s="6">
         <v>0</v>
       </c>
       <c r="CP16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CQ16" s="6">
         <v>0</v>
       </c>
       <c r="CR16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CS16" s="6">
         <v>0</v>
       </c>
       <c r="CT16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CU16" s="6">
         <v>0</v>
       </c>
       <c r="CV16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CW16" s="6">
         <v>0</v>
       </c>
       <c r="CX16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CY16" s="6">
         <v>0</v>
       </c>
       <c r="CZ16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DA16" s="6">
         <v>0</v>
       </c>
       <c r="DB16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DC16" s="6">
         <v>0</v>
       </c>
       <c r="DD16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DE16" s="6">
         <v>0</v>
       </c>
       <c r="DF16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DG16" s="6">
         <v>0</v>
       </c>
       <c r="DH16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DI16" s="6">
         <v>0</v>
       </c>
       <c r="DJ16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DK16" s="6">
         <v>0</v>
       </c>
       <c r="DL16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DM16" s="6">
         <v>0</v>
       </c>
       <c r="DN16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DO16" s="6">
         <v>0</v>
       </c>
       <c r="DP16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DQ16" s="6">
         <v>0</v>
       </c>
       <c r="DR16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DS16" s="6">
         <v>0</v>
       </c>
       <c r="DT16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DU16" s="6">
         <v>0</v>
       </c>
       <c r="DV16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DW16" s="6">
         <v>0</v>
       </c>
       <c r="DX16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DY16" s="6">
         <v>0</v>
       </c>
       <c r="DZ16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EA16" s="6">
         <v>0</v>
       </c>
       <c r="EB16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EC16" s="6">
         <v>0</v>
       </c>
       <c r="ED16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EE16" s="6">
         <v>0</v>
       </c>
       <c r="EF16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EG16" s="6">
         <v>0</v>
       </c>
       <c r="EH16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EI16" s="6">
         <v>0</v>
       </c>
       <c r="EJ16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EK16" s="6">
         <v>0</v>
       </c>
       <c r="EL16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EM16" s="6">
         <v>0</v>
       </c>
       <c r="EN16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EO16" s="6">
         <v>0</v>
       </c>
       <c r="EP16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EQ16" s="6">
         <v>0</v>
       </c>
       <c r="ER16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="ES16" s="6">
         <v>0</v>
       </c>
       <c r="ET16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EU16" s="6">
         <v>0</v>
       </c>
       <c r="EV16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EW16" s="6">
         <v>0</v>
       </c>
       <c r="EX16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EY16" s="6">
         <v>0</v>
       </c>
       <c r="EZ16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FA16" s="6">
         <v>0</v>
       </c>
       <c r="FB16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FC16" s="6">
         <v>0</v>
       </c>
       <c r="FD16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FE16" s="6">
         <v>0</v>
       </c>
       <c r="FF16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FG16" s="6">
         <v>0</v>
       </c>
       <c r="FH16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FI16" s="6">
         <v>0</v>
       </c>
       <c r="FJ16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FK16" s="6">
         <v>0</v>
       </c>
       <c r="FL16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FM16" s="6">
         <v>0</v>
       </c>
       <c r="FN16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FO16" s="6">
         <v>0</v>
       </c>
       <c r="FP16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FQ16" s="6">
         <v>0</v>
       </c>
       <c r="FR16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FS16" s="6">
         <v>0</v>
       </c>
       <c r="FT16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FU16" s="6">
         <v>0</v>
       </c>
       <c r="FV16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FW16" s="6">
         <v>0</v>
       </c>
       <c r="FX16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FY16" s="6">
         <v>0</v>
       </c>
       <c r="FZ16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GA16" s="6">
         <v>0</v>
       </c>
       <c r="GB16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GC16" s="6">
         <v>0</v>
       </c>
       <c r="GD16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GE16" s="6">
         <v>0</v>
       </c>
       <c r="GF16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG16" s="6">
         <v>0</v>
       </c>
       <c r="GH16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="17" spans="1:190">
       <c r="A17" s="5" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E17" s="6">
         <v>0</v>
       </c>
       <c r="F17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G17" s="6">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I17" s="6">
         <v>0</v>
       </c>
       <c r="J17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="K17" s="6">
         <v>0</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="M17" s="6">
         <v>0</v>
       </c>
       <c r="N17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="O17" s="6">
         <v>0</v>
       </c>
       <c r="P17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Q17" s="6">
         <v>0</v>
       </c>
       <c r="R17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="S17" s="6">
         <v>0</v>
       </c>
       <c r="T17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U17" s="6">
         <v>0</v>
       </c>
       <c r="V17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="W17" s="6">
         <v>0</v>
       </c>
       <c r="X17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Y17" s="6">
         <v>0</v>
       </c>
       <c r="Z17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AA17" s="6">
         <v>0</v>
       </c>
       <c r="AB17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AC17" s="6">
         <v>0</v>
       </c>
       <c r="AD17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE17" s="6">
         <v>0</v>
       </c>
       <c r="AF17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AG17" s="6">
         <v>0</v>
       </c>
       <c r="AH17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AI17" s="6">
         <v>0</v>
       </c>
       <c r="AJ17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AK17" s="6">
         <v>0</v>
       </c>
       <c r="AL17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AM17" s="6">
         <v>0</v>
       </c>
       <c r="AN17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AO17" s="6">
         <v>0</v>
       </c>
       <c r="AP17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AQ17" s="6">
         <v>0</v>
       </c>
       <c r="AR17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AS17" s="6">
         <v>0</v>
       </c>
       <c r="AT17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AU17" s="6">
         <v>0</v>
       </c>
       <c r="AV17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AW17" s="6">
         <v>0</v>
       </c>
       <c r="AX17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AY17" s="6">
         <v>0</v>
       </c>
       <c r="AZ17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BA17" s="6">
         <v>0</v>
       </c>
       <c r="BB17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BC17" s="6">
         <v>0</v>
       </c>
       <c r="BD17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BE17" s="6">
         <v>0</v>
       </c>
       <c r="BF17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BG17" s="6">
         <v>0</v>
       </c>
       <c r="BH17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BI17" s="6">
         <v>0</v>
       </c>
       <c r="BJ17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BK17" s="6">
         <v>0</v>
       </c>
       <c r="BL17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BM17" s="6">
         <v>0</v>
       </c>
       <c r="BN17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BO17" s="6">
         <v>0</v>
       </c>
       <c r="BP17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BQ17" s="6">
         <v>0</v>
       </c>
       <c r="BR17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BS17" s="6">
         <v>0</v>
       </c>
       <c r="BT17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BU17" s="6">
         <v>0</v>
       </c>
       <c r="BV17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BW17" s="6">
         <v>0</v>
       </c>
       <c r="BX17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BY17" s="6">
         <v>0</v>
       </c>
       <c r="BZ17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CA17" s="6">
         <v>0</v>
       </c>
       <c r="CB17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CC17" s="6">
         <v>0</v>
       </c>
       <c r="CD17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CE17" s="6">
         <v>0</v>
       </c>
       <c r="CF17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CG17" s="6">
         <v>0</v>
       </c>
       <c r="CH17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CI17" s="6">
         <v>0</v>
       </c>
       <c r="CJ17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CK17" s="6">
         <v>0</v>
       </c>
       <c r="CL17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CM17" s="6">
         <v>0</v>
       </c>
       <c r="CN17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CO17" s="6">
         <v>0</v>
       </c>
       <c r="CP17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CQ17" s="6">
         <v>0</v>
       </c>
       <c r="CR17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CS17" s="6">
         <v>0</v>
       </c>
       <c r="CT17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CU17" s="6">
         <v>0</v>
       </c>
       <c r="CV17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CW17" s="6">
         <v>0</v>
       </c>
       <c r="CX17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CY17" s="6">
         <v>0</v>
       </c>
       <c r="CZ17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DA17" s="6">
         <v>0</v>
       </c>
       <c r="DB17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DC17" s="6">
         <v>0</v>
       </c>
       <c r="DD17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DE17" s="6">
         <v>0</v>
       </c>
       <c r="DF17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DG17" s="6">
         <v>0</v>
       </c>
       <c r="DH17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DI17" s="6">
         <v>0</v>
       </c>
       <c r="DJ17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DK17" s="6">
         <v>0</v>
       </c>
       <c r="DL17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DM17" s="6">
         <v>0</v>
       </c>
       <c r="DN17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DO17" s="6">
         <v>0</v>
       </c>
       <c r="DP17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DQ17" s="6">
         <v>0</v>
       </c>
       <c r="DR17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DS17" s="6">
         <v>0</v>
       </c>
       <c r="DT17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DU17" s="6">
         <v>0</v>
       </c>
       <c r="DV17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DW17" s="6">
         <v>0</v>
       </c>
       <c r="DX17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DY17" s="6">
         <v>0</v>
       </c>
       <c r="DZ17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EA17" s="6">
         <v>0</v>
       </c>
       <c r="EB17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EC17" s="6">
         <v>0</v>
       </c>
       <c r="ED17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EE17" s="6">
         <v>0</v>
       </c>
       <c r="EF17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EG17" s="6">
         <v>0</v>
       </c>
       <c r="EH17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EI17" s="6">
         <v>0</v>
       </c>
       <c r="EJ17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EK17" s="6">
         <v>0</v>
       </c>
       <c r="EL17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EM17" s="6">
         <v>0</v>
       </c>
       <c r="EN17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EO17" s="6">
         <v>0</v>
       </c>
       <c r="EP17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EQ17" s="6">
         <v>0</v>
       </c>
       <c r="ER17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="ES17" s="6">
         <v>0</v>
       </c>
       <c r="ET17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EU17" s="6">
         <v>0</v>
       </c>
       <c r="EV17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EW17" s="6">
         <v>0</v>
       </c>
       <c r="EX17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EY17" s="6">
         <v>0</v>
       </c>
       <c r="EZ17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FA17" s="6">
         <v>0</v>
       </c>
       <c r="FB17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FC17" s="6">
         <v>0</v>
       </c>
       <c r="FD17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FE17" s="6">
         <v>0</v>
       </c>
       <c r="FF17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FG17" s="6">
         <v>0</v>
       </c>
       <c r="FH17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FI17" s="6">
         <v>0</v>
       </c>
       <c r="FJ17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FK17" s="6">
         <v>0</v>
       </c>
       <c r="FL17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FM17" s="6">
         <v>0</v>
       </c>
       <c r="FN17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FO17" s="6">
         <v>0</v>
       </c>
       <c r="FP17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FQ17" s="6">
         <v>0</v>
       </c>
       <c r="FR17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FS17" s="6">
         <v>0</v>
       </c>
       <c r="FT17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FU17" s="6">
         <v>0</v>
       </c>
       <c r="FV17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FW17" s="6">
         <v>0</v>
       </c>
       <c r="FX17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FY17" s="6">
         <v>0</v>
       </c>
       <c r="FZ17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GA17" s="6">
         <v>0</v>
       </c>
       <c r="GB17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GC17" s="6">
         <v>0</v>
       </c>
       <c r="GD17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GE17" s="6">
         <v>0</v>
       </c>
       <c r="GF17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG17" s="6">
         <v>0</v>
       </c>
       <c r="GH17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="18" spans="1:190">
       <c r="A18" s="5"/>
       <c r="B18" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C18" s="6">
         <v>80</v>
       </c>
       <c r="D18" s="6">
         <v>31</v>
       </c>
       <c r="E18" s="6">
         <v>103</v>
       </c>
       <c r="F18" s="6">
         <v>30</v>
       </c>
       <c r="G18" s="6">
         <v>167</v>
       </c>
       <c r="H18" s="6">
         <v>29</v>
       </c>
       <c r="I18" s="6">
         <v>99</v>
       </c>
       <c r="J18" s="6">
         <v>25</v>
       </c>
@@ -5330,51 +5327,51 @@
       <c r="V18" s="6">
         <v>10</v>
       </c>
       <c r="W18" s="6">
         <v>97</v>
       </c>
       <c r="X18" s="6">
         <v>65</v>
       </c>
       <c r="Y18" s="6">
         <v>91</v>
       </c>
       <c r="Z18" s="6">
         <v>38</v>
       </c>
       <c r="AA18" s="6">
         <v>113</v>
       </c>
       <c r="AB18" s="6">
         <v>21</v>
       </c>
       <c r="AC18" s="6">
         <v>280</v>
       </c>
       <c r="AD18" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE18" s="6">
         <v>214</v>
       </c>
       <c r="AF18" s="6">
         <v>26</v>
       </c>
       <c r="AG18" s="6">
         <v>302</v>
       </c>
       <c r="AH18" s="6">
         <v>23</v>
       </c>
       <c r="AI18" s="6">
         <v>228</v>
       </c>
       <c r="AJ18" s="6">
         <v>19</v>
       </c>
       <c r="AK18" s="6">
         <v>237</v>
       </c>
       <c r="AL18" s="6">
         <v>23</v>
       </c>
@@ -5804,63 +5801,63 @@
       <c r="FX18" s="6">
         <v>26</v>
       </c>
       <c r="FY18" s="6">
         <v>45</v>
       </c>
       <c r="FZ18" s="6">
         <v>51</v>
       </c>
       <c r="GA18" s="6">
         <v>123</v>
       </c>
       <c r="GB18" s="6">
         <v>64</v>
       </c>
       <c r="GC18" s="6">
         <v>106</v>
       </c>
       <c r="GD18" s="6">
         <v>26</v>
       </c>
       <c r="GE18" s="6">
         <v>0</v>
       </c>
       <c r="GF18" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG18" s="6">
         <v>231</v>
       </c>
       <c r="GH18" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:190">
       <c r="A19" s="5"/>
       <c r="B19" s="5" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C19" s="6">
         <v>9</v>
       </c>
       <c r="D19" s="6">
         <v>43</v>
       </c>
       <c r="E19" s="6">
         <v>9</v>
       </c>
       <c r="F19" s="6">
         <v>60</v>
       </c>
       <c r="G19" s="6">
         <v>4</v>
       </c>
       <c r="H19" s="6">
         <v>73</v>
       </c>
       <c r="I19" s="6">
         <v>15</v>
       </c>
       <c r="J19" s="6">
         <v>24</v>
       </c>
@@ -5900,51 +5897,51 @@
       <c r="V19" s="6">
         <v>20</v>
       </c>
       <c r="W19" s="6">
         <v>11</v>
       </c>
       <c r="X19" s="6">
         <v>53</v>
       </c>
       <c r="Y19" s="6">
         <v>15</v>
       </c>
       <c r="Z19" s="6">
         <v>60</v>
       </c>
       <c r="AA19" s="6">
         <v>30</v>
       </c>
       <c r="AB19" s="6">
         <v>43</v>
       </c>
       <c r="AC19" s="6">
         <v>0</v>
       </c>
       <c r="AD19" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE19" s="6">
         <v>39</v>
       </c>
       <c r="AF19" s="6">
         <v>46</v>
       </c>
       <c r="AG19" s="6">
         <v>41</v>
       </c>
       <c r="AH19" s="6">
         <v>39</v>
       </c>
       <c r="AI19" s="6">
         <v>48</v>
       </c>
       <c r="AJ19" s="6">
         <v>30</v>
       </c>
       <c r="AK19" s="6">
         <v>30</v>
       </c>
       <c r="AL19" s="6">
         <v>33</v>
       </c>
@@ -6164,57 +6161,57 @@
       <c r="DF19" s="6">
         <v>30</v>
       </c>
       <c r="DG19" s="6">
         <v>30</v>
       </c>
       <c r="DH19" s="6">
         <v>24</v>
       </c>
       <c r="DI19" s="6">
         <v>36</v>
       </c>
       <c r="DJ19" s="6">
         <v>26</v>
       </c>
       <c r="DK19" s="6">
         <v>0</v>
       </c>
       <c r="DL19" s="6">
         <v>99</v>
       </c>
       <c r="DM19" s="6">
         <v>0</v>
       </c>
       <c r="DN19" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DO19" s="6">
         <v>0</v>
       </c>
       <c r="DP19" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DQ19" s="6">
         <v>14</v>
       </c>
       <c r="DR19" s="6">
         <v>32</v>
       </c>
       <c r="DS19" s="6">
         <v>8</v>
       </c>
       <c r="DT19" s="6">
         <v>34</v>
       </c>
       <c r="DU19" s="6">
         <v>12</v>
       </c>
       <c r="DV19" s="6">
         <v>52</v>
       </c>
       <c r="DW19" s="6">
         <v>30</v>
       </c>
       <c r="DX19" s="6">
         <v>29</v>
       </c>
@@ -6236,51 +6233,51 @@
       <c r="ED19" s="6">
         <v>31</v>
       </c>
       <c r="EE19" s="6">
         <v>28</v>
       </c>
       <c r="EF19" s="6">
         <v>39</v>
       </c>
       <c r="EG19" s="6">
         <v>77</v>
       </c>
       <c r="EH19" s="6">
         <v>29</v>
       </c>
       <c r="EI19" s="6">
         <v>36</v>
       </c>
       <c r="EJ19" s="6">
         <v>57</v>
       </c>
       <c r="EK19" s="6">
         <v>0</v>
       </c>
       <c r="EL19" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EM19" s="6">
         <v>36</v>
       </c>
       <c r="EN19" s="6">
         <v>27</v>
       </c>
       <c r="EO19" s="6">
         <v>6</v>
       </c>
       <c r="EP19" s="6">
         <v>94</v>
       </c>
       <c r="EQ19" s="6">
         <v>12</v>
       </c>
       <c r="ER19" s="6">
         <v>40</v>
       </c>
       <c r="ES19" s="6">
         <v>13</v>
       </c>
       <c r="ET19" s="6">
         <v>40</v>
       </c>
@@ -6374,63 +6371,63 @@
       <c r="FX19" s="6">
         <v>52</v>
       </c>
       <c r="FY19" s="6">
         <v>10</v>
       </c>
       <c r="FZ19" s="6">
         <v>42</v>
       </c>
       <c r="GA19" s="6">
         <v>3</v>
       </c>
       <c r="GB19" s="6">
         <v>97</v>
       </c>
       <c r="GC19" s="6">
         <v>5</v>
       </c>
       <c r="GD19" s="6">
         <v>67</v>
       </c>
       <c r="GE19" s="6">
         <v>0</v>
       </c>
       <c r="GF19" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG19" s="6">
         <v>36</v>
       </c>
       <c r="GH19" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:190">
       <c r="A20" s="5"/>
       <c r="B20" s="5" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C20" s="6">
         <v>89</v>
       </c>
       <c r="D20" s="6">
         <v>29</v>
       </c>
       <c r="E20" s="6">
         <v>112</v>
       </c>
       <c r="F20" s="6">
         <v>30</v>
       </c>
       <c r="G20" s="6">
         <v>171</v>
       </c>
       <c r="H20" s="6">
         <v>28</v>
       </c>
       <c r="I20" s="6">
         <v>114</v>
       </c>
       <c r="J20" s="6">
         <v>22</v>
       </c>
@@ -6470,51 +6467,51 @@
       <c r="V20" s="6">
         <v>10</v>
       </c>
       <c r="W20" s="6">
         <v>108</v>
       </c>
       <c r="X20" s="6">
         <v>58</v>
       </c>
       <c r="Y20" s="6">
         <v>106</v>
       </c>
       <c r="Z20" s="6">
         <v>41</v>
       </c>
       <c r="AA20" s="6">
         <v>143</v>
       </c>
       <c r="AB20" s="6">
         <v>21</v>
       </c>
       <c r="AC20" s="6">
         <v>280</v>
       </c>
       <c r="AD20" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE20" s="6">
         <v>252</v>
       </c>
       <c r="AF20" s="6">
         <v>28</v>
       </c>
       <c r="AG20" s="6">
         <v>343</v>
       </c>
       <c r="AH20" s="6">
         <v>23</v>
       </c>
       <c r="AI20" s="6">
         <v>276</v>
       </c>
       <c r="AJ20" s="6">
         <v>17</v>
       </c>
       <c r="AK20" s="6">
         <v>267</v>
       </c>
       <c r="AL20" s="6">
         <v>22</v>
       </c>
@@ -6944,635 +6941,635 @@
       <c r="FX20" s="6">
         <v>26</v>
       </c>
       <c r="FY20" s="6">
         <v>55</v>
       </c>
       <c r="FZ20" s="6">
         <v>44</v>
       </c>
       <c r="GA20" s="6">
         <v>127</v>
       </c>
       <c r="GB20" s="6">
         <v>62</v>
       </c>
       <c r="GC20" s="6">
         <v>112</v>
       </c>
       <c r="GD20" s="6">
         <v>28</v>
       </c>
       <c r="GE20" s="6">
         <v>0</v>
       </c>
       <c r="GF20" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG20" s="6">
         <v>267</v>
       </c>
       <c r="GH20" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:190">
       <c r="A21" s="5" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C21" s="6">
         <v>0</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
       <c r="F21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G21" s="6">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I21" s="6">
         <v>0</v>
       </c>
       <c r="J21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="K21" s="6">
         <v>0</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="M21" s="6">
         <v>0</v>
       </c>
       <c r="N21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="O21" s="6">
         <v>0</v>
       </c>
       <c r="P21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Q21" s="6">
         <v>0</v>
       </c>
       <c r="R21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="S21" s="6">
         <v>0</v>
       </c>
       <c r="T21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U21" s="6">
         <v>0</v>
       </c>
       <c r="V21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="W21" s="6">
         <v>0</v>
       </c>
       <c r="X21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Y21" s="6">
         <v>0</v>
       </c>
       <c r="Z21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AA21" s="6">
         <v>0</v>
       </c>
       <c r="AB21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AC21" s="6">
         <v>0</v>
       </c>
       <c r="AD21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE21" s="6">
         <v>0</v>
       </c>
       <c r="AF21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AG21" s="6">
         <v>0</v>
       </c>
       <c r="AH21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AI21" s="6">
         <v>0</v>
       </c>
       <c r="AJ21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AK21" s="6">
         <v>0</v>
       </c>
       <c r="AL21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AM21" s="6">
         <v>0</v>
       </c>
       <c r="AN21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AO21" s="6">
         <v>0</v>
       </c>
       <c r="AP21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AQ21" s="6">
         <v>0</v>
       </c>
       <c r="AR21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AS21" s="6">
         <v>0</v>
       </c>
       <c r="AT21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AU21" s="6">
         <v>0</v>
       </c>
       <c r="AV21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AW21" s="6">
         <v>0</v>
       </c>
       <c r="AX21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AY21" s="6">
         <v>0</v>
       </c>
       <c r="AZ21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BA21" s="6">
         <v>0</v>
       </c>
       <c r="BB21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BC21" s="6">
         <v>0</v>
       </c>
       <c r="BD21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BE21" s="6">
         <v>0</v>
       </c>
       <c r="BF21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BG21" s="6">
         <v>0</v>
       </c>
       <c r="BH21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BI21" s="6">
         <v>0</v>
       </c>
       <c r="BJ21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BK21" s="6">
         <v>0</v>
       </c>
       <c r="BL21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BM21" s="6">
         <v>0</v>
       </c>
       <c r="BN21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BO21" s="6">
         <v>0</v>
       </c>
       <c r="BP21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BQ21" s="6">
         <v>0</v>
       </c>
       <c r="BR21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BS21" s="6">
         <v>0</v>
       </c>
       <c r="BT21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BU21" s="6">
         <v>0</v>
       </c>
       <c r="BV21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BW21" s="6">
         <v>0</v>
       </c>
       <c r="BX21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BY21" s="6">
         <v>0</v>
       </c>
       <c r="BZ21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CA21" s="6">
         <v>0</v>
       </c>
       <c r="CB21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CC21" s="6">
         <v>0</v>
       </c>
       <c r="CD21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CE21" s="6">
         <v>0</v>
       </c>
       <c r="CF21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CG21" s="6">
         <v>0</v>
       </c>
       <c r="CH21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CI21" s="6">
         <v>0</v>
       </c>
       <c r="CJ21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CK21" s="6">
         <v>0</v>
       </c>
       <c r="CL21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CM21" s="6">
         <v>0</v>
       </c>
       <c r="CN21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CO21" s="6">
         <v>0</v>
       </c>
       <c r="CP21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CQ21" s="6">
         <v>0</v>
       </c>
       <c r="CR21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CS21" s="6">
         <v>0</v>
       </c>
       <c r="CT21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CU21" s="6">
         <v>0</v>
       </c>
       <c r="CV21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CW21" s="6">
         <v>0</v>
       </c>
       <c r="CX21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CY21" s="6">
         <v>0</v>
       </c>
       <c r="CZ21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DA21" s="6">
         <v>0</v>
       </c>
       <c r="DB21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DC21" s="6">
         <v>0</v>
       </c>
       <c r="DD21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DE21" s="6">
         <v>0</v>
       </c>
       <c r="DF21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DG21" s="6">
         <v>0</v>
       </c>
       <c r="DH21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DI21" s="6">
         <v>0</v>
       </c>
       <c r="DJ21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DK21" s="6">
         <v>0</v>
       </c>
       <c r="DL21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DM21" s="6">
         <v>0</v>
       </c>
       <c r="DN21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DO21" s="6">
         <v>0</v>
       </c>
       <c r="DP21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DQ21" s="6">
         <v>0</v>
       </c>
       <c r="DR21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DS21" s="6">
         <v>0</v>
       </c>
       <c r="DT21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DU21" s="6">
         <v>0</v>
       </c>
       <c r="DV21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DW21" s="6">
         <v>0</v>
       </c>
       <c r="DX21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DY21" s="6">
         <v>0</v>
       </c>
       <c r="DZ21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EA21" s="6">
         <v>0</v>
       </c>
       <c r="EB21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EC21" s="6">
         <v>0</v>
       </c>
       <c r="ED21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EE21" s="6">
         <v>0</v>
       </c>
       <c r="EF21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EG21" s="6">
         <v>0</v>
       </c>
       <c r="EH21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EI21" s="6">
         <v>0</v>
       </c>
       <c r="EJ21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EK21" s="6">
         <v>0</v>
       </c>
       <c r="EL21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EM21" s="6">
         <v>0</v>
       </c>
       <c r="EN21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EO21" s="6">
         <v>0</v>
       </c>
       <c r="EP21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EQ21" s="6">
         <v>0</v>
       </c>
       <c r="ER21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="ES21" s="6">
         <v>0</v>
       </c>
       <c r="ET21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EU21" s="6">
         <v>0</v>
       </c>
       <c r="EV21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EW21" s="6">
         <v>0</v>
       </c>
       <c r="EX21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EY21" s="6">
         <v>0</v>
       </c>
       <c r="EZ21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FA21" s="6">
         <v>0</v>
       </c>
       <c r="FB21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FC21" s="6">
         <v>0</v>
       </c>
       <c r="FD21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FE21" s="6">
         <v>0</v>
       </c>
       <c r="FF21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FG21" s="6">
         <v>0</v>
       </c>
       <c r="FH21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FI21" s="6">
         <v>0</v>
       </c>
       <c r="FJ21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FK21" s="6">
         <v>0</v>
       </c>
       <c r="FL21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FM21" s="6">
         <v>0</v>
       </c>
       <c r="FN21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FO21" s="6">
         <v>0</v>
       </c>
       <c r="FP21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FQ21" s="6">
         <v>0</v>
       </c>
       <c r="FR21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FS21" s="6">
         <v>0</v>
       </c>
       <c r="FT21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FU21" s="6">
         <v>0</v>
       </c>
       <c r="FV21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FW21" s="6">
         <v>0</v>
       </c>
       <c r="FX21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FY21" s="6">
         <v>0</v>
       </c>
       <c r="FZ21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GA21" s="6">
         <v>0</v>
       </c>
       <c r="GB21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GC21" s="6">
         <v>0</v>
       </c>
       <c r="GD21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GE21" s="6">
         <v>0</v>
       </c>
       <c r="GF21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG21" s="6">
         <v>0</v>
       </c>
       <c r="GH21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="22" spans="1:190">
       <c r="A22" s="5"/>
       <c r="B22" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C22" s="6">
         <v>235</v>
       </c>
       <c r="D22" s="6">
         <v>13</v>
       </c>
       <c r="E22" s="6">
         <v>187</v>
       </c>
       <c r="F22" s="6">
         <v>13</v>
       </c>
       <c r="G22" s="6">
         <v>160</v>
       </c>
       <c r="H22" s="6">
         <v>19</v>
       </c>
       <c r="I22" s="6">
         <v>167</v>
       </c>
       <c r="J22" s="6">
         <v>17</v>
       </c>
@@ -7612,51 +7609,51 @@
       <c r="V22" s="6">
         <v>10</v>
       </c>
       <c r="W22" s="6">
         <v>283</v>
       </c>
       <c r="X22" s="6">
         <v>22</v>
       </c>
       <c r="Y22" s="6">
         <v>308</v>
       </c>
       <c r="Z22" s="6">
         <v>20</v>
       </c>
       <c r="AA22" s="6">
         <v>286</v>
       </c>
       <c r="AB22" s="6">
         <v>15</v>
       </c>
       <c r="AC22" s="6">
         <v>0</v>
       </c>
       <c r="AD22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE22" s="6">
         <v>157</v>
       </c>
       <c r="AF22" s="6">
         <v>30</v>
       </c>
       <c r="AG22" s="6">
         <v>123</v>
       </c>
       <c r="AH22" s="6">
         <v>28</v>
       </c>
       <c r="AI22" s="6">
         <v>217</v>
       </c>
       <c r="AJ22" s="6">
         <v>17</v>
       </c>
       <c r="AK22" s="6">
         <v>184</v>
       </c>
       <c r="AL22" s="6">
         <v>17</v>
       </c>
@@ -8086,63 +8083,63 @@
       <c r="FX22" s="6">
         <v>21</v>
       </c>
       <c r="FY22" s="6">
         <v>220</v>
       </c>
       <c r="FZ22" s="6">
         <v>23</v>
       </c>
       <c r="GA22" s="6">
         <v>167</v>
       </c>
       <c r="GB22" s="6">
         <v>16</v>
       </c>
       <c r="GC22" s="6">
         <v>215</v>
       </c>
       <c r="GD22" s="6">
         <v>14</v>
       </c>
       <c r="GE22" s="6">
         <v>0</v>
       </c>
       <c r="GF22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG22" s="6">
         <v>169</v>
       </c>
       <c r="GH22" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:190">
       <c r="A23" s="5"/>
       <c r="B23" s="5" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C23" s="6">
         <v>29</v>
       </c>
       <c r="D23" s="6">
         <v>34</v>
       </c>
       <c r="E23" s="6">
         <v>14</v>
       </c>
       <c r="F23" s="6">
         <v>44</v>
       </c>
       <c r="G23" s="6">
         <v>3</v>
       </c>
       <c r="H23" s="6">
         <v>97</v>
       </c>
       <c r="I23" s="6">
         <v>13</v>
       </c>
       <c r="J23" s="6">
         <v>37</v>
       </c>
@@ -8182,51 +8179,51 @@
       <c r="V23" s="6">
         <v>30</v>
       </c>
       <c r="W23" s="6">
         <v>62</v>
       </c>
       <c r="X23" s="6">
         <v>38</v>
       </c>
       <c r="Y23" s="6">
         <v>19</v>
       </c>
       <c r="Z23" s="6">
         <v>49</v>
       </c>
       <c r="AA23" s="6">
         <v>31</v>
       </c>
       <c r="AB23" s="6">
         <v>42</v>
       </c>
       <c r="AC23" s="6">
         <v>0</v>
       </c>
       <c r="AD23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE23" s="6">
         <v>64</v>
       </c>
       <c r="AF23" s="6">
         <v>43</v>
       </c>
       <c r="AG23" s="6">
         <v>29</v>
       </c>
       <c r="AH23" s="6">
         <v>44</v>
       </c>
       <c r="AI23" s="6">
         <v>11</v>
       </c>
       <c r="AJ23" s="6">
         <v>38</v>
       </c>
       <c r="AK23" s="6">
         <v>24</v>
       </c>
       <c r="AL23" s="6">
         <v>54</v>
       </c>
@@ -8296,51 +8293,51 @@
       <c r="BH23" s="6">
         <v>27</v>
       </c>
       <c r="BI23" s="6">
         <v>43</v>
       </c>
       <c r="BJ23" s="6">
         <v>36</v>
       </c>
       <c r="BK23" s="6">
         <v>10</v>
       </c>
       <c r="BL23" s="6">
         <v>61</v>
       </c>
       <c r="BM23" s="6">
         <v>8</v>
       </c>
       <c r="BN23" s="6">
         <v>96</v>
       </c>
       <c r="BO23" s="6">
         <v>0</v>
       </c>
       <c r="BP23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BQ23" s="6">
         <v>4</v>
       </c>
       <c r="BR23" s="6">
         <v>98</v>
       </c>
       <c r="BS23" s="6">
         <v>20</v>
       </c>
       <c r="BT23" s="6">
         <v>48</v>
       </c>
       <c r="BU23" s="6">
         <v>10</v>
       </c>
       <c r="BV23" s="6">
         <v>50</v>
       </c>
       <c r="BW23" s="6">
         <v>23</v>
       </c>
       <c r="BX23" s="6">
         <v>53</v>
       </c>
@@ -8584,51 +8581,51 @@
       <c r="EZ23" s="6">
         <v>48</v>
       </c>
       <c r="FA23" s="6">
         <v>42</v>
       </c>
       <c r="FB23" s="6">
         <v>51</v>
       </c>
       <c r="FC23" s="6">
         <v>4</v>
       </c>
       <c r="FD23" s="6">
         <v>96</v>
       </c>
       <c r="FE23" s="6">
         <v>26</v>
       </c>
       <c r="FF23" s="6">
         <v>85</v>
       </c>
       <c r="FG23" s="6">
         <v>0</v>
       </c>
       <c r="FH23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FI23" s="6">
         <v>7</v>
       </c>
       <c r="FJ23" s="6">
         <v>27</v>
       </c>
       <c r="FK23" s="6">
         <v>11</v>
       </c>
       <c r="FL23" s="6">
         <v>34</v>
       </c>
       <c r="FM23" s="6">
         <v>31</v>
       </c>
       <c r="FN23" s="6">
         <v>20</v>
       </c>
       <c r="FO23" s="6">
         <v>8</v>
       </c>
       <c r="FP23" s="6">
         <v>81</v>
       </c>
@@ -8656,63 +8653,63 @@
       <c r="FX23" s="6">
         <v>61</v>
       </c>
       <c r="FY23" s="6">
         <v>6</v>
       </c>
       <c r="FZ23" s="6">
         <v>66</v>
       </c>
       <c r="GA23" s="6">
         <v>18</v>
       </c>
       <c r="GB23" s="6">
         <v>57</v>
       </c>
       <c r="GC23" s="6">
         <v>8</v>
       </c>
       <c r="GD23" s="6">
         <v>53</v>
       </c>
       <c r="GE23" s="6">
         <v>0</v>
       </c>
       <c r="GF23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG23" s="6">
         <v>24</v>
       </c>
       <c r="GH23" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:190">
       <c r="A24" s="5"/>
       <c r="B24" s="5" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C24" s="6">
         <v>264</v>
       </c>
       <c r="D24" s="6">
         <v>13</v>
       </c>
       <c r="E24" s="6">
         <v>201</v>
       </c>
       <c r="F24" s="6">
         <v>13</v>
       </c>
       <c r="G24" s="6">
         <v>163</v>
       </c>
       <c r="H24" s="6">
         <v>19</v>
       </c>
       <c r="I24" s="6">
         <v>180</v>
       </c>
       <c r="J24" s="6">
         <v>17</v>
       </c>
@@ -8752,51 +8749,51 @@
       <c r="V24" s="6">
         <v>10</v>
       </c>
       <c r="W24" s="6">
         <v>345</v>
       </c>
       <c r="X24" s="6">
         <v>24</v>
       </c>
       <c r="Y24" s="6">
         <v>327</v>
       </c>
       <c r="Z24" s="6">
         <v>19</v>
       </c>
       <c r="AA24" s="6">
         <v>318</v>
       </c>
       <c r="AB24" s="6">
         <v>15</v>
       </c>
       <c r="AC24" s="6">
         <v>0</v>
       </c>
       <c r="AD24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE24" s="6">
         <v>221</v>
       </c>
       <c r="AF24" s="6">
         <v>31</v>
       </c>
       <c r="AG24" s="6">
         <v>152</v>
       </c>
       <c r="AH24" s="6">
         <v>27</v>
       </c>
       <c r="AI24" s="6">
         <v>228</v>
       </c>
       <c r="AJ24" s="6">
         <v>17</v>
       </c>
       <c r="AK24" s="6">
         <v>207</v>
       </c>
       <c r="AL24" s="6">
         <v>17</v>
       </c>
@@ -9226,2917 +9223,2917 @@
       <c r="FX24" s="6">
         <v>22</v>
       </c>
       <c r="FY24" s="6">
         <v>226</v>
       </c>
       <c r="FZ24" s="6">
         <v>24</v>
       </c>
       <c r="GA24" s="6">
         <v>185</v>
       </c>
       <c r="GB24" s="6">
         <v>18</v>
       </c>
       <c r="GC24" s="6">
         <v>223</v>
       </c>
       <c r="GD24" s="6">
         <v>14</v>
       </c>
       <c r="GE24" s="6">
         <v>0</v>
       </c>
       <c r="GF24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG24" s="6">
         <v>193</v>
       </c>
       <c r="GH24" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:190">
       <c r="A25" s="5" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C25" s="6">
         <v>0</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E25" s="6">
         <v>0</v>
       </c>
       <c r="F25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G25" s="6">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I25" s="6">
         <v>0</v>
       </c>
       <c r="J25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="K25" s="6">
         <v>0</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="M25" s="6">
         <v>0</v>
       </c>
       <c r="N25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="O25" s="6">
         <v>0</v>
       </c>
       <c r="P25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Q25" s="6">
         <v>0</v>
       </c>
       <c r="R25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="S25" s="6">
         <v>0</v>
       </c>
       <c r="T25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U25" s="6">
         <v>0</v>
       </c>
       <c r="V25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="W25" s="6">
         <v>0</v>
       </c>
       <c r="X25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Y25" s="6">
         <v>0</v>
       </c>
       <c r="Z25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AA25" s="6">
         <v>0</v>
       </c>
       <c r="AB25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AC25" s="6">
         <v>0</v>
       </c>
       <c r="AD25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE25" s="6">
         <v>0</v>
       </c>
       <c r="AF25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AG25" s="6">
         <v>0</v>
       </c>
       <c r="AH25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AI25" s="6">
         <v>0</v>
       </c>
       <c r="AJ25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AK25" s="6">
         <v>0</v>
       </c>
       <c r="AL25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AM25" s="6">
         <v>0</v>
       </c>
       <c r="AN25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AO25" s="6">
         <v>0</v>
       </c>
       <c r="AP25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AQ25" s="6">
         <v>0</v>
       </c>
       <c r="AR25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AS25" s="6">
         <v>0</v>
       </c>
       <c r="AT25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AU25" s="6">
         <v>0</v>
       </c>
       <c r="AV25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AW25" s="6">
         <v>0</v>
       </c>
       <c r="AX25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AY25" s="6">
         <v>0</v>
       </c>
       <c r="AZ25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BA25" s="6">
         <v>0</v>
       </c>
       <c r="BB25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BC25" s="6">
         <v>0</v>
       </c>
       <c r="BD25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BE25" s="6">
         <v>0</v>
       </c>
       <c r="BF25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BG25" s="6">
         <v>0</v>
       </c>
       <c r="BH25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BI25" s="6">
         <v>0</v>
       </c>
       <c r="BJ25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BK25" s="6">
         <v>0</v>
       </c>
       <c r="BL25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BM25" s="6">
         <v>0</v>
       </c>
       <c r="BN25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BO25" s="6">
         <v>0</v>
       </c>
       <c r="BP25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BQ25" s="6">
         <v>0</v>
       </c>
       <c r="BR25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BS25" s="6">
         <v>0</v>
       </c>
       <c r="BT25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BU25" s="6">
         <v>0</v>
       </c>
       <c r="BV25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BW25" s="6">
         <v>0</v>
       </c>
       <c r="BX25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BY25" s="6">
         <v>0</v>
       </c>
       <c r="BZ25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CA25" s="6">
         <v>0</v>
       </c>
       <c r="CB25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CC25" s="6">
         <v>0</v>
       </c>
       <c r="CD25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CE25" s="6">
         <v>0</v>
       </c>
       <c r="CF25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CG25" s="6">
         <v>0</v>
       </c>
       <c r="CH25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CI25" s="6">
         <v>0</v>
       </c>
       <c r="CJ25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CK25" s="6">
         <v>0</v>
       </c>
       <c r="CL25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CM25" s="6">
         <v>0</v>
       </c>
       <c r="CN25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CO25" s="6">
         <v>0</v>
       </c>
       <c r="CP25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CQ25" s="6">
         <v>0</v>
       </c>
       <c r="CR25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CS25" s="6">
         <v>0</v>
       </c>
       <c r="CT25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CU25" s="6">
         <v>0</v>
       </c>
       <c r="CV25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CW25" s="6">
         <v>0</v>
       </c>
       <c r="CX25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CY25" s="6">
         <v>0</v>
       </c>
       <c r="CZ25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DA25" s="6">
         <v>0</v>
       </c>
       <c r="DB25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DC25" s="6">
         <v>0</v>
       </c>
       <c r="DD25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DE25" s="6">
         <v>0</v>
       </c>
       <c r="DF25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DG25" s="6">
         <v>0</v>
       </c>
       <c r="DH25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DI25" s="6">
         <v>0</v>
       </c>
       <c r="DJ25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DK25" s="6">
         <v>0</v>
       </c>
       <c r="DL25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DM25" s="6">
         <v>0</v>
       </c>
       <c r="DN25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DO25" s="6">
         <v>0</v>
       </c>
       <c r="DP25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DQ25" s="6">
         <v>0</v>
       </c>
       <c r="DR25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DS25" s="6">
         <v>0</v>
       </c>
       <c r="DT25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DU25" s="6">
         <v>0</v>
       </c>
       <c r="DV25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DW25" s="6">
         <v>0</v>
       </c>
       <c r="DX25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DY25" s="6">
         <v>0</v>
       </c>
       <c r="DZ25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EA25" s="6">
         <v>0</v>
       </c>
       <c r="EB25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EC25" s="6">
         <v>0</v>
       </c>
       <c r="ED25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EE25" s="6">
         <v>0</v>
       </c>
       <c r="EF25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EG25" s="6">
         <v>0</v>
       </c>
       <c r="EH25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EI25" s="6">
         <v>0</v>
       </c>
       <c r="EJ25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EK25" s="6">
         <v>0</v>
       </c>
       <c r="EL25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EM25" s="6">
         <v>0</v>
       </c>
       <c r="EN25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EO25" s="6">
         <v>0</v>
       </c>
       <c r="EP25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EQ25" s="6">
         <v>0</v>
       </c>
       <c r="ER25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="ES25" s="6">
         <v>0</v>
       </c>
       <c r="ET25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EU25" s="6">
         <v>0</v>
       </c>
       <c r="EV25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EW25" s="6">
         <v>0</v>
       </c>
       <c r="EX25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EY25" s="6">
         <v>0</v>
       </c>
       <c r="EZ25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FA25" s="6">
         <v>0</v>
       </c>
       <c r="FB25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FC25" s="6">
         <v>0</v>
       </c>
       <c r="FD25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FE25" s="6">
         <v>0</v>
       </c>
       <c r="FF25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FG25" s="6">
         <v>0</v>
       </c>
       <c r="FH25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FI25" s="6">
         <v>0</v>
       </c>
       <c r="FJ25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FK25" s="6">
         <v>0</v>
       </c>
       <c r="FL25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FM25" s="6">
         <v>0</v>
       </c>
       <c r="FN25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FO25" s="6">
         <v>0</v>
       </c>
       <c r="FP25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FQ25" s="6">
         <v>0</v>
       </c>
       <c r="FR25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FS25" s="6">
         <v>0</v>
       </c>
       <c r="FT25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FU25" s="6">
         <v>0</v>
       </c>
       <c r="FV25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FW25" s="6">
         <v>0</v>
       </c>
       <c r="FX25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FY25" s="6">
         <v>0</v>
       </c>
       <c r="FZ25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GA25" s="6">
         <v>0</v>
       </c>
       <c r="GB25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GC25" s="6">
         <v>0</v>
       </c>
       <c r="GD25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GE25" s="6">
         <v>0</v>
       </c>
       <c r="GF25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG25" s="6">
         <v>0</v>
       </c>
       <c r="GH25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:190">
       <c r="A26" s="5"/>
       <c r="B26" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C26" s="6">
         <v>0</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E26" s="6">
         <v>0</v>
       </c>
       <c r="F26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G26" s="6">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I26" s="6">
         <v>0</v>
       </c>
       <c r="J26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="K26" s="6">
         <v>0</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="M26" s="6">
         <v>0</v>
       </c>
       <c r="N26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="O26" s="6">
         <v>0</v>
       </c>
       <c r="P26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Q26" s="6">
         <v>0</v>
       </c>
       <c r="R26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="S26" s="6">
         <v>0</v>
       </c>
       <c r="T26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U26" s="6">
         <v>0</v>
       </c>
       <c r="V26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="W26" s="6">
         <v>0</v>
       </c>
       <c r="X26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Y26" s="6">
         <v>0</v>
       </c>
       <c r="Z26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AA26" s="6">
         <v>0</v>
       </c>
       <c r="AB26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AC26" s="6">
         <v>0</v>
       </c>
       <c r="AD26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE26" s="6">
         <v>0</v>
       </c>
       <c r="AF26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AG26" s="6">
         <v>0</v>
       </c>
       <c r="AH26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AI26" s="6">
         <v>0</v>
       </c>
       <c r="AJ26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AK26" s="6">
         <v>0</v>
       </c>
       <c r="AL26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AM26" s="6">
         <v>0</v>
       </c>
       <c r="AN26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AO26" s="6">
         <v>0</v>
       </c>
       <c r="AP26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AQ26" s="6">
         <v>0</v>
       </c>
       <c r="AR26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AS26" s="6">
         <v>0</v>
       </c>
       <c r="AT26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AU26" s="6">
         <v>0</v>
       </c>
       <c r="AV26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AW26" s="6">
         <v>0</v>
       </c>
       <c r="AX26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AY26" s="6">
         <v>0</v>
       </c>
       <c r="AZ26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BA26" s="6">
         <v>0</v>
       </c>
       <c r="BB26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BC26" s="6">
         <v>0</v>
       </c>
       <c r="BD26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BE26" s="6">
         <v>0</v>
       </c>
       <c r="BF26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BG26" s="6">
         <v>0</v>
       </c>
       <c r="BH26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BI26" s="6">
         <v>0</v>
       </c>
       <c r="BJ26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BK26" s="6">
         <v>0</v>
       </c>
       <c r="BL26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BM26" s="6">
         <v>0</v>
       </c>
       <c r="BN26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BO26" s="6">
         <v>0</v>
       </c>
       <c r="BP26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BQ26" s="6">
         <v>0</v>
       </c>
       <c r="BR26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BS26" s="6">
         <v>0</v>
       </c>
       <c r="BT26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BU26" s="6">
         <v>0</v>
       </c>
       <c r="BV26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BW26" s="6">
         <v>0</v>
       </c>
       <c r="BX26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BY26" s="6">
         <v>0</v>
       </c>
       <c r="BZ26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CA26" s="6">
         <v>0</v>
       </c>
       <c r="CB26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CC26" s="6">
         <v>0</v>
       </c>
       <c r="CD26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CE26" s="6">
         <v>0</v>
       </c>
       <c r="CF26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CG26" s="6">
         <v>0</v>
       </c>
       <c r="CH26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CI26" s="6">
         <v>0</v>
       </c>
       <c r="CJ26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CK26" s="6">
         <v>0</v>
       </c>
       <c r="CL26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CM26" s="6">
         <v>0</v>
       </c>
       <c r="CN26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CO26" s="6">
         <v>0</v>
       </c>
       <c r="CP26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CQ26" s="6">
         <v>0</v>
       </c>
       <c r="CR26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CS26" s="6">
         <v>0</v>
       </c>
       <c r="CT26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CU26" s="6">
         <v>0</v>
       </c>
       <c r="CV26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CW26" s="6">
         <v>0</v>
       </c>
       <c r="CX26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CY26" s="6">
         <v>0</v>
       </c>
       <c r="CZ26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DA26" s="6">
         <v>0</v>
       </c>
       <c r="DB26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DC26" s="6">
         <v>0</v>
       </c>
       <c r="DD26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DE26" s="6">
         <v>0</v>
       </c>
       <c r="DF26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DG26" s="6">
         <v>0</v>
       </c>
       <c r="DH26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DI26" s="6">
         <v>0</v>
       </c>
       <c r="DJ26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DK26" s="6">
         <v>0</v>
       </c>
       <c r="DL26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DM26" s="6">
         <v>0</v>
       </c>
       <c r="DN26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DO26" s="6">
         <v>0</v>
       </c>
       <c r="DP26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DQ26" s="6">
         <v>0</v>
       </c>
       <c r="DR26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DS26" s="6">
         <v>0</v>
       </c>
       <c r="DT26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DU26" s="6">
         <v>0</v>
       </c>
       <c r="DV26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DW26" s="6">
         <v>0</v>
       </c>
       <c r="DX26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DY26" s="6">
         <v>0</v>
       </c>
       <c r="DZ26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EA26" s="6">
         <v>0</v>
       </c>
       <c r="EB26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EC26" s="6">
         <v>0</v>
       </c>
       <c r="ED26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EE26" s="6">
         <v>0</v>
       </c>
       <c r="EF26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EG26" s="6">
         <v>0</v>
       </c>
       <c r="EH26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EI26" s="6">
         <v>0</v>
       </c>
       <c r="EJ26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EK26" s="6">
         <v>0</v>
       </c>
       <c r="EL26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EM26" s="6">
         <v>0</v>
       </c>
       <c r="EN26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EO26" s="6">
         <v>0</v>
       </c>
       <c r="EP26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EQ26" s="6">
         <v>0</v>
       </c>
       <c r="ER26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="ES26" s="6">
         <v>0</v>
       </c>
       <c r="ET26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EU26" s="6">
         <v>0</v>
       </c>
       <c r="EV26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EW26" s="6">
         <v>0</v>
       </c>
       <c r="EX26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EY26" s="6">
         <v>0</v>
       </c>
       <c r="EZ26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FA26" s="6">
         <v>0</v>
       </c>
       <c r="FB26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FC26" s="6">
         <v>0</v>
       </c>
       <c r="FD26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FE26" s="6">
         <v>0</v>
       </c>
       <c r="FF26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FG26" s="6">
         <v>0</v>
       </c>
       <c r="FH26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FI26" s="6">
         <v>0</v>
       </c>
       <c r="FJ26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FK26" s="6">
         <v>0</v>
       </c>
       <c r="FL26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FM26" s="6">
         <v>0</v>
       </c>
       <c r="FN26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FO26" s="6">
         <v>0</v>
       </c>
       <c r="FP26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FQ26" s="6">
         <v>0</v>
       </c>
       <c r="FR26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FS26" s="6">
         <v>0</v>
       </c>
       <c r="FT26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FU26" s="6">
         <v>0</v>
       </c>
       <c r="FV26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FW26" s="6">
         <v>0</v>
       </c>
       <c r="FX26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FY26" s="6">
         <v>0</v>
       </c>
       <c r="FZ26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GA26" s="6">
         <v>0</v>
       </c>
       <c r="GB26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GC26" s="6">
         <v>0</v>
       </c>
       <c r="GD26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GE26" s="6">
         <v>0</v>
       </c>
       <c r="GF26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG26" s="6">
         <v>0</v>
       </c>
       <c r="GH26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="27" spans="1:190">
       <c r="A27" s="5"/>
       <c r="B27" s="5" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C27" s="6">
         <v>0</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E27" s="6">
         <v>0</v>
       </c>
       <c r="F27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G27" s="6">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I27" s="6">
         <v>0</v>
       </c>
       <c r="J27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="K27" s="6">
         <v>0</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="M27" s="6">
         <v>0</v>
       </c>
       <c r="N27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="O27" s="6">
         <v>0</v>
       </c>
       <c r="P27" s="6">
         <v>100</v>
       </c>
       <c r="Q27" s="6">
         <v>0</v>
       </c>
       <c r="R27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="S27" s="6">
         <v>0</v>
       </c>
       <c r="T27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U27" s="6">
         <v>0</v>
       </c>
       <c r="V27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="W27" s="6">
         <v>5</v>
       </c>
       <c r="X27" s="6">
         <v>95</v>
       </c>
       <c r="Y27" s="6">
         <v>0</v>
       </c>
       <c r="Z27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AA27" s="6">
         <v>0</v>
       </c>
       <c r="AB27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AC27" s="6">
         <v>0</v>
       </c>
       <c r="AD27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE27" s="6">
         <v>0</v>
       </c>
       <c r="AF27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AG27" s="6">
         <v>0</v>
       </c>
       <c r="AH27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AI27" s="6">
         <v>0</v>
       </c>
       <c r="AJ27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AK27" s="6">
         <v>0</v>
       </c>
       <c r="AL27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AM27" s="6">
         <v>0</v>
       </c>
       <c r="AN27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AO27" s="6">
         <v>0</v>
       </c>
       <c r="AP27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AQ27" s="6">
         <v>1</v>
       </c>
       <c r="AR27" s="6">
         <v>100</v>
       </c>
       <c r="AS27" s="6">
         <v>0</v>
       </c>
       <c r="AT27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AU27" s="6">
         <v>0</v>
       </c>
       <c r="AV27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AW27" s="6">
         <v>0</v>
       </c>
       <c r="AX27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AY27" s="6">
         <v>0</v>
       </c>
       <c r="AZ27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BA27" s="6">
         <v>0</v>
       </c>
       <c r="BB27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BC27" s="6">
         <v>0</v>
       </c>
       <c r="BD27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BE27" s="6">
         <v>0</v>
       </c>
       <c r="BF27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BG27" s="6">
         <v>1</v>
       </c>
       <c r="BH27" s="6">
         <v>99</v>
       </c>
       <c r="BI27" s="6">
         <v>0</v>
       </c>
       <c r="BJ27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BK27" s="6">
         <v>0</v>
       </c>
       <c r="BL27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BM27" s="6">
         <v>0</v>
       </c>
       <c r="BN27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BO27" s="6">
         <v>0</v>
       </c>
       <c r="BP27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BQ27" s="6">
         <v>0</v>
       </c>
       <c r="BR27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BS27" s="6">
         <v>0</v>
       </c>
       <c r="BT27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BU27" s="6">
         <v>0</v>
       </c>
       <c r="BV27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BW27" s="6">
         <v>0</v>
       </c>
       <c r="BX27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BY27" s="6">
         <v>0</v>
       </c>
       <c r="BZ27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CA27" s="6">
         <v>0</v>
       </c>
       <c r="CB27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CC27" s="6">
         <v>0</v>
       </c>
       <c r="CD27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CE27" s="6">
         <v>0</v>
       </c>
       <c r="CF27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CG27" s="6">
         <v>0</v>
       </c>
       <c r="CH27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CI27" s="6">
         <v>0</v>
       </c>
       <c r="CJ27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CK27" s="6">
         <v>0</v>
       </c>
       <c r="CL27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CM27" s="6">
         <v>5</v>
       </c>
       <c r="CN27" s="6">
         <v>98</v>
       </c>
       <c r="CO27" s="6">
         <v>0</v>
       </c>
       <c r="CP27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CQ27" s="6">
         <v>0</v>
       </c>
       <c r="CR27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CS27" s="6">
         <v>0</v>
       </c>
       <c r="CT27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CU27" s="6">
         <v>0</v>
       </c>
       <c r="CV27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CW27" s="6">
         <v>0</v>
       </c>
       <c r="CX27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CY27" s="6">
         <v>0</v>
       </c>
       <c r="CZ27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DA27" s="6">
         <v>0</v>
       </c>
       <c r="DB27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DC27" s="6">
         <v>0</v>
       </c>
       <c r="DD27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DE27" s="6">
         <v>0</v>
       </c>
       <c r="DF27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DG27" s="6">
         <v>0</v>
       </c>
       <c r="DH27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DI27" s="6">
         <v>0</v>
       </c>
       <c r="DJ27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DK27" s="6">
         <v>0</v>
       </c>
       <c r="DL27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DM27" s="6">
         <v>0</v>
       </c>
       <c r="DN27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DO27" s="6">
         <v>0</v>
       </c>
       <c r="DP27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DQ27" s="6">
         <v>0</v>
       </c>
       <c r="DR27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DS27" s="6">
         <v>0</v>
       </c>
       <c r="DT27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DU27" s="6">
         <v>0</v>
       </c>
       <c r="DV27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DW27" s="6">
         <v>0</v>
       </c>
       <c r="DX27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DY27" s="6">
         <v>0</v>
       </c>
       <c r="DZ27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EA27" s="6">
         <v>0</v>
       </c>
       <c r="EB27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EC27" s="6">
         <v>0</v>
       </c>
       <c r="ED27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EE27" s="6">
         <v>0</v>
       </c>
       <c r="EF27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EG27" s="6">
         <v>0</v>
       </c>
       <c r="EH27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EI27" s="6">
         <v>0</v>
       </c>
       <c r="EJ27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EK27" s="6">
         <v>0</v>
       </c>
       <c r="EL27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EM27" s="6">
         <v>0</v>
       </c>
       <c r="EN27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EO27" s="6">
         <v>0</v>
       </c>
       <c r="EP27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EQ27" s="6">
         <v>0</v>
       </c>
       <c r="ER27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="ES27" s="6">
         <v>0</v>
       </c>
       <c r="ET27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EU27" s="6">
         <v>0</v>
       </c>
       <c r="EV27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EW27" s="6">
         <v>0</v>
       </c>
       <c r="EX27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EY27" s="6">
         <v>0</v>
       </c>
       <c r="EZ27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FA27" s="6">
         <v>0</v>
       </c>
       <c r="FB27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FC27" s="6">
         <v>0</v>
       </c>
       <c r="FD27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FE27" s="6">
         <v>0</v>
       </c>
       <c r="FF27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FG27" s="6">
         <v>0</v>
       </c>
       <c r="FH27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FI27" s="6">
         <v>0</v>
       </c>
       <c r="FJ27" s="6">
         <v>100</v>
       </c>
       <c r="FK27" s="6">
         <v>0</v>
       </c>
       <c r="FL27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FM27" s="6">
         <v>0</v>
       </c>
       <c r="FN27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FO27" s="6">
         <v>0</v>
       </c>
       <c r="FP27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FQ27" s="6">
         <v>0</v>
       </c>
       <c r="FR27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FS27" s="6">
         <v>0</v>
       </c>
       <c r="FT27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FU27" s="6">
         <v>0</v>
       </c>
       <c r="FV27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FW27" s="6">
         <v>0</v>
       </c>
       <c r="FX27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FY27" s="6">
         <v>3</v>
       </c>
       <c r="FZ27" s="6">
         <v>97</v>
       </c>
       <c r="GA27" s="6">
         <v>0</v>
       </c>
       <c r="GB27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GC27" s="6">
         <v>0</v>
       </c>
       <c r="GD27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GE27" s="6">
         <v>0</v>
       </c>
       <c r="GF27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG27" s="6">
         <v>0</v>
       </c>
       <c r="GH27" s="6">
         <v>40</v>
       </c>
     </row>
     <row r="28" spans="1:190">
       <c r="A28" s="5"/>
       <c r="B28" s="5" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C28" s="6">
         <v>0</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E28" s="6">
         <v>0</v>
       </c>
       <c r="F28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G28" s="6">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I28" s="6">
         <v>0</v>
       </c>
       <c r="J28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="K28" s="6">
         <v>0</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="M28" s="6">
         <v>0</v>
       </c>
       <c r="N28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="O28" s="6">
         <v>0</v>
       </c>
       <c r="P28" s="6">
         <v>100</v>
       </c>
       <c r="Q28" s="6">
         <v>0</v>
       </c>
       <c r="R28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="S28" s="6">
         <v>0</v>
       </c>
       <c r="T28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U28" s="6">
         <v>0</v>
       </c>
       <c r="V28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="W28" s="6">
         <v>5</v>
       </c>
       <c r="X28" s="6">
         <v>95</v>
       </c>
       <c r="Y28" s="6">
         <v>0</v>
       </c>
       <c r="Z28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AA28" s="6">
         <v>0</v>
       </c>
       <c r="AB28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AC28" s="6">
         <v>0</v>
       </c>
       <c r="AD28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE28" s="6">
         <v>0</v>
       </c>
       <c r="AF28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AG28" s="6">
         <v>0</v>
       </c>
       <c r="AH28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AI28" s="6">
         <v>0</v>
       </c>
       <c r="AJ28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AK28" s="6">
         <v>0</v>
       </c>
       <c r="AL28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AM28" s="6">
         <v>0</v>
       </c>
       <c r="AN28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AO28" s="6">
         <v>0</v>
       </c>
       <c r="AP28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AQ28" s="6">
         <v>1</v>
       </c>
       <c r="AR28" s="6">
         <v>100</v>
       </c>
       <c r="AS28" s="6">
         <v>0</v>
       </c>
       <c r="AT28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AU28" s="6">
         <v>0</v>
       </c>
       <c r="AV28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AW28" s="6">
         <v>0</v>
       </c>
       <c r="AX28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AY28" s="6">
         <v>0</v>
       </c>
       <c r="AZ28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BA28" s="6">
         <v>0</v>
       </c>
       <c r="BB28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BC28" s="6">
         <v>0</v>
       </c>
       <c r="BD28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BE28" s="6">
         <v>0</v>
       </c>
       <c r="BF28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BG28" s="6">
         <v>1</v>
       </c>
       <c r="BH28" s="6">
         <v>99</v>
       </c>
       <c r="BI28" s="6">
         <v>0</v>
       </c>
       <c r="BJ28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BK28" s="6">
         <v>0</v>
       </c>
       <c r="BL28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BM28" s="6">
         <v>0</v>
       </c>
       <c r="BN28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BO28" s="6">
         <v>0</v>
       </c>
       <c r="BP28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BQ28" s="6">
         <v>0</v>
       </c>
       <c r="BR28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BS28" s="6">
         <v>0</v>
       </c>
       <c r="BT28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BU28" s="6">
         <v>0</v>
       </c>
       <c r="BV28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BW28" s="6">
         <v>0</v>
       </c>
       <c r="BX28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BY28" s="6">
         <v>0</v>
       </c>
       <c r="BZ28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CA28" s="6">
         <v>0</v>
       </c>
       <c r="CB28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CC28" s="6">
         <v>0</v>
       </c>
       <c r="CD28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CE28" s="6">
         <v>0</v>
       </c>
       <c r="CF28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CG28" s="6">
         <v>0</v>
       </c>
       <c r="CH28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CI28" s="6">
         <v>0</v>
       </c>
       <c r="CJ28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CK28" s="6">
         <v>0</v>
       </c>
       <c r="CL28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CM28" s="6">
         <v>5</v>
       </c>
       <c r="CN28" s="6">
         <v>98</v>
       </c>
       <c r="CO28" s="6">
         <v>0</v>
       </c>
       <c r="CP28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CQ28" s="6">
         <v>0</v>
       </c>
       <c r="CR28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CS28" s="6">
         <v>0</v>
       </c>
       <c r="CT28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CU28" s="6">
         <v>0</v>
       </c>
       <c r="CV28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CW28" s="6">
         <v>0</v>
       </c>
       <c r="CX28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CY28" s="6">
         <v>0</v>
       </c>
       <c r="CZ28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DA28" s="6">
         <v>0</v>
       </c>
       <c r="DB28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DC28" s="6">
         <v>0</v>
       </c>
       <c r="DD28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DE28" s="6">
         <v>0</v>
       </c>
       <c r="DF28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DG28" s="6">
         <v>0</v>
       </c>
       <c r="DH28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DI28" s="6">
         <v>0</v>
       </c>
       <c r="DJ28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DK28" s="6">
         <v>0</v>
       </c>
       <c r="DL28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DM28" s="6">
         <v>0</v>
       </c>
       <c r="DN28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DO28" s="6">
         <v>0</v>
       </c>
       <c r="DP28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DQ28" s="6">
         <v>0</v>
       </c>
       <c r="DR28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DS28" s="6">
         <v>0</v>
       </c>
       <c r="DT28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DU28" s="6">
         <v>0</v>
       </c>
       <c r="DV28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DW28" s="6">
         <v>0</v>
       </c>
       <c r="DX28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DY28" s="6">
         <v>0</v>
       </c>
       <c r="DZ28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EA28" s="6">
         <v>0</v>
       </c>
       <c r="EB28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EC28" s="6">
         <v>0</v>
       </c>
       <c r="ED28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EE28" s="6">
         <v>0</v>
       </c>
       <c r="EF28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EG28" s="6">
         <v>0</v>
       </c>
       <c r="EH28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EI28" s="6">
         <v>0</v>
       </c>
       <c r="EJ28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EK28" s="6">
         <v>0</v>
       </c>
       <c r="EL28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EM28" s="6">
         <v>0</v>
       </c>
       <c r="EN28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EO28" s="6">
         <v>0</v>
       </c>
       <c r="EP28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EQ28" s="6">
         <v>0</v>
       </c>
       <c r="ER28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="ES28" s="6">
         <v>0</v>
       </c>
       <c r="ET28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EU28" s="6">
         <v>0</v>
       </c>
       <c r="EV28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EW28" s="6">
         <v>0</v>
       </c>
       <c r="EX28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EY28" s="6">
         <v>0</v>
       </c>
       <c r="EZ28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FA28" s="6">
         <v>0</v>
       </c>
       <c r="FB28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FC28" s="6">
         <v>0</v>
       </c>
       <c r="FD28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FE28" s="6">
         <v>0</v>
       </c>
       <c r="FF28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FG28" s="6">
         <v>0</v>
       </c>
       <c r="FH28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FI28" s="6">
         <v>0</v>
       </c>
       <c r="FJ28" s="6">
         <v>100</v>
       </c>
       <c r="FK28" s="6">
         <v>0</v>
       </c>
       <c r="FL28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FM28" s="6">
         <v>0</v>
       </c>
       <c r="FN28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FO28" s="6">
         <v>0</v>
       </c>
       <c r="FP28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FQ28" s="6">
         <v>0</v>
       </c>
       <c r="FR28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FS28" s="6">
         <v>0</v>
       </c>
       <c r="FT28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FU28" s="6">
         <v>0</v>
       </c>
       <c r="FV28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FW28" s="6">
         <v>0</v>
       </c>
       <c r="FX28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FY28" s="6">
         <v>3</v>
       </c>
       <c r="FZ28" s="6">
         <v>97</v>
       </c>
       <c r="GA28" s="6">
         <v>0</v>
       </c>
       <c r="GB28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GC28" s="6">
         <v>0</v>
       </c>
       <c r="GD28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GE28" s="6">
         <v>0</v>
       </c>
       <c r="GF28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG28" s="6">
         <v>0</v>
       </c>
       <c r="GH28" s="6">
         <v>40</v>
       </c>
     </row>
     <row r="29" spans="1:190">
       <c r="A29" s="5" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C29" s="6">
         <v>0</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E29" s="6">
         <v>0</v>
       </c>
       <c r="F29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G29" s="6">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I29" s="6">
         <v>0</v>
       </c>
       <c r="J29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="K29" s="6">
         <v>0</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="M29" s="6">
         <v>0</v>
       </c>
       <c r="N29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="O29" s="6">
         <v>0</v>
       </c>
       <c r="P29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Q29" s="6">
         <v>0</v>
       </c>
       <c r="R29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="S29" s="6">
         <v>0</v>
       </c>
       <c r="T29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U29" s="6">
         <v>0</v>
       </c>
       <c r="V29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="W29" s="6">
         <v>0</v>
       </c>
       <c r="X29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Y29" s="6">
         <v>0</v>
       </c>
       <c r="Z29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AA29" s="6">
         <v>0</v>
       </c>
       <c r="AB29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AC29" s="6">
         <v>0</v>
       </c>
       <c r="AD29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE29" s="6">
         <v>0</v>
       </c>
       <c r="AF29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AG29" s="6">
         <v>0</v>
       </c>
       <c r="AH29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AI29" s="6">
         <v>0</v>
       </c>
       <c r="AJ29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AK29" s="6">
         <v>0</v>
       </c>
       <c r="AL29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AM29" s="6">
         <v>0</v>
       </c>
       <c r="AN29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AO29" s="6">
         <v>0</v>
       </c>
       <c r="AP29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AQ29" s="6">
         <v>0</v>
       </c>
       <c r="AR29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AS29" s="6">
         <v>0</v>
       </c>
       <c r="AT29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AU29" s="6">
         <v>0</v>
       </c>
       <c r="AV29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AW29" s="6">
         <v>0</v>
       </c>
       <c r="AX29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AY29" s="6">
         <v>0</v>
       </c>
       <c r="AZ29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BA29" s="6">
         <v>0</v>
       </c>
       <c r="BB29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BC29" s="6">
         <v>0</v>
       </c>
       <c r="BD29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BE29" s="6">
         <v>0</v>
       </c>
       <c r="BF29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BG29" s="6">
         <v>0</v>
       </c>
       <c r="BH29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BI29" s="6">
         <v>0</v>
       </c>
       <c r="BJ29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BK29" s="6">
         <v>0</v>
       </c>
       <c r="BL29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BM29" s="6">
         <v>0</v>
       </c>
       <c r="BN29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BO29" s="6">
         <v>0</v>
       </c>
       <c r="BP29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BQ29" s="6">
         <v>0</v>
       </c>
       <c r="BR29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BS29" s="6">
         <v>0</v>
       </c>
       <c r="BT29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BU29" s="6">
         <v>0</v>
       </c>
       <c r="BV29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BW29" s="6">
         <v>0</v>
       </c>
       <c r="BX29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BY29" s="6">
         <v>0</v>
       </c>
       <c r="BZ29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CA29" s="6">
         <v>0</v>
       </c>
       <c r="CB29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CC29" s="6">
         <v>0</v>
       </c>
       <c r="CD29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CE29" s="6">
         <v>0</v>
       </c>
       <c r="CF29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CG29" s="6">
         <v>0</v>
       </c>
       <c r="CH29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CI29" s="6">
         <v>0</v>
       </c>
       <c r="CJ29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CK29" s="6">
         <v>0</v>
       </c>
       <c r="CL29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CM29" s="6">
         <v>0</v>
       </c>
       <c r="CN29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CO29" s="6">
         <v>0</v>
       </c>
       <c r="CP29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CQ29" s="6">
         <v>0</v>
       </c>
       <c r="CR29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CS29" s="6">
         <v>0</v>
       </c>
       <c r="CT29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CU29" s="6">
         <v>0</v>
       </c>
       <c r="CV29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CW29" s="6">
         <v>0</v>
       </c>
       <c r="CX29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CY29" s="6">
         <v>0</v>
       </c>
       <c r="CZ29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DA29" s="6">
         <v>0</v>
       </c>
       <c r="DB29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DC29" s="6">
         <v>0</v>
       </c>
       <c r="DD29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DE29" s="6">
         <v>0</v>
       </c>
       <c r="DF29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DG29" s="6">
         <v>0</v>
       </c>
       <c r="DH29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DI29" s="6">
         <v>0</v>
       </c>
       <c r="DJ29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DK29" s="6">
         <v>0</v>
       </c>
       <c r="DL29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DM29" s="6">
         <v>0</v>
       </c>
       <c r="DN29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DO29" s="6">
         <v>0</v>
       </c>
       <c r="DP29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DQ29" s="6">
         <v>0</v>
       </c>
       <c r="DR29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DS29" s="6">
         <v>0</v>
       </c>
       <c r="DT29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DU29" s="6">
         <v>0</v>
       </c>
       <c r="DV29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DW29" s="6">
         <v>0</v>
       </c>
       <c r="DX29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DY29" s="6">
         <v>0</v>
       </c>
       <c r="DZ29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EA29" s="6">
         <v>0</v>
       </c>
       <c r="EB29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EC29" s="6">
         <v>0</v>
       </c>
       <c r="ED29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EE29" s="6">
         <v>0</v>
       </c>
       <c r="EF29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EG29" s="6">
         <v>0</v>
       </c>
       <c r="EH29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EI29" s="6">
         <v>0</v>
       </c>
       <c r="EJ29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EK29" s="6">
         <v>0</v>
       </c>
       <c r="EL29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EM29" s="6">
         <v>0</v>
       </c>
       <c r="EN29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EO29" s="6">
         <v>0</v>
       </c>
       <c r="EP29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EQ29" s="6">
         <v>0</v>
       </c>
       <c r="ER29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="ES29" s="6">
         <v>0</v>
       </c>
       <c r="ET29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EU29" s="6">
         <v>0</v>
       </c>
       <c r="EV29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EW29" s="6">
         <v>0</v>
       </c>
       <c r="EX29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EY29" s="6">
         <v>0</v>
       </c>
       <c r="EZ29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FA29" s="6">
         <v>0</v>
       </c>
       <c r="FB29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FC29" s="6">
         <v>0</v>
       </c>
       <c r="FD29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FE29" s="6">
         <v>0</v>
       </c>
       <c r="FF29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FG29" s="6">
         <v>0</v>
       </c>
       <c r="FH29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FI29" s="6">
         <v>0</v>
       </c>
       <c r="FJ29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FK29" s="6">
         <v>0</v>
       </c>
       <c r="FL29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FM29" s="6">
         <v>0</v>
       </c>
       <c r="FN29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FO29" s="6">
         <v>0</v>
       </c>
       <c r="FP29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FQ29" s="6">
         <v>0</v>
       </c>
       <c r="FR29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FS29" s="6">
         <v>0</v>
       </c>
       <c r="FT29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FU29" s="6">
         <v>0</v>
       </c>
       <c r="FV29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FW29" s="6">
         <v>0</v>
       </c>
       <c r="FX29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FY29" s="6">
         <v>0</v>
       </c>
       <c r="FZ29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GA29" s="6">
         <v>0</v>
       </c>
       <c r="GB29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GC29" s="6">
         <v>0</v>
       </c>
       <c r="GD29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GE29" s="6">
         <v>0</v>
       </c>
       <c r="GF29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG29" s="6">
         <v>0</v>
       </c>
       <c r="GH29" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="30" spans="1:190">
       <c r="A30" s="5"/>
       <c r="B30" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C30" s="6">
         <v>315</v>
       </c>
       <c r="D30" s="6">
         <v>12</v>
       </c>
       <c r="E30" s="6">
         <v>290</v>
       </c>
       <c r="F30" s="6">
         <v>14</v>
       </c>
       <c r="G30" s="6">
         <v>327</v>
       </c>
       <c r="H30" s="6">
         <v>13</v>
       </c>
       <c r="I30" s="6">
         <v>266</v>
       </c>
       <c r="J30" s="6">
         <v>13</v>
       </c>
@@ -12176,51 +12173,51 @@
       <c r="V30" s="6">
         <v>8</v>
       </c>
       <c r="W30" s="6">
         <v>380</v>
       </c>
       <c r="X30" s="6">
         <v>20</v>
       </c>
       <c r="Y30" s="6">
         <v>399</v>
       </c>
       <c r="Z30" s="6">
         <v>18</v>
       </c>
       <c r="AA30" s="6">
         <v>400</v>
       </c>
       <c r="AB30" s="6">
         <v>10</v>
       </c>
       <c r="AC30" s="6">
         <v>280</v>
       </c>
       <c r="AD30" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE30" s="6">
         <v>371</v>
       </c>
       <c r="AF30" s="6">
         <v>15</v>
       </c>
       <c r="AG30" s="6">
         <v>425</v>
       </c>
       <c r="AH30" s="6">
         <v>15</v>
       </c>
       <c r="AI30" s="6">
         <v>444</v>
       </c>
       <c r="AJ30" s="6">
         <v>12</v>
       </c>
       <c r="AK30" s="6">
         <v>421</v>
       </c>
       <c r="AL30" s="6">
         <v>12</v>
       </c>
@@ -12650,63 +12647,63 @@
       <c r="FX30" s="6">
         <v>13</v>
       </c>
       <c r="FY30" s="6">
         <v>265</v>
       </c>
       <c r="FZ30" s="6">
         <v>18</v>
       </c>
       <c r="GA30" s="6">
         <v>291</v>
       </c>
       <c r="GB30" s="6">
         <v>24</v>
       </c>
       <c r="GC30" s="6">
         <v>322</v>
       </c>
       <c r="GD30" s="6">
         <v>11</v>
       </c>
       <c r="GE30" s="6">
         <v>0</v>
       </c>
       <c r="GF30" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG30" s="6">
         <v>400</v>
       </c>
       <c r="GH30" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:190">
       <c r="A31" s="5"/>
       <c r="B31" s="5" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C31" s="6">
         <v>38</v>
       </c>
       <c r="D31" s="6">
         <v>26</v>
       </c>
       <c r="E31" s="6">
         <v>24</v>
       </c>
       <c r="F31" s="6">
         <v>33</v>
       </c>
       <c r="G31" s="6">
         <v>7</v>
       </c>
       <c r="H31" s="6">
         <v>81</v>
       </c>
       <c r="I31" s="6">
         <v>28</v>
       </c>
       <c r="J31" s="6">
         <v>20</v>
       </c>
@@ -12746,51 +12743,51 @@
       <c r="V31" s="6">
         <v>17</v>
       </c>
       <c r="W31" s="6">
         <v>78</v>
       </c>
       <c r="X31" s="6">
         <v>29</v>
       </c>
       <c r="Y31" s="6">
         <v>34</v>
       </c>
       <c r="Z31" s="6">
         <v>34</v>
       </c>
       <c r="AA31" s="6">
         <v>62</v>
       </c>
       <c r="AB31" s="6">
         <v>29</v>
       </c>
       <c r="AC31" s="6">
         <v>0</v>
       </c>
       <c r="AD31" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE31" s="6">
         <v>102</v>
       </c>
       <c r="AF31" s="6">
         <v>32</v>
       </c>
       <c r="AG31" s="6">
         <v>70</v>
       </c>
       <c r="AH31" s="6">
         <v>28</v>
       </c>
       <c r="AI31" s="6">
         <v>59</v>
       </c>
       <c r="AJ31" s="6">
         <v>25</v>
       </c>
       <c r="AK31" s="6">
         <v>54</v>
       </c>
       <c r="AL31" s="6">
         <v>32</v>
       </c>
@@ -13220,63 +13217,63 @@
       <c r="FX31" s="6">
         <v>50</v>
       </c>
       <c r="FY31" s="6">
         <v>19</v>
       </c>
       <c r="FZ31" s="6">
         <v>35</v>
       </c>
       <c r="GA31" s="6">
         <v>21</v>
       </c>
       <c r="GB31" s="6">
         <v>48</v>
       </c>
       <c r="GC31" s="6">
         <v>13</v>
       </c>
       <c r="GD31" s="6">
         <v>39</v>
       </c>
       <c r="GE31" s="6">
         <v>0</v>
       </c>
       <c r="GF31" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG31" s="6">
         <v>60</v>
       </c>
       <c r="GH31" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="32" spans="1:190">
       <c r="A32" s="5"/>
       <c r="B32" s="5" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C32" s="6">
         <v>353</v>
       </c>
       <c r="D32" s="6">
         <v>12</v>
       </c>
       <c r="E32" s="6">
         <v>313</v>
       </c>
       <c r="F32" s="6">
         <v>14</v>
       </c>
       <c r="G32" s="6">
         <v>333</v>
       </c>
       <c r="H32" s="6">
         <v>13</v>
       </c>
       <c r="I32" s="6">
         <v>294</v>
       </c>
       <c r="J32" s="6">
         <v>12</v>
       </c>
@@ -13316,51 +13313,51 @@
       <c r="V32" s="6">
         <v>7</v>
       </c>
       <c r="W32" s="6">
         <v>458</v>
       </c>
       <c r="X32" s="6">
         <v>18</v>
       </c>
       <c r="Y32" s="6">
         <v>433</v>
       </c>
       <c r="Z32" s="6">
         <v>17</v>
       </c>
       <c r="AA32" s="6">
         <v>461</v>
       </c>
       <c r="AB32" s="6">
         <v>10</v>
       </c>
       <c r="AC32" s="6">
         <v>280</v>
       </c>
       <c r="AD32" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE32" s="6">
         <v>473</v>
       </c>
       <c r="AF32" s="6">
         <v>16</v>
       </c>
       <c r="AG32" s="6">
         <v>495</v>
       </c>
       <c r="AH32" s="6">
         <v>15</v>
       </c>
       <c r="AI32" s="6">
         <v>504</v>
       </c>
       <c r="AJ32" s="6">
         <v>11</v>
       </c>
       <c r="AK32" s="6">
         <v>474</v>
       </c>
       <c r="AL32" s="6">
         <v>12</v>
       </c>
@@ -13790,73 +13787,73 @@
       <c r="FX32" s="6">
         <v>14</v>
       </c>
       <c r="FY32" s="6">
         <v>284</v>
       </c>
       <c r="FZ32" s="6">
         <v>17</v>
       </c>
       <c r="GA32" s="6">
         <v>312</v>
       </c>
       <c r="GB32" s="6">
         <v>23</v>
       </c>
       <c r="GC32" s="6">
         <v>335</v>
       </c>
       <c r="GD32" s="6">
         <v>12</v>
       </c>
       <c r="GE32" s="6">
         <v>0</v>
       </c>
       <c r="GF32" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG32" s="6">
         <v>460</v>
       </c>
       <c r="GH32" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:190" customHeight="1" ht="21.75">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282639/620571</t>
           </r>
         </is>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
@@ -14030,245 +14027,245 @@
       <c r="FX33" s="3"/>
       <c r="FY33" s="3"/>
       <c r="FZ33" s="3"/>
       <c r="GA33" s="3"/>
       <c r="GB33" s="3"/>
       <c r="GC33" s="3"/>
       <c r="GD33" s="3"/>
       <c r="GE33" s="3"/>
       <c r="GF33" s="3"/>
       <c r="GG33" s="3"/>
       <c r="GH33" s="3"/>
     </row>
     <row r="36" spans="1:190">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">total number of stems</t>
+            <t xml:space="preserve">Gesamtstammzahl</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #3</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:190" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:190">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">conifers and broadleaves</t>
+            <t xml:space="preserve">Nadelholz, Laubholz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:190" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="42" spans="1:190">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tree state (living/dead)</t>
+            <t xml:space="preserve">Baumzustand (lebend/tot)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1265</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:190" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="45" spans="1:190">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest district (2023)</t>
+            <t xml:space="preserve">Forstkreis (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:190" customHeight="1" ht="29">
       <c r="A46" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="48" spans="1:190">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:190" customHeight="1" ht="29">
       <c r="A49" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="51" spans="1:190">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:190" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GH1"/>
     <mergeCell ref="A2:GH2"/>
     <mergeCell ref="A3:GH3"/>
     <mergeCell ref="A4:GH4"/>
     <mergeCell ref="A5:GH5"/>
     <mergeCell ref="A6:GH6"/>
     <mergeCell ref="A7:GH7"/>
     <mergeCell ref="A8:GH8"/>
     <mergeCell ref="C10:GH10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="M11:N11"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="Q11:R11"/>
     <mergeCell ref="S11:T11"/>
     <mergeCell ref="U11:V11"/>
     <mergeCell ref="W11:X11"/>
     <mergeCell ref="Y11:Z11"/>