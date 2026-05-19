--- v0 (2025-12-18)
+++ v1 (2026-05-19)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>development stage</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>stadio di sviluppo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest district (2024)</t>
+      <t xml:space="preserve">: circondario forestale (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>forest district (2024)</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>circondario forestale (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,258 +373,258 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lakes</t>
-[...2 lines deleted...]
-    <t>Switzerland</t>
+    <t>laghi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>young growth/ thicket</t>
-[...17 lines deleted...]
-    <t>total</t>
+    <t>novelleto/spessina</t>
+  </si>
+  <si>
+    <t>perticaia</t>
+  </si>
+  <si>
+    <t>fustaia giovane</t>
+  </si>
+  <si>
+    <t>fustaia adulta</t>
+  </si>
+  <si>
+    <t>fustaia matura</t>
+  </si>
+  <si>
+    <t>misto</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282922/620854</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">development stage</t>
+      <t xml:space="preserve">stadio di sviluppo</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #20</t>
     </r>
   </si>
   <si>
-    <t>Stage of stand development, defined by the dominant diameter at breast height (dbhdom = dbh of the 100 largest [thickest] trees per hectare). Young growth/thicket: dbhdom &lt;12 cm, pole timber: dbhdom 12-30 cm, young timber: dbhdom 31-40 cm, medium timber : dbhdom 41-50 cm, old timber: dbhdom &gt;50 cm, mixed: trees of different development stages, no development stage predominant or groups of different development stages covering &lt; 500 m². Reference: Field Survey (MID 261: Entwicklungsstufe)</t>
+    <t>Tappa nell'evoluzione di un popolamento, definito in base al diametro dominante (DPUdom = DPU dei 100 alberi più grossi ad ettaro). Novelleto/spessina: DPUdom &lt;12 cm, perticaia: DPUdom 12-30 cm, fustaia giovane: DPUdom 31-40 cm, fustaia adulta: DPUdom 41-50 cm, fustaia matura: DPUdom &gt;50 cm, misto: alberi di diversi stadi di sviluppo, nessuno stadio di sviluppo predominante oppure gruppi di diversi stadi di sviluppo più piccoli di 5 are. Fonte: rilievo sul terreno (MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest district (2023)</t>
+      <t xml:space="preserve">circondario forestale (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
+    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -976,51 +976,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -6913,51 +6913,51 @@
         <v>106</v>
       </c>
       <c r="GE20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF20" s="6">
         <v>100.0</v>
       </c>
       <c r="GG20" s="6" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="21" spans="1:189" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282922/620854</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
@@ -7131,191 +7131,191 @@
       <c r="FW21" s="3"/>
       <c r="FX21" s="3"/>
       <c r="FY21" s="3"/>
       <c r="FZ21" s="3"/>
       <c r="GA21" s="3"/>
       <c r="GB21" s="3"/>
       <c r="GC21" s="3"/>
       <c r="GD21" s="3"/>
       <c r="GE21" s="3"/>
       <c r="GF21" s="3"/>
       <c r="GG21" s="3"/>
     </row>
     <row r="24" spans="1:189">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:189" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:189">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">development stage</t>
+            <t xml:space="preserve">stadio di sviluppo</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #20</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:189" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="30" spans="1:189">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest district (2023)</t>
+            <t xml:space="preserve">circondario forestale (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:189" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:189">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:189" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="36" spans="1:189">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:189" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>124</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>