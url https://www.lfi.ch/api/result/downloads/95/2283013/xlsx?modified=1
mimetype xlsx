--- v0 (2025-12-08)
+++ v1 (2026-06-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>NFI5</t>
   </si>
   <si>
     <t>basal area</t>
   </si>
   <si>
     <t>protection forest against rockfall (2022) · altitudinal vegetation belts (NaiS; 6 classes)</t>
   </si>
   <si>
@@ -627,51 +627,51 @@
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
     <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1005,51 +1005,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="51.702" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="57.557" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
@@ -1091,121 +1091,121 @@
     <col min="50" max="50" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="75" max="75" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="75" max="75" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="85" max="85" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="86" max="86" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="87" max="87" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="88" max="88" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="89" max="89" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="90" max="90" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="91" max="91" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="92" max="92" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="93" max="93" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="94" max="94" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="95" max="95" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="96" max="96" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="97" max="97" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="97" max="97" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="98" max="98" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="99" max="99" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="100" max="100" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="101" max="101" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="102" max="102" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="103" max="103" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="110" max="110" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="111" max="111" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="111" max="111" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="112" max="112" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="113" max="113" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="114" max="114" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="115" max="115" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="116" max="116" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="117" max="117" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="118" max="118" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="119" max="119" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="120" max="120" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="121" max="121" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="121" max="121" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="122" max="122" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="123" max="123" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="124" max="124" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="125" max="125" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="126" max="126" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="127" max="127" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="127" max="127" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="128" max="128" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="129" max="129" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="130" max="130" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="131" max="131" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="132" max="132" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="133" max="133" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="134" max="134" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="135" max="135" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="136" max="136" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="137" max="137" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="138" max="138" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="139" max="139" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="140" max="140" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="141" max="141" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="142" max="142" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="143" max="143" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="144" max="144" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="145" max="145" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="145" max="145" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="146" max="146" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="147" max="147" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="148" max="148" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="149" max="149" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="150" max="150" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="151" max="151" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="152" max="152" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="153" max="153" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="154" max="154" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="155" max="155" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="156" max="156" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="157" max="157" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="158" max="158" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="159" max="159" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="160" max="160" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="161" max="161" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="162" max="162" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="163" max="163" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="164" max="164" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="165" max="165" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="166" max="166" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="167" max="167" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="168" max="168" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="169" max="169" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="170" max="170" width="6.856" bestFit="true" customWidth="true" style="0"/>
@@ -8321,51 +8321,51 @@
       <c r="BO23" s="6">
         <v>0.0</v>
       </c>
       <c r="BP23" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BQ23" s="6">
         <v>0.0</v>
       </c>
       <c r="BR23" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BS23" s="6">
         <v>0.0</v>
       </c>
       <c r="BT23" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BU23" s="6">
         <v>0.0</v>
       </c>
       <c r="BV23" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BW23" s="6">
-        <v>118.6</v>
+        <v>118.59999999999999</v>
       </c>
       <c r="BX23" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BY23" s="6">
         <v>0.0</v>
       </c>
       <c r="BZ23" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CA23" s="6">
         <v>0.0</v>
       </c>
       <c r="CB23" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CC23" s="6">
         <v>0.0</v>
       </c>
       <c r="CD23" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CE23" s="6">
         <v>0.0</v>
       </c>
@@ -9047,51 +9047,51 @@
       <c r="DO24" s="6">
         <v>0.0</v>
       </c>
       <c r="DP24" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DQ24" s="6">
         <v>35.1</v>
       </c>
       <c r="DR24" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DS24" s="6">
         <v>0.0</v>
       </c>
       <c r="DT24" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DU24" s="6">
         <v>0.0</v>
       </c>
       <c r="DV24" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DW24" s="6">
-        <v>93.1</v>
+        <v>93.099999999999994</v>
       </c>
       <c r="DX24" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DY24" s="6">
         <v>0.0</v>
       </c>
       <c r="DZ24" s="6" t="s">
         <v>108</v>
       </c>
       <c r="EA24" s="6">
         <v>38.6</v>
       </c>
       <c r="EB24" s="6">
         <v>26</v>
       </c>
       <c r="EC24" s="6">
         <v>0.0</v>
       </c>
       <c r="ED24" s="6" t="s">
         <v>108</v>
       </c>
       <c r="EE24" s="6">
         <v>0.0</v>
       </c>
@@ -9527,51 +9527,51 @@
       <c r="CK25" s="6">
         <v>0.0</v>
       </c>
       <c r="CL25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CM25" s="6">
         <v>0.0</v>
       </c>
       <c r="CN25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CO25" s="6">
         <v>0.0</v>
       </c>
       <c r="CP25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CQ25" s="6">
         <v>0.0</v>
       </c>
       <c r="CR25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CS25" s="6">
-        <v>69.6</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="CT25" s="6">
         <v>24</v>
       </c>
       <c r="CU25" s="6">
         <v>0.0</v>
       </c>
       <c r="CV25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CW25" s="6">
         <v>54.9</v>
       </c>
       <c r="CX25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CY25" s="6">
         <v>0.0</v>
       </c>
       <c r="CZ25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DA25" s="6">
         <v>0.0</v>
       </c>
@@ -10739,51 +10739,51 @@
       <c r="DI27" s="6">
         <v>59.4</v>
       </c>
       <c r="DJ27" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DK27" s="6">
         <v>21.3</v>
       </c>
       <c r="DL27" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DM27" s="6">
         <v>0.0</v>
       </c>
       <c r="DN27" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DO27" s="6">
         <v>41.3</v>
       </c>
       <c r="DP27" s="6">
         <v>13</v>
       </c>
       <c r="DQ27" s="6">
-        <v>75.4</v>
+        <v>75.40000000000001</v>
       </c>
       <c r="DR27" s="6">
         <v>67</v>
       </c>
       <c r="DS27" s="6">
         <v>10.6</v>
       </c>
       <c r="DT27" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DU27" s="6">
         <v>24.2</v>
       </c>
       <c r="DV27" s="6">
         <v>8</v>
       </c>
       <c r="DW27" s="6">
         <v>0.0</v>
       </c>
       <c r="DX27" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DY27" s="6">
         <v>0.0</v>
       </c>
@@ -11327,51 +11327,51 @@
       <c r="DO28" s="6">
         <v>41.3</v>
       </c>
       <c r="DP28" s="6">
         <v>13</v>
       </c>
       <c r="DQ28" s="6">
         <v>56.0</v>
       </c>
       <c r="DR28" s="6">
         <v>47</v>
       </c>
       <c r="DS28" s="6">
         <v>10.6</v>
       </c>
       <c r="DT28" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DU28" s="6">
         <v>24.2</v>
       </c>
       <c r="DV28" s="6">
         <v>8</v>
       </c>
       <c r="DW28" s="6">
-        <v>93.1</v>
+        <v>93.099999999999994</v>
       </c>
       <c r="DX28" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DY28" s="6">
         <v>0.0</v>
       </c>
       <c r="DZ28" s="6" t="s">
         <v>108</v>
       </c>
       <c r="EA28" s="6">
         <v>35.9</v>
       </c>
       <c r="EB28" s="6">
         <v>25</v>
       </c>
       <c r="EC28" s="6">
         <v>27.5</v>
       </c>
       <c r="ED28" s="6">
         <v>18</v>
       </c>
       <c r="EE28" s="6">
         <v>24.8</v>
       </c>
@@ -14233,51 +14233,51 @@
       <c r="EG33" s="6">
         <v>40.0</v>
       </c>
       <c r="EH33" s="6">
         <v>14</v>
       </c>
       <c r="EI33" s="6">
         <v>36.3</v>
       </c>
       <c r="EJ33" s="6">
         <v>23</v>
       </c>
       <c r="EK33" s="6">
         <v>3.3</v>
       </c>
       <c r="EL33" s="6" t="s">
         <v>108</v>
       </c>
       <c r="EM33" s="6">
         <v>34.8</v>
       </c>
       <c r="EN33" s="6">
         <v>9</v>
       </c>
       <c r="EO33" s="6">
-        <v>77.4</v>
+        <v>77.40000000000001</v>
       </c>
       <c r="EP33" s="6" t="s">
         <v>108</v>
       </c>
       <c r="EQ33" s="6">
         <v>19.5</v>
       </c>
       <c r="ER33" s="6">
         <v>25</v>
       </c>
       <c r="ES33" s="6">
         <v>26.0</v>
       </c>
       <c r="ET33" s="6">
         <v>8</v>
       </c>
       <c r="EU33" s="6">
         <v>32.5</v>
       </c>
       <c r="EV33" s="6">
         <v>12</v>
       </c>
       <c r="EW33" s="6">
         <v>30.1</v>
       </c>
@@ -18693,51 +18693,51 @@
       <c r="CY41" s="6">
         <v>37.9</v>
       </c>
       <c r="CZ41" s="6">
         <v>18</v>
       </c>
       <c r="DA41" s="6">
         <v>0.0</v>
       </c>
       <c r="DB41" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DC41" s="6">
         <v>24.2</v>
       </c>
       <c r="DD41" s="6">
         <v>5</v>
       </c>
       <c r="DE41" s="6">
         <v>0.0</v>
       </c>
       <c r="DF41" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DG41" s="6">
-        <v>72.4</v>
+        <v>72.40000000000001</v>
       </c>
       <c r="DH41" s="6">
         <v>50</v>
       </c>
       <c r="DI41" s="6">
         <v>0.0</v>
       </c>
       <c r="DJ41" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DK41" s="6">
         <v>18.8</v>
       </c>
       <c r="DL41" s="6">
         <v>20</v>
       </c>
       <c r="DM41" s="6">
         <v>25.8</v>
       </c>
       <c r="DN41" s="6">
         <v>12</v>
       </c>
       <c r="DO41" s="6">
         <v>28.4</v>
       </c>
@@ -18795,51 +18795,51 @@
       <c r="EG41" s="6">
         <v>40.0</v>
       </c>
       <c r="EH41" s="6">
         <v>14</v>
       </c>
       <c r="EI41" s="6">
         <v>36.3</v>
       </c>
       <c r="EJ41" s="6">
         <v>23</v>
       </c>
       <c r="EK41" s="6">
         <v>3.3</v>
       </c>
       <c r="EL41" s="6" t="s">
         <v>108</v>
       </c>
       <c r="EM41" s="6">
         <v>34.8</v>
       </c>
       <c r="EN41" s="6">
         <v>9</v>
       </c>
       <c r="EO41" s="6">
-        <v>77.4</v>
+        <v>77.40000000000001</v>
       </c>
       <c r="EP41" s="6" t="s">
         <v>108</v>
       </c>
       <c r="EQ41" s="6">
         <v>19.5</v>
       </c>
       <c r="ER41" s="6">
         <v>25</v>
       </c>
       <c r="ES41" s="6">
         <v>26.0</v>
       </c>
       <c r="ET41" s="6">
         <v>8</v>
       </c>
       <c r="EU41" s="6">
         <v>32.5</v>
       </c>
       <c r="EV41" s="6">
         <v>12</v>
       </c>
       <c r="EW41" s="6">
         <v>30.1</v>
       </c>