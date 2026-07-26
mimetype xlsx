--- v0 (2026-01-10)
+++ v1 (2026-07-26)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>bosco esclusi gli arbusteti, arbusteto · funzione particolare del bosco (2 classi)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Wald ohne Gebüschwald, Gebüschwald · spezielle Waldfunktion (2 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: circondario forestale (2024)</t>
+      <t xml:space="preserve">: Forstkreis (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco</t>
+      <t xml:space="preserve">: Wald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>circondario forestale (2024)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,287 +373,287 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>laghi</t>
-[...8 lines deleted...]
-    <t>funzione particolare del bosco (2 classi)</t>
+    <t>Seen</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Wald ohne Gebüschwald, Gebüschwald</t>
+  </si>
+  <si>
+    <t>spezielle Waldfunktion (2 Klassen)</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>non presenta</t>
-[...11 lines deleted...]
-    <t>arbusteto</t>
+    <t>nicht vorhanden</t>
+  </si>
+  <si>
+    <t>vorhanden</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>Gebüschwald</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2283802/621734</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco esclusi gli arbusteti, arbusteto</t>
+      <t xml:space="preserve">Wald ohne Gebüschwald, Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1697</t>
     </r>
   </si>
   <si>
-    <t>Tipo di bosco in due classi (bosco esclusi gli arbusteti, arbusteto). Fonte: rilievo sul terreno (MID 816) oppure, se il bosco non è accessibile, interpretazione di foto aeree</t>
+    <t>Art des Waldes in zwei Klassen (Wald ohne Gebüschwald, Gebüschwald). Grundlage: Feldaufnahme (MID 816) oder - wenn Wald nicht zugänglich - Luftbildinterpretation</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">funzione particolare del bosco (2 classi)</t>
+      <t xml:space="preserve">spezielle Waldfunktion (2 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1095</t>
     </r>
   </si>
   <si>
-    <t>Presenza di una funzione del bosco di significativa importanza locale secondo la pianificazione forestale o la valutazione del servizio forestale locale, in due classi (presente/non presente). Le funzioni del bosco sono, ad esempio, la produzione di legname, la protezione dai pericoli naturali, la protezione della natura, la protezione delle acque potabili. Fonte: inchiesta presso il servizio forestale (MID 327: Spezielle Waldfunktionen)</t>
+    <t>Vorkommen einer Waldfunktion von erheblicher lokaler Bedeutung gemäss forstlicher Planung oder gutachterlicher Einschätzung durch den lokalen Forstdienst in zwei Klassen (vorhanden/nicht vorhanden). Waldfunktionen sind z.B. Holzproduktion, Schutz gegen Naturgefahren, Naturschutz, Trinkwasserschutz. Grundlage: Forstdienstbefragung (MID 327: Spezielle Waldfunktionen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">circondario forestale (2023)</t>
+      <t xml:space="preserve">Forstkreis (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
+    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco</t>
+      <t xml:space="preserve">Wald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #484</t>
     </r>
   </si>
   <si>
-    <t>Superficie che soddisfa la definizione di bosco secondo l'IFN, che è dunque «bosco esclusi gli arbusteti» o «arbusteto».</t>
+    <t>Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1005,52 +1005,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="51.702" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="43.418" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -11524,51 +11524,51 @@
         <v>0.0</v>
       </c>
       <c r="GF28" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG28" s="6">
         <v>1327.1</v>
       </c>
       <c r="GH28" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:190" customHeight="1" ht="21.75">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2283802/621734</t>
           </r>
         </is>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
@@ -11742,226 +11742,226 @@
       <c r="FX29" s="3"/>
       <c r="FY29" s="3"/>
       <c r="FZ29" s="3"/>
       <c r="GA29" s="3"/>
       <c r="GB29" s="3"/>
       <c r="GC29" s="3"/>
       <c r="GD29" s="3"/>
       <c r="GE29" s="3"/>
       <c r="GF29" s="3"/>
       <c r="GG29" s="3"/>
       <c r="GH29" s="3"/>
     </row>
     <row r="32" spans="1:190">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:190" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="35" spans="1:190">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco esclusi gli arbusteti, arbusteto</t>
+            <t xml:space="preserve">Wald ohne Gebüschwald, Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1697</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:190" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="38" spans="1:190">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">funzione particolare del bosco (2 classi)</t>
+            <t xml:space="preserve">spezielle Waldfunktion (2 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1095</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:190" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:190">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">circondario forestale (2023)</t>
+            <t xml:space="preserve">Forstkreis (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:190" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="44" spans="1:190">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco</t>
+            <t xml:space="preserve">Wald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #484</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:190" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="47" spans="1:190">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:190" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GH1"/>
     <mergeCell ref="A2:GH2"/>