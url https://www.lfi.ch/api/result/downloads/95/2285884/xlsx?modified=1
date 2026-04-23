--- v2 (2026-01-09)
+++ v3 (2026-04-23)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>ownership (2 categories)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>biomasse du bois mort</t>
+  </si>
+  <si>
+    <t>propriété (2 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest district (2024)</t>
+      <t xml:space="preserve">: arrondissement forestier (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: million kg</t>
+      <t xml:space="preserve">: Mio kg</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>forest district (2024)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>arrondissement forestier (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,246 +373,246 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lakes</t>
-[...5 lines deleted...]
-    <t>million kg</t>
+    <t>lacs</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>Mio kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>public</t>
-[...2 lines deleted...]
-    <t>private</t>
+    <t>publique</t>
+  </si>
+  <si>
+    <t>privée</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2285884/623816</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomass of deadwood</t>
+      <t xml:space="preserve">biomasse du bois mort</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #71</t>
     </r>
   </si>
   <si>
-    <t>Dry weight (mass) of standing and lying deadwood, determined with the help of the species- and decomposition-dependent wood densities of the following components: 1) stemwood, merchantable branchwood, branch brushwood and roots of standing and lying dead trees and shrubs with a diameter at breast height (dbh) ≥12 cm without stem breakage; 2) stemwood of the still standing stump, branch brushwood and roots of standing dead trees and shrubs ≥12 cm dbh with stem breakage and 3) LIS-deadwood, i.e. the lying deadwood with a diameter ≥7 cm (merchantable wood without merchantable wood pieces in heaps of branches), which cannot be assigned to a tree or shrub ≥12 cm dbh.</t>
+    <t>Poids sec (masse) du bois mort sur pied et à terre, déterminé au moyen de densités de bois dépendantes de l'espèce et du degré de décomposition des composants suivants: 1) bois de tige, bois fort des branches, menu bois des branches et racines d'arbres et d'arbustes morts sur pied et à terre d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) sans cassure de la tige, 2) bois de tige de la partie du tronc encore sur pied, menu bois des branches et racines d'arbres et d'arbustes morts sur pied d'au moins 12 cm de DHP avec cassure de la tige, et 3) bois mort LIS, c'est-à-dire bois mort à terre d'au moins 7 cm de diamètre (bois fort; sans parties de bois fort dans les tas de branches) qui ne peut être attribué à aucun arbre ou arbuste d'au moins 12 cm de DHP.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ownership (2 categories)</t>
+      <t xml:space="preserve">propriété (2 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #94</t>
     </r>
   </si>
   <si>
-    <t>Forest ownership, classified according to the two categories: 'public' and 'private'. Reference: Forest Service Survey (MID 365: Eigentum)</t>
+    <t>Régime de propriété de la forêt, identifié à l'aide des deux classes «public» et «privé». Source: enquête auprès des services forestiers (MID 365: Propriété)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest district (2023)</t>
+      <t xml:space="preserve">arrondissement forestier (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
+    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -964,238 +964,238 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="34" max="34" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="36" max="36" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="38" max="38" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="38" max="38" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="40" max="40" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="42" max="42" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="44" max="44" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="44" max="44" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="46" max="46" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="48" max="48" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="48" max="48" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="54" max="54" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="54" max="54" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="56" max="56" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="56" max="56" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="58" max="58" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="58" max="58" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="60" max="60" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="60" max="60" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="62" max="62" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="62" max="62" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="64" max="64" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="66" max="66" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="66" max="66" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="68" max="68" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="68" max="68" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="70" max="70" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="70" max="70" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="72" max="72" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="72" max="72" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="74" max="74" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="74" max="74" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="76" max="76" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="76" max="76" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="78" max="78" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="78" max="78" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="80" max="80" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="80" max="80" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="82" max="82" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="82" max="82" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="84" max="84" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="84" max="84" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="85" max="85" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="86" max="86" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="86" max="86" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="87" max="87" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="88" max="88" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="88" max="88" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="89" max="89" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="90" max="90" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="90" max="90" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="91" max="91" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="92" max="92" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="92" max="92" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="93" max="93" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="94" max="94" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="94" max="94" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="95" max="95" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="96" max="96" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="96" max="96" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="97" max="97" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="98" max="98" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="98" max="98" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="99" max="99" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="100" max="100" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="100" max="100" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="101" max="101" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="102" max="102" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="102" max="102" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="103" max="103" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="104" max="104" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="104" max="104" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="106" max="106" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="106" max="106" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="108" max="108" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="108" max="108" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="110" max="110" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="110" max="110" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="111" max="111" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="112" max="112" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="112" max="112" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="113" max="113" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="114" max="114" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="114" max="114" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="115" max="115" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="116" max="116" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="116" max="116" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="117" max="117" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="118" max="118" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="118" max="118" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="119" max="119" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="120" max="120" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="120" max="120" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="121" max="121" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="122" max="122" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="122" max="122" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="123" max="123" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="124" max="124" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="124" max="124" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="125" max="125" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="126" max="126" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="126" max="126" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="127" max="127" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="128" max="128" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="128" max="128" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="129" max="129" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="130" max="130" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="130" max="130" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="131" max="131" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="132" max="132" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="132" max="132" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="133" max="133" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="134" max="134" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="134" max="134" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="135" max="135" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="136" max="136" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="136" max="136" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="137" max="137" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="138" max="138" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="138" max="138" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="139" max="139" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="140" max="140" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="140" max="140" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="141" max="141" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="142" max="142" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="142" max="142" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="143" max="143" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="144" max="144" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="144" max="144" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="145" max="145" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="146" max="146" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="146" max="146" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="147" max="147" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="148" max="148" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="148" max="148" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="149" max="149" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="150" max="150" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="150" max="150" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="151" max="151" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="152" max="152" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="152" max="152" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="153" max="153" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="154" max="154" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="154" max="154" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="155" max="155" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="156" max="156" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="156" max="156" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="157" max="157" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="158" max="158" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="158" max="158" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="159" max="159" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="160" max="160" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="160" max="160" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="161" max="161" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="162" max="162" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="162" max="162" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="163" max="163" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="164" max="164" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="164" max="164" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="165" max="165" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="166" max="166" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="166" max="166" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="167" max="167" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="168" max="168" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="168" max="168" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="169" max="169" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="170" max="170" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="170" max="170" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="171" max="171" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="172" max="172" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="172" max="172" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="173" max="173" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="174" max="174" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="174" max="174" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="175" max="175" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="176" max="176" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="176" max="176" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="177" max="177" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="178" max="178" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="178" max="178" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="179" max="179" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="180" max="180" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="180" max="180" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="181" max="181" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="182" max="182" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="182" max="182" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="183" max="183" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="184" max="184" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="184" max="184" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="185" max="185" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="186" max="186" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="186" max="186" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="187" max="187" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="188" max="188" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="188" max="188" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="189" max="189" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:189">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:189">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:189">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:189">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:189">
       <c r="A5" t="s">
@@ -4625,51 +4625,51 @@
         <v>0</v>
       </c>
       <c r="GE16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF16" s="6">
         <v>21753</v>
       </c>
       <c r="GG16" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:189" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2285884/623816</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
@@ -4843,191 +4843,191 @@
       <c r="FW17" s="3"/>
       <c r="FX17" s="3"/>
       <c r="FY17" s="3"/>
       <c r="FZ17" s="3"/>
       <c r="GA17" s="3"/>
       <c r="GB17" s="3"/>
       <c r="GC17" s="3"/>
       <c r="GD17" s="3"/>
       <c r="GE17" s="3"/>
       <c r="GF17" s="3"/>
       <c r="GG17" s="3"/>
     </row>
     <row r="20" spans="1:189">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomass of deadwood</t>
+            <t xml:space="preserve">biomasse du bois mort</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #71</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:189" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="23" spans="1:189">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ownership (2 categories)</t>
+            <t xml:space="preserve">propriété (2 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #94</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:189" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:189">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest district (2023)</t>
+            <t xml:space="preserve">arrondissement forestier (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:189" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:189">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:189" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="32" spans="1:189">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:189" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>