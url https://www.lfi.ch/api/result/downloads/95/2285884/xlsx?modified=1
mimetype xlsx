--- v3 (2026-04-23)
+++ v4 (2026-07-28)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>propriété (2 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Biomasse des Totholzes</t>
+  </si>
+  <si>
+    <t>Eigentum (2 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: arrondissement forestier (2024)</t>
+      <t xml:space="preserve">: Forstkreis (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: Mio kg</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...2 lines deleted...]
-    <t>arrondissement forestier (2024)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,246 +373,246 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lacs</t>
-[...2 lines deleted...]
-    <t>Suisse</t>
+    <t>Seen</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>Mio kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>publique</t>
-[...5 lines deleted...]
-    <t>total</t>
+    <t>öffentlich</t>
+  </si>
+  <si>
+    <t>privat</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2285884/623816</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomasse du bois mort</t>
+      <t xml:space="preserve">Biomasse des Totholzes</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #71</t>
     </r>
   </si>
   <si>
-    <t>Poids sec (masse) du bois mort sur pied et à terre, déterminé au moyen de densités de bois dépendantes de l'espèce et du degré de décomposition des composants suivants: 1) bois de tige, bois fort des branches, menu bois des branches et racines d'arbres et d'arbustes morts sur pied et à terre d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) sans cassure de la tige, 2) bois de tige de la partie du tronc encore sur pied, menu bois des branches et racines d'arbres et d'arbustes morts sur pied d'au moins 12 cm de DHP avec cassure de la tige, et 3) bois mort LIS, c'est-à-dire bois mort à terre d'au moins 7 cm de diamètre (bois fort; sans parties de bois fort dans les tas de branches) qui ne peut être attribué à aucun arbre ou arbuste d'au moins 12 cm de DHP.</t>
+    <t>Trockengewicht (Masse) des stehenden und liegenden Totholzes, ermittelt mithilfe von art- und zersetzungsgradabhängigen Holzdichten aus folgenden Komponenten: 1) Schaftholz, Astderbholz, Astreisig und Wurzeln von stehenden und liegenden toten Bäumen und Sträuchern ab 12 cm Brusthöhendurchmesser (BHD) ohne Schaftbruch, 2) Schaftholz des noch stehenden Stumpfes, Astreisig und Wurzeln von stehenden toten Bäumen und Sträuchern ab 12 cm BHD mit Schaftbruch und 3) LIS-Totholz, d.h. dem liegendem Totholz ab 7 cm Durchmesser (Derbholz; ohne Derbholzstücke in Asthaufen), das keinem Baum oder Strauch ab 12 cm BHD zugeordnet werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">propriété (2 classes)</t>
+      <t xml:space="preserve">Eigentum (2 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #94</t>
     </r>
   </si>
   <si>
-    <t>Régime de propriété de la forêt, identifié à l'aide des deux classes «public» et «privé». Source: enquête auprès des services forestiers (MID 365: Propriété)</t>
+    <t xml:space="preserve">Eigentumsverhältnis am Wald, charakterisiert mithilfe der zwei Klassen «öffentlich» und «privat». </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">arrondissement forestier (2023)</t>
+      <t xml:space="preserve">Forstkreis (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
+    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -964,51 +964,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="10.426" bestFit="true" customWidth="true" style="0"/>
@@ -4625,51 +4625,51 @@
         <v>0</v>
       </c>
       <c r="GE16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF16" s="6">
         <v>21753</v>
       </c>
       <c r="GG16" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:189" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2285884/623816</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
@@ -4843,191 +4843,191 @@
       <c r="FW17" s="3"/>
       <c r="FX17" s="3"/>
       <c r="FY17" s="3"/>
       <c r="FZ17" s="3"/>
       <c r="GA17" s="3"/>
       <c r="GB17" s="3"/>
       <c r="GC17" s="3"/>
       <c r="GD17" s="3"/>
       <c r="GE17" s="3"/>
       <c r="GF17" s="3"/>
       <c r="GG17" s="3"/>
     </row>
     <row r="20" spans="1:189">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomasse du bois mort</t>
+            <t xml:space="preserve">Biomasse des Totholzes</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #71</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:189" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="23" spans="1:189">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">propriété (2 classes)</t>
+            <t xml:space="preserve">Eigentum (2 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #94</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:189" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:189">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">arrondissement forestier (2023)</t>
+            <t xml:space="preserve">Forstkreis (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:189" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:189">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:189" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="32" spans="1:189">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:189" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>