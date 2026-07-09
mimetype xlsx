--- v1 (2026-01-23)
+++ v2 (2026-07-09)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>tracciato del margine boschivo</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>proportion of forest edge</t>
+  </si>
+  <si>
+    <t>shape of forest edge</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: circondario forestale (2024)</t>
+      <t xml:space="preserve">: forest district (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, column total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: margine boschivo fino alla fascia montana IFN4/IFN5</t>
+      <t xml:space="preserve">: forest edge up to the montane vegetation belt NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>circondario forestale (2024)</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>forest district (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,255 +373,255 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>laghi</t>
-[...2 lines deleted...]
-    <t>Svizzera</t>
+    <t>lakes</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>rettilineo</t>
-[...14 lines deleted...]
-    <t>totale</t>
+    <t>straight</t>
+  </si>
+  <si>
+    <t>curved</t>
+  </si>
+  <si>
+    <t>sinuated</t>
+  </si>
+  <si>
+    <t>deeply sinuated</t>
+  </si>
+  <si>
+    <t>open</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2286484/624416</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione del margine boschivo</t>
+      <t xml:space="preserve">proportion of forest edge</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #124</t>
     </r>
   </si>
   <si>
-    <t>Proporzione di margine boschivo che presenta una certa caratteristica (ad es. diversità strutturale, diversità delle specie legnose, struttura del margine boschivo) rispetto al margine boschivo totale. Il margine boschivo è definito come la zona di transizione o limite tra il bosco ed altri elementi del paesaggio.</t>
+    <t>Proportion of the forest edge with a certain characteristic (e.g. structural diversity, diversity of woody species or forest edge structure) in the total forest edge. The forest edge is the border or transition area between the vegetation form of forest and other elements of the landscape.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tracciato del margine boschivo</t>
+      <t xml:space="preserve">shape of forest edge</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #583</t>
     </r>
   </si>
   <si>
-    <t>Tipo di interconnessione tra bosco e campo aperto nella zona del margine boschivo, in cinque classi. Fonte: rilievo sul terreno (MID 42: Waldrandverlauf)</t>
+    <t>Type of transition line between the forest and the open land along the forest edge - in five classes. Reference: Field Survey (MID 42: Waldrandverlauf)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">circondario forestale (2023)</t>
+      <t xml:space="preserve">forest district (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
+    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">margine boschivo fino alla fascia montana IFN4/IFN5</t>
+      <t xml:space="preserve">forest edge up to the montane vegetation belt NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2676</t>
     </r>
   </si>
   <si>
-    <t>Margine boschivo nelle fasce vegetazionali NaiS iperinsubrica, collinare, collinare con faggio, submontana, montana inferiore, montana superiore, montana inferiore/superiore ed altimontana, che è stato rilevato negli inventari IFN4 ed IFN5. Fonte: rilievo sul terreno (MID 29: Waldrandbeschreibung)</t>
+    <t>Forest edge in the NaiS altitudinal vegetation belts: «hyperinsubric», «colline», «colline with beech», «submontane», «lower montane», «upper montane», «lower/upper montane» and «high montane», which was recorded during the two inventories NFI4 and NFI5. Reference: Field Survey (MID 29: Waldrandbeschreibung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -973,51 +973,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="38.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -6341,51 +6341,51 @@
         <v>106</v>
       </c>
       <c r="GE19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF19" s="6">
         <v>100.0</v>
       </c>
       <c r="GG19" s="6" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="20" spans="1:189" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2286484/624416</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
@@ -6559,191 +6559,191 @@
       <c r="FW20" s="3"/>
       <c r="FX20" s="3"/>
       <c r="FY20" s="3"/>
       <c r="FZ20" s="3"/>
       <c r="GA20" s="3"/>
       <c r="GB20" s="3"/>
       <c r="GC20" s="3"/>
       <c r="GD20" s="3"/>
       <c r="GE20" s="3"/>
       <c r="GF20" s="3"/>
       <c r="GG20" s="3"/>
     </row>
     <row r="23" spans="1:189">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione del margine boschivo</t>
+            <t xml:space="preserve">proportion of forest edge</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #124</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:189" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:189">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tracciato del margine boschivo</t>
+            <t xml:space="preserve">shape of forest edge</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #583</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:189" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:189">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">circondario forestale (2023)</t>
+            <t xml:space="preserve">forest district (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:189" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:189">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">margine boschivo fino alla fascia montana IFN4/IFN5</t>
+            <t xml:space="preserve">forest edge up to the montane vegetation belt NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2676</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:189" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="35" spans="1:189">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:189" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>123</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>