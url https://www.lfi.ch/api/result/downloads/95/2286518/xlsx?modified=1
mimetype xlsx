--- v1 (2026-01-23)
+++ v2 (2026-05-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>IFN5</t>
   </si>
   <si>
     <t>proporzione di aree di saggio in bosco</t>
   </si>
   <si>
     <t>fasce vegetazionali NaiS (6 classi) · superficie della chiaria più grande (5 classi)</t>
   </si>
   <si>
@@ -636,51 +636,51 @@
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
     <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1014,181 +1014,181 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="57.557" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="35" max="35" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="81" max="81" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="81" max="81" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="83" max="83" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="83" max="83" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="85" max="85" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="86" max="86" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="87" max="87" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="88" max="88" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="89" max="89" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="90" max="90" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="91" max="91" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="92" max="92" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="93" max="93" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="94" max="94" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="95" max="95" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="96" max="96" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="97" max="97" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="97" max="97" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="98" max="98" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="99" max="99" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="99" max="99" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="100" max="100" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="101" max="101" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="102" max="102" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="103" max="103" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="110" max="110" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="111" max="111" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="112" max="112" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="113" max="113" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="114" max="114" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="115" max="115" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="116" max="116" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="117" max="117" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="118" max="118" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="119" max="119" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="119" max="119" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="120" max="120" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="121" max="121" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="122" max="122" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="123" max="123" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="124" max="124" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="125" max="125" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="126" max="126" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="127" max="127" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="128" max="128" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="129" max="129" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="130" max="130" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="131" max="131" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="132" max="132" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="133" max="133" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="134" max="134" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="135" max="135" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="136" max="136" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="137" max="137" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="138" max="138" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="139" max="139" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="140" max="140" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="141" max="141" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="142" max="142" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="143" max="143" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="144" max="144" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -1196,51 +1196,51 @@
     <col min="146" max="146" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="147" max="147" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="148" max="148" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="149" max="149" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="150" max="150" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="151" max="151" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="152" max="152" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="153" max="153" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="154" max="154" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="155" max="155" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="156" max="156" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="157" max="157" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="158" max="158" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="159" max="159" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="160" max="160" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="161" max="161" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="162" max="162" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="163" max="163" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="164" max="164" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="165" max="165" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="166" max="166" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="167" max="167" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="168" max="168" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="169" max="169" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="170" max="170" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="171" max="171" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="171" max="171" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="172" max="172" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="173" max="173" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="174" max="174" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="175" max="175" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="176" max="176" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="177" max="177" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="178" max="178" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="179" max="179" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="180" max="180" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="181" max="181" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="182" max="182" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="183" max="183" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="184" max="184" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="185" max="185" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="186" max="186" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="187" max="187" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="188" max="188" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="189" max="189" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="190" max="190" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:190">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
@@ -19760,51 +19760,51 @@
       <c r="BW43" s="6">
         <v>29.2</v>
       </c>
       <c r="BX43" s="6">
         <v>10.1</v>
       </c>
       <c r="BY43" s="6">
         <v>46.1</v>
       </c>
       <c r="BZ43" s="6">
         <v>16.7</v>
       </c>
       <c r="CA43" s="6">
         <v>21.7</v>
       </c>
       <c r="CB43" s="6">
         <v>11.3</v>
       </c>
       <c r="CC43" s="6">
         <v>40.7</v>
       </c>
       <c r="CD43" s="6">
         <v>8.7</v>
       </c>
       <c r="CE43" s="6">
-        <v>79.1</v>
+        <v>79.099999999999994</v>
       </c>
       <c r="CF43" s="6">
         <v>13.3</v>
       </c>
       <c r="CG43" s="6">
         <v>48.5</v>
       </c>
       <c r="CH43" s="6">
         <v>10.9</v>
       </c>
       <c r="CI43" s="6">
         <v>0.0</v>
       </c>
       <c r="CJ43" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CK43" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CL43" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CM43" s="6">
         <v>100.0</v>
       </c>
@@ -21896,51 +21896,51 @@
       <c r="AA47" s="6">
         <v>60.1</v>
       </c>
       <c r="AB47" s="6">
         <v>21.9</v>
       </c>
       <c r="AC47" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AD47" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AE47" s="6">
         <v>100.0</v>
       </c>
       <c r="AF47" s="6">
         <v>0.0</v>
       </c>
       <c r="AG47" s="6">
         <v>67.8</v>
       </c>
       <c r="AH47" s="6">
         <v>12.0</v>
       </c>
       <c r="AI47" s="6">
-        <v>93.6</v>
+        <v>93.59999999999999</v>
       </c>
       <c r="AJ47" s="6">
         <v>6.2</v>
       </c>
       <c r="AK47" s="6">
         <v>75.8</v>
       </c>
       <c r="AL47" s="6">
         <v>15.1</v>
       </c>
       <c r="AM47" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AN47" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AO47" s="6">
         <v>91.3</v>
       </c>
       <c r="AP47" s="6">
         <v>5.9</v>
       </c>
       <c r="AQ47" s="6">
         <v>34.9</v>
       </c>
@@ -22034,105 +22034,105 @@
       <c r="BU47" s="6">
         <v>40.5</v>
       </c>
       <c r="BV47" s="6">
         <v>15.8</v>
       </c>
       <c r="BW47" s="6">
         <v>72.3</v>
       </c>
       <c r="BX47" s="6">
         <v>9.8</v>
       </c>
       <c r="BY47" s="6">
         <v>89.2</v>
       </c>
       <c r="BZ47" s="6">
         <v>10.3</v>
       </c>
       <c r="CA47" s="6">
         <v>57.4</v>
       </c>
       <c r="CB47" s="6">
         <v>14.4</v>
       </c>
       <c r="CC47" s="6">
-        <v>74.6</v>
+        <v>74.59999999999999</v>
       </c>
       <c r="CD47" s="6">
         <v>7.7</v>
       </c>
       <c r="CE47" s="6">
-        <v>90.4</v>
+        <v>90.40000000000001</v>
       </c>
       <c r="CF47" s="6">
         <v>9.2</v>
       </c>
       <c r="CG47" s="6">
         <v>100.0</v>
       </c>
       <c r="CH47" s="6">
         <v>0.0</v>
       </c>
       <c r="CI47" s="6">
         <v>0.0</v>
       </c>
       <c r="CJ47" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CK47" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CL47" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CM47" s="6">
         <v>100.0</v>
       </c>
       <c r="CN47" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CO47" s="6">
         <v>51.2</v>
       </c>
       <c r="CP47" s="6">
         <v>25.0</v>
       </c>
       <c r="CQ47" s="6">
         <v>66.7</v>
       </c>
       <c r="CR47" s="6">
         <v>27.3</v>
       </c>
       <c r="CS47" s="6">
-        <v>76.9</v>
+        <v>76.90000000000001</v>
       </c>
       <c r="CT47" s="6">
         <v>11.9</v>
       </c>
       <c r="CU47" s="6">
-        <v>86.4</v>
+        <v>86.40000000000001</v>
       </c>
       <c r="CV47" s="6">
         <v>9.1</v>
       </c>
       <c r="CW47" s="6">
         <v>92.2</v>
       </c>
       <c r="CX47" s="6">
         <v>7.5</v>
       </c>
       <c r="CY47" s="6">
         <v>83.5</v>
       </c>
       <c r="CZ47" s="6">
         <v>15.1</v>
       </c>
       <c r="DA47" s="6">
         <v>0.0</v>
       </c>
       <c r="DB47" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DC47" s="6">
         <v>0.0</v>
       </c>
@@ -22304,51 +22304,51 @@
       <c r="FG47" s="6">
         <v>0.0</v>
       </c>
       <c r="FH47" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FI47" s="6">
         <v>0.0</v>
       </c>
       <c r="FJ47" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FK47" s="6">
         <v>1.6</v>
       </c>
       <c r="FL47" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FM47" s="6">
         <v>27.9</v>
       </c>
       <c r="FN47" s="6">
         <v>5.3</v>
       </c>
       <c r="FO47" s="6">
-        <v>74.4</v>
+        <v>74.40000000000001</v>
       </c>
       <c r="FP47" s="6">
         <v>15.2</v>
       </c>
       <c r="FQ47" s="6">
         <v>80.3</v>
       </c>
       <c r="FR47" s="6">
         <v>17.7</v>
       </c>
       <c r="FS47" s="6">
         <v>60.9</v>
       </c>
       <c r="FT47" s="6">
         <v>21.8</v>
       </c>
       <c r="FU47" s="6">
         <v>100.0</v>
       </c>
       <c r="FV47" s="6">
         <v>0.0</v>
       </c>
       <c r="FW47" s="6">
         <v>86.0</v>
       </c>
@@ -25858,51 +25858,51 @@
       <c r="Q54" s="6">
         <v>10.8</v>
       </c>
       <c r="R54" s="6">
         <v>4.1</v>
       </c>
       <c r="S54" s="6">
         <v>41.9</v>
       </c>
       <c r="T54" s="6">
         <v>14.3</v>
       </c>
       <c r="U54" s="6">
         <v>4.5</v>
       </c>
       <c r="V54" s="6" t="s">
         <v>108</v>
       </c>
       <c r="W54" s="6">
         <v>100.0</v>
       </c>
       <c r="X54" s="6" t="s">
         <v>108</v>
       </c>
       <c r="Y54" s="6">
-        <v>74.9</v>
+        <v>74.90000000000001</v>
       </c>
       <c r="Z54" s="6">
         <v>21.7</v>
       </c>
       <c r="AA54" s="6">
         <v>39.9</v>
       </c>
       <c r="AB54" s="6">
         <v>21.9</v>
       </c>
       <c r="AC54" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AD54" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AE54" s="6">
         <v>0.0</v>
       </c>
       <c r="AF54" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AG54" s="6">
         <v>6.5</v>
       </c>
@@ -30132,51 +30132,51 @@
       <c r="DG61" s="6">
         <v>23.4</v>
       </c>
       <c r="DH61" s="6">
         <v>7.8</v>
       </c>
       <c r="DI61" s="6">
         <v>17.8</v>
       </c>
       <c r="DJ61" s="6">
         <v>9.2</v>
       </c>
       <c r="DK61" s="6">
         <v>41.5</v>
       </c>
       <c r="DL61" s="6">
         <v>10.2</v>
       </c>
       <c r="DM61" s="6">
         <v>43.1</v>
       </c>
       <c r="DN61" s="6">
         <v>10.8</v>
       </c>
       <c r="DO61" s="6">
-        <v>77.6</v>
+        <v>77.59999999999999</v>
       </c>
       <c r="DP61" s="6">
         <v>7.5</v>
       </c>
       <c r="DQ61" s="6">
         <v>30.4</v>
       </c>
       <c r="DR61" s="6">
         <v>7.9</v>
       </c>
       <c r="DS61" s="6">
         <v>37.5</v>
       </c>
       <c r="DT61" s="6">
         <v>9.7</v>
       </c>
       <c r="DU61" s="6">
         <v>56.5</v>
       </c>
       <c r="DV61" s="6">
         <v>8.8</v>
       </c>
       <c r="DW61" s="6">
         <v>0.0</v>
       </c>
@@ -31274,51 +31274,51 @@
       <c r="DG63" s="6">
         <v>24.1</v>
       </c>
       <c r="DH63" s="6">
         <v>7.9</v>
       </c>
       <c r="DI63" s="6">
         <v>23.3</v>
       </c>
       <c r="DJ63" s="6">
         <v>10.1</v>
       </c>
       <c r="DK63" s="6">
         <v>40.5</v>
       </c>
       <c r="DL63" s="6">
         <v>10.3</v>
       </c>
       <c r="DM63" s="6">
         <v>47.0</v>
       </c>
       <c r="DN63" s="6">
         <v>10.9</v>
       </c>
       <c r="DO63" s="6">
-        <v>67.9</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="DP63" s="6">
         <v>8.4</v>
       </c>
       <c r="DQ63" s="6">
         <v>38.1</v>
       </c>
       <c r="DR63" s="6">
         <v>8.4</v>
       </c>
       <c r="DS63" s="6">
         <v>50.1</v>
       </c>
       <c r="DT63" s="6">
         <v>9.9</v>
       </c>
       <c r="DU63" s="6">
         <v>40.7</v>
       </c>
       <c r="DV63" s="6">
         <v>8.7</v>
       </c>
       <c r="DW63" s="6">
         <v>10.8</v>
       </c>
@@ -31736,51 +31736,51 @@
       <c r="BW64" s="6">
         <v>40.0</v>
       </c>
       <c r="BX64" s="6">
         <v>10.9</v>
       </c>
       <c r="BY64" s="6">
         <v>46.1</v>
       </c>
       <c r="BZ64" s="6">
         <v>16.7</v>
       </c>
       <c r="CA64" s="6">
         <v>29.7</v>
       </c>
       <c r="CB64" s="6">
         <v>12.8</v>
       </c>
       <c r="CC64" s="6">
         <v>47.0</v>
       </c>
       <c r="CD64" s="6">
         <v>8.8</v>
       </c>
       <c r="CE64" s="6">
-        <v>79.1</v>
+        <v>79.099999999999994</v>
       </c>
       <c r="CF64" s="6">
         <v>13.3</v>
       </c>
       <c r="CG64" s="6">
         <v>48.5</v>
       </c>
       <c r="CH64" s="6">
         <v>10.9</v>
       </c>
       <c r="CI64" s="6">
         <v>50.0</v>
       </c>
       <c r="CJ64" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CK64" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CL64" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CM64" s="6">
         <v>100.0</v>
       </c>