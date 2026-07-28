--- v0 (2026-01-09)
+++ v1 (2026-07-28)
@@ -17,128 +17,128 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>quantità di legno morto</t>
-[...2 lines deleted...]
-    <t>alte/basse quote</t>
+    <t>quantité de bois mort</t>
+  </si>
+  <si>
+    <t>zones supérieures/inférieures</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: circondario forestale (2024)</t>
+      <t xml:space="preserve">: arrondissement forestier (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m³/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>circondario forestale (2024)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>arrondissement forestier (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,246 +373,246 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>laghi</t>
-[...2 lines deleted...]
-    <t>Svizzera</t>
+    <t>lacs</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>m³/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>basse quote</t>
-[...5 lines deleted...]
-    <t>totale</t>
+    <t>zones inférieures</t>
+  </si>
+  <si>
+    <t>zones supérieures</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2286530/624462</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">quantità di legno morto</t>
+      <t xml:space="preserve">quantité de bois mort</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #214</t>
     </r>
   </si>
   <si>
-    <t>Volume di legno del fusto degli alberi e arbusti morti in piedi di almeno 12 cm di diametro a petto d'uomo (DPU), a cui viene dedotto il volume dei pezzi del fusto rotti, nonché il volume del legno morto a terra di almeno 7 cm di diametro (legno commerciabile) senza parti di legno commerciabile nei mucchi di rami.</t>
+    <t>Volume de bois de tige des arbres et arbustes morts sur pied d'au moins 12 cm de diamètre à hauteur de poitrine (DHP), déduction faite du volume des morceaux de tige cassés, ainsi que volume du bois mort à terre d'au moins 7 cm de diamètre (bois fort) sans morceaux de bois fort dans les tas de branches.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">alte/basse quote</t>
+      <t xml:space="preserve">zones supérieures/inférieures</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2635</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Stazioni di alta e bassa quota, classificate in base alle fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005). Il limite tra alte e basse quote sul versante nord delle alpi si colloca tra le fasce «montana superiore» e «montana inferiore», a Sud delle Alpi tra le fasce «altimontana» e «montana inferiore/superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t>Zones situées à des altitudes plus ou moins élevées, classées en fonction des étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005). La frontière entre les zones supérieures et les zones inférieures s'étend au nord des Alpes entre les étages «montagnard supérieur» et «montagnard inférieur», et au sud des Alpes entre les étages «haut-montagnard» et «montagnard supérieur/inférieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">circondario forestale (2023)</t>
+      <t xml:space="preserve">arrondissement forestier (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
+    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -964,51 +964,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.562" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -4625,51 +4625,51 @@
         <v>0.0</v>
       </c>
       <c r="GE16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF16" s="6">
         <v>44.1</v>
       </c>
       <c r="GG16" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:189" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2286530/624462</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
@@ -4843,191 +4843,191 @@
       <c r="FW17" s="3"/>
       <c r="FX17" s="3"/>
       <c r="FY17" s="3"/>
       <c r="FZ17" s="3"/>
       <c r="GA17" s="3"/>
       <c r="GB17" s="3"/>
       <c r="GC17" s="3"/>
       <c r="GD17" s="3"/>
       <c r="GE17" s="3"/>
       <c r="GF17" s="3"/>
       <c r="GG17" s="3"/>
     </row>
     <row r="20" spans="1:189">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">quantità di legno morto</t>
+            <t xml:space="preserve">quantité de bois mort</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #214</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:189" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="23" spans="1:189">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">alte/basse quote</t>
+            <t xml:space="preserve">zones supérieures/inférieures</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2635</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:189" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:189">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">circondario forestale (2023)</t>
+            <t xml:space="preserve">arrondissement forestier (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:189" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:189">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:189" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="32" spans="1:189">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:189" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>