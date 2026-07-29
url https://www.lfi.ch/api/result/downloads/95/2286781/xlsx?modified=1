--- v0 (2026-01-23)
+++ v1 (2026-07-29)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
-    <t>NFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>proportion of forest plots</t>
+    <t>proportion de placettes en forêt</t>
   </si>
   <si>
-    <t>altitudinal vegetation belts (NaiS; 6 classes) · area of largest gap (5 classes)</t>
+    <t>étages de végétation NaiS (6 classes) · surface de la plus grande trouée (5 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest district (2024)</t>
+      <t xml:space="preserve">: arrondissement forestier (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: protection forests (2022): accessible forest NFI4/NFI5</t>
+      <t xml:space="preserve">: forêts protectrices (2022): forêt accessible IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>forest district (2024)</t>
+    <t>arrondissement forestier (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,308 +373,308 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lakes</t>
+    <t>lacs</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>altitudinal vegetation belts (NaiS; 6 classes)</t>
+    <t>étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
-    <t>area of largest gap (5 classes)</t>
+    <t>surface de la plus grande trouée (5 classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no gap (&lt;100 m2)</t>
+    <t>pas de trouée (&lt;100 m2)</t>
   </si>
   <si>
-    <t>small gap 100-500 m2)</t>
+    <t>petite trouée (100-500 m2)</t>
   </si>
   <si>
-    <t>medium gap (500-1000 m2)</t>
+    <t>trouée moyenne (500-1000 m2)</t>
   </si>
   <si>
-    <t>large gap (1000-5000 m2)</t>
+    <t>grande trouée (1000-5000 m2)</t>
   </si>
   <si>
-    <t>very large gap (&gt;5000 m2)</t>
+    <t>très grande trouée (&gt;5000 m2)</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>upper subalpine</t>
+    <t>subalpin supérieur</t>
   </si>
   <si>
-    <t>subalpine</t>
+    <t>subalpin</t>
   </si>
   <si>
-    <t>high-montane</t>
+    <t>haut-montagnard</t>
   </si>
   <si>
-    <t>lower and upper montane</t>
+    <t>montagnard inférieur et supérieur</t>
   </si>
   <si>
-    <t>submontane</t>
+    <t>submontagnard</t>
   </si>
   <si>
-    <t>hyperinsubric and colline</t>
+    <t>hyperinsubrique et collinéen</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2286781/624713</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion of forest plots</t>
+      <t xml:space="preserve">proportion de placettes en forêt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proportion of sample plots that meet the forest definition of NFI, i.e. are covered by "forest without shrub forest" or "shrub forest".</t>
+    <t>Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitudinal vegetation belts (NaiS; 6 classes)</t>
+      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t>Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005), reduced to six classes. The variable represents a simplification of the NaiS altitudinal vegetation belts with ten classes (NAISHSTKOMB) in which the classes «hyperinsubric» and «colline» are merged with «colline with beech» to form the class «hyperinsubric and colline» and the class «lower montane» with «upper montane» and «lower/upper montane» to form the class «lower and upper montane». The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">area of largest gap (5 classes)</t>
+      <t xml:space="preserve">surface de la plus grande trouée (5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1338</t>
     </r>
   </si>
   <si>
-    <t>Sample plots without/with gaps ≥100 m² from canopy edge to canopy edge that intersect with the interpretation area (50 × 50 m), classified according to the area of the largest gap into five classes. Reference: aerial photo interpretation</t>
+    <t>Placettes d'échantillonnage avec/sans trouées ≥100 m² d'un bord de couronne à l'autre recoupant la surface d'interprétation (50 × 50 m), classées en fonction de la surface de la plus grande trouée. Source: interprétation des photos aériennes</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest district (2023)</t>
+      <t xml:space="preserve">arrondissement forestier (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
+    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forests (2022): accessible forest NFI4/NFI5</t>
+      <t xml:space="preserve">forêts protectrices (2022): forêt accessible IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2682</t>
     </r>
   </si>
   <si>
-    <t>Area designated in both the NFI4 (2009-2017) and the NFI5 (2018-2026) as «accessible forest», i.e. «forest without shrub forest» or «shrub forest» that can be accessed on foot and is situated in a forest that the cantons designated «protective forest» in 2022 according to the harmonised criteria of SilvaProtect-CH (Losey &amp; Wehrli 2013).</t>
+    <t>Zone désignée à la fois dans l'IFN4 (2009-2017) et dans l'IFN5 (2018-2026) comme «forêt accessible» (c'est-à-dire «forêt sans la forêt buissonnante ou «forêt buissonnante» atteignable à pied), située dans le périmètre des forêts protectrices délimité en 2022 par les cantons selon les critères harmonisés de Silvaprotect-CH (Losey et Wehrli 2013).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1026,52 +1026,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -34353,51 +34353,51 @@
         <v>108</v>
       </c>
       <c r="GF68" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG68" s="6">
         <v>100.0</v>
       </c>
       <c r="GH68" s="6" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="69" spans="1:190" customHeight="1" ht="21.75">
       <c r="A69" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2286781/624713</t>
           </r>
         </is>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3"/>
       <c r="K69" s="3"/>
       <c r="L69" s="3"/>
@@ -34571,226 +34571,226 @@
       <c r="FX69" s="3"/>
       <c r="FY69" s="3"/>
       <c r="FZ69" s="3"/>
       <c r="GA69" s="3"/>
       <c r="GB69" s="3"/>
       <c r="GC69" s="3"/>
       <c r="GD69" s="3"/>
       <c r="GE69" s="3"/>
       <c r="GF69" s="3"/>
       <c r="GG69" s="3"/>
       <c r="GH69" s="3"/>
     </row>
     <row r="72" spans="1:190">
       <c r="A72" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion of forest plots</t>
+            <t xml:space="preserve">proportion de placettes en forêt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="73" spans="1:190" customHeight="1" ht="29">
       <c r="A73" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="75" spans="1:190">
       <c r="A75" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitudinal vegetation belts (NaiS; 6 classes)</t>
+            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="76" spans="1:190" customHeight="1" ht="29">
       <c r="A76" s="1" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="78" spans="1:190">
       <c r="A78" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">area of largest gap (5 classes)</t>
+            <t xml:space="preserve">surface de la plus grande trouée (5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1338</t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:190" customHeight="1" ht="29">
       <c r="A79" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="81" spans="1:190">
       <c r="A81" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest district (2023)</t>
+            <t xml:space="preserve">arrondissement forestier (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="82" spans="1:190" customHeight="1" ht="29">
       <c r="A82" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="84" spans="1:190">
       <c r="A84" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forests (2022): accessible forest NFI4/NFI5</t>
+            <t xml:space="preserve">forêts protectrices (2022): forêt accessible IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2682</t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:190" customHeight="1" ht="29">
       <c r="A85" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="87" spans="1:190">
       <c r="A87" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:190" customHeight="1" ht="29">
       <c r="A88" s="1" t="s">
         <v>133</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GH1"/>
     <mergeCell ref="A2:GH2"/>