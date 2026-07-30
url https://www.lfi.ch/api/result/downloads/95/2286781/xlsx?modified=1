--- v1 (2026-07-29)
+++ v2 (2026-07-30)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>proportion de placettes en forêt</t>
+    <t>Anteil Waldprobeflächen</t>
   </si>
   <si>
-    <t>étages de végétation NaiS (6 classes) · surface de la plus grande trouée (5 classes)</t>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen) · Fläche der grössten Lücke (5 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: arrondissement forestier (2024)</t>
+      <t xml:space="preserve">: Forstkreis (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêts protectrices (2022): forêt accessible IFN4/IFN5</t>
+      <t xml:space="preserve">: Schutzwald (2022): zugänglicher Wald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>arrondissement forestier (2024)</t>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,308 +373,308 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lacs</t>
+    <t>Seen</t>
   </si>
   <si>
-    <t>Suisse</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>étages de végétation NaiS (6 classes)</t>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
-    <t>surface de la plus grande trouée (5 classes)</t>
+    <t>Fläche der grössten Lücke (5 Klassen)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pas de trouée (&lt;100 m2)</t>
+    <t>keine Lücke (&lt;100 m2)</t>
   </si>
   <si>
-    <t>petite trouée (100-500 m2)</t>
+    <t>kleine Lücke (100-500 m2)</t>
   </si>
   <si>
-    <t>trouée moyenne (500-1000 m2)</t>
+    <t>mittlere Lücke (500-1000 m2)</t>
   </si>
   <si>
-    <t>grande trouée (1000-5000 m2)</t>
+    <t>grosse Lücke (1000-5000 m2)</t>
   </si>
   <si>
-    <t>très grande trouée (&gt;5000 m2)</t>
+    <t>sehr grosse Lücke (&gt;5000 m2)</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>subalpin supérieur</t>
+    <t>obersubalpin</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>haut-montagnard</t>
+    <t>hochmontan</t>
   </si>
   <si>
-    <t>montagnard inférieur et supérieur</t>
+    <t>unter- und obermontan</t>
   </si>
   <si>
-    <t>submontagnard</t>
+    <t>submontan</t>
   </si>
   <si>
-    <t>hyperinsubrique et collinéen</t>
+    <t>hyperinsubrisch und kollin</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2286781/624713</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion de placettes en forêt</t>
+      <t xml:space="preserve">Anteil Waldprobeflächen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
+    <t>Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
+    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface de la plus grande trouée (5 classes)</t>
+      <t xml:space="preserve">Fläche der grössten Lücke (5 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1338</t>
     </r>
   </si>
   <si>
-    <t>Placettes d'échantillonnage avec/sans trouées ≥100 m² d'un bord de couronne à l'autre recoupant la surface d'interprétation (50 × 50 m), classées en fonction de la surface de la plus grande trouée. Source: interprétation des photos aériennes</t>
+    <t>Probeflächen ohne/mit Lücken ≥100 m² von Kronenrand zu Kronenrand, die die Interpretationsfläche (50 × 50 m) anschneiden, klassiert nach der Fläche der grössten Lücke. Grundlage: Luftbildinterpretation</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">arrondissement forestier (2023)</t>
+      <t xml:space="preserve">Forstkreis (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
+    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêts protectrices (2022): forêt accessible IFN4/IFN5</t>
+      <t xml:space="preserve">Schutzwald (2022): zugänglicher Wald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2682</t>
     </r>
   </si>
   <si>
-    <t>Zone désignée à la fois dans l'IFN4 (2009-2017) et dans l'IFN5 (2018-2026) comme «forêt accessible» (c'est-à-dire «forêt sans la forêt buissonnante ou «forêt buissonnante» atteignable à pied), située dans le périmètre des forêts protectrices délimité en 2022 par les cantons selon les critères harmonisés de Silvaprotect-CH (Losey et Wehrli 2013).</t>
+    <t>Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) als «zugänglicher Wald» (d.h. als «Wald ohne Gebüschwald» oder «Gebüschwald», der zu Fuss aufgesucht werden kann) bestimmt wurde und innerhalb des Schutzwalds liegt, den die Kantone im Jahr 2022 nach den harmonisierten Kriterien von Silvaprotect-CH (Losey &amp; Wehrli 2013) ausgeschieden hatten.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1026,52 +1026,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -34353,51 +34353,51 @@
         <v>108</v>
       </c>
       <c r="GF68" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG68" s="6">
         <v>100.0</v>
       </c>
       <c r="GH68" s="6" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="69" spans="1:190" customHeight="1" ht="21.75">
       <c r="A69" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2286781/624713</t>
           </r>
         </is>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3"/>
       <c r="K69" s="3"/>
       <c r="L69" s="3"/>
@@ -34571,226 +34571,226 @@
       <c r="FX69" s="3"/>
       <c r="FY69" s="3"/>
       <c r="FZ69" s="3"/>
       <c r="GA69" s="3"/>
       <c r="GB69" s="3"/>
       <c r="GC69" s="3"/>
       <c r="GD69" s="3"/>
       <c r="GE69" s="3"/>
       <c r="GF69" s="3"/>
       <c r="GG69" s="3"/>
       <c r="GH69" s="3"/>
     </row>
     <row r="72" spans="1:190">
       <c r="A72" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion de placettes en forêt</t>
+            <t xml:space="preserve">Anteil Waldprobeflächen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="73" spans="1:190" customHeight="1" ht="29">
       <c r="A73" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="75" spans="1:190">
       <c r="A75" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="76" spans="1:190" customHeight="1" ht="29">
       <c r="A76" s="1" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="78" spans="1:190">
       <c r="A78" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface de la plus grande trouée (5 classes)</t>
+            <t xml:space="preserve">Fläche der grössten Lücke (5 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1338</t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:190" customHeight="1" ht="29">
       <c r="A79" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="81" spans="1:190">
       <c r="A81" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">arrondissement forestier (2023)</t>
+            <t xml:space="preserve">Forstkreis (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="82" spans="1:190" customHeight="1" ht="29">
       <c r="A82" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="84" spans="1:190">
       <c r="A84" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêts protectrices (2022): forêt accessible IFN4/IFN5</t>
+            <t xml:space="preserve">Schutzwald (2022): zugänglicher Wald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2682</t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:190" customHeight="1" ht="29">
       <c r="A85" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="87" spans="1:190">
       <c r="A87" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:190" customHeight="1" ht="29">
       <c r="A88" s="1" t="s">
         <v>133</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GH1"/>
     <mergeCell ref="A2:GH2"/>