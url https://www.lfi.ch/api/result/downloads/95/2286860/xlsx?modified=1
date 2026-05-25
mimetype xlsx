--- v0 (2026-01-23)
+++ v1 (2026-05-25)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>quota (classi di 400 m)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area</t>
+  </si>
+  <si>
+    <t>altitude (in 400 m classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: circondario forestale (2024)</t>
+      <t xml:space="preserve">: forest district (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco di protezione (2022): bosco accessibile</t>
+      <t xml:space="preserve">: protection forests (2022): accessible forest</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>circondario forestale (2024)</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>forest district (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,255 +373,255 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>laghi</t>
-[...2 lines deleted...]
-    <t>Svizzera</t>
+    <t>lakes</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1401-1800 m</t>
   </si>
   <si>
     <t>1001-1400 m</t>
   </si>
   <si>
-    <t>601-1000 m</t>
+    <t xml:space="preserve">601-1000 m </t>
   </si>
   <si>
     <t>=600 m</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2286860/624792</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">forest area</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">quota (classi di 400 m)</t>
+      <t xml:space="preserve">altitude (in 400 m classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #963</t>
     </r>
   </si>
   <si>
-    <t>Altitudine sopra il livello del mare in classi di 400 m. Fonte: modello digitale DHM 25 di Swisstopo.</t>
+    <t>Altitude above sea level in classes of 400 m. Reference: Digital height model DHM 25 from Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">circondario forestale (2023)</t>
+      <t xml:space="preserve">forest district (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
+    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco di protezione (2022): bosco accessibile</t>
+      <t xml:space="preserve">protective forests (2022): accessible forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2681</t>
     </r>
   </si>
   <si>
-    <t>Bosco accessibile (ossia «bosco esclusi gli arbusteti» o «arbusteto», che può essere raggiunto a piedi) che si trova all'interno del bosco di protezione definito dai Cantoni nel 2022 in base ai criteri armonizzati SilvaProtect-CH (Losey &amp; Wehrli 2013)</t>
+    <t>Accessible forest, i.e. «forest without shrub forest» or «shrub forest» that can be accessed on foot and is situated in a forest that the cantons designated «protective forest» in 2022 according to the harmonised criteria of SilvaProtect-CH (Losey &amp; Wehrli 2013).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -976,51 +976,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="30.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -6344,51 +6344,51 @@
         <v>0.0</v>
       </c>
       <c r="GE19" s="7" t="s">
         <v>106</v>
       </c>
       <c r="GF19" s="7">
         <v>548.1</v>
       </c>
       <c r="GG19" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:189" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2286860/624792</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
@@ -6562,191 +6562,191 @@
       <c r="FW20" s="3"/>
       <c r="FX20" s="3"/>
       <c r="FY20" s="3"/>
       <c r="FZ20" s="3"/>
       <c r="GA20" s="3"/>
       <c r="GB20" s="3"/>
       <c r="GC20" s="3"/>
       <c r="GD20" s="3"/>
       <c r="GE20" s="3"/>
       <c r="GF20" s="3"/>
       <c r="GG20" s="3"/>
     </row>
     <row r="23" spans="1:189">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">forest area</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:189" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:189">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">quota (classi di 400 m)</t>
+            <t xml:space="preserve">altitude (in 400 m classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #963</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:189" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:189">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">circondario forestale (2023)</t>
+            <t xml:space="preserve">forest district (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:189" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:189">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco di protezione (2022): bosco accessibile</t>
+            <t xml:space="preserve">protective forests (2022): accessible forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2681</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:189" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="35" spans="1:189">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:189" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>123</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>