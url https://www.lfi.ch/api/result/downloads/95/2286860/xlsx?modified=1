--- v1 (2026-05-25)
+++ v2 (2026-05-25)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>altitude (in 400 m classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Höhenlage (400-m-Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest district (2024)</t>
+      <t xml:space="preserve">: Forstkreis (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: protection forests (2022): accessible forest</t>
+      <t xml:space="preserve">: Schutzwald (2022): zugänglicher Wald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>forest district (2024)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,255 +373,255 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lakes</t>
-[...2 lines deleted...]
-    <t>Switzerland</t>
+    <t>Seen</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1401-1800 m</t>
   </si>
   <si>
-    <t>1001-1400 m</t>
+    <t xml:space="preserve">1001-1400 m </t>
   </si>
   <si>
     <t xml:space="preserve">601-1000 m </t>
   </si>
   <si>
     <t>=600 m</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2286860/624792</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitude (in 400 m classes)</t>
+      <t xml:space="preserve">Höhenlage (400-m-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #963</t>
     </r>
   </si>
   <si>
-    <t>Altitude above sea level in classes of 400 m. Reference: Digital height model DHM 25 from Swisstopo</t>
+    <t>Höhe über Meer in Klassen zu 400 m. Grundlage: digitales Höhenmodell DHM 25 von Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest district (2023)</t>
+      <t xml:space="preserve">Forstkreis (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
+    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forests (2022): accessible forest</t>
+      <t xml:space="preserve">Schutzwald (2022): zugänglicher Wald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2681</t>
     </r>
   </si>
   <si>
-    <t>Accessible forest, i.e. «forest without shrub forest» or «shrub forest» that can be accessed on foot and is situated in a forest that the cantons designated «protective forest» in 2022 according to the harmonised criteria of SilvaProtect-CH (Losey &amp; Wehrli 2013).</t>
+    <t>Zugänglicher Wald (d.h. «Wald ohne Gebüschwald» oder «Gebüschwald», der zu Fuss aufgesucht werden kann), der innerhalb des Schutzwalds liegt, den die Kantone im Jahr 2022 nach den harmonisierten Kriterien von Silvaprotect-CH (Losey &amp; Wehrli 2013) ausgeschieden hatten.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -976,51 +976,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -6344,51 +6344,51 @@
         <v>0.0</v>
       </c>
       <c r="GE19" s="7" t="s">
         <v>106</v>
       </c>
       <c r="GF19" s="7">
         <v>548.1</v>
       </c>
       <c r="GG19" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:189" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2286860/624792</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
@@ -6562,191 +6562,191 @@
       <c r="FW20" s="3"/>
       <c r="FX20" s="3"/>
       <c r="FY20" s="3"/>
       <c r="FZ20" s="3"/>
       <c r="GA20" s="3"/>
       <c r="GB20" s="3"/>
       <c r="GC20" s="3"/>
       <c r="GD20" s="3"/>
       <c r="GE20" s="3"/>
       <c r="GF20" s="3"/>
       <c r="GG20" s="3"/>
     </row>
     <row r="23" spans="1:189">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:189" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:189">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitude (in 400 m classes)</t>
+            <t xml:space="preserve">Höhenlage (400-m-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #963</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:189" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:189">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest district (2023)</t>
+            <t xml:space="preserve">Forstkreis (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:189" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:189">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forests (2022): accessible forest</t>
+            <t xml:space="preserve">Schutzwald (2022): zugänglicher Wald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2681</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:189" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="35" spans="1:189">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:189" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>123</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>