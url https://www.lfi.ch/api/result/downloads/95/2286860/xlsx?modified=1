--- v2 (2026-05-25)
+++ v3 (2026-07-25)
@@ -561,67 +561,67 @@
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2681</t>
     </r>
   </si>
   <si>
     <t>Zugänglicher Wald (d.h. «Wald ohne Gebüschwald» oder «Gebüschwald», der zu Fuss aufgesucht werden kann), der innerhalb des Schutzwalds liegt, den die Kantone im Jahr 2022 nach den harmonisierten Kriterien von Silvaprotect-CH (Losey &amp; Wehrli 2013) ausgeschieden hatten.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -6702,51 +6702,51 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2681</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:189" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="35" spans="1:189">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:189" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>123</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>