--- v1 (2026-01-23)
+++ v2 (2026-05-27)
@@ -1,144 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>infrastrutture per la ricreazione</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>proportion of forest plots</t>
+  </si>
+  <si>
+    <t>recreation infrastructure</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: circondario forestale (2024)</t>
+      <t xml:space="preserve">: forest district (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, column total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: accessible forest without shrub forest</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>circondario forestale (2024)</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>forest district (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,255 +373,255 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>laghi</t>
-[...2 lines deleted...]
-    <t>Svizzera</t>
+    <t>lakes</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessuna infrastruttura</t>
-[...8 lines deleted...]
-    <t>totale</t>
+    <t>none</t>
+  </si>
+  <si>
+    <t>paths</t>
+  </si>
+  <si>
+    <t>specific recreation facilities</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2287158/625090</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+      <t xml:space="preserve">proportion of forest plots</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proporzione di aree di saggio che corrispondono alla definizione di bosco dell'IFN, ossia che sono coperte da "bosco senza gli arbusteti" o da "arbusteti".</t>
+    <t>Proportion of sample plots that meet the forest definition of NFI, i.e. are covered by "forest without shrub forest" or "shrub forest".</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">infrastrutture per la ricreazione</t>
+      <t xml:space="preserve">recreation infrastructure</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1311</t>
     </r>
   </si>
   <si>
-    <t>Aree di saggio senza/con infrastrutture per la ricreazione (sentieri, strutture specifiche per la ricreazione) nell'area di interpretazione (50 × 50 m). Fonte: rilievo sul terreno (MID 220: Erholungseinrichtungen)</t>
+    <t>Sample plots without/with recreation infrastructure (paths and specific recreation facilities) on the interpretation area (50 × 50 m). Reference: Field Survey (MID 220: Erholungseinrichtungen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">circondario forestale (2023)</t>
+      <t xml:space="preserve">forest district (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
+    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">accessible forest without shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -955,228 +955,228 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="42.275" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="34" max="34" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="62" max="62" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="62" max="62" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="78" max="78" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="78" max="78" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="80" max="80" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="80" max="80" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="82" max="82" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="82" max="82" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="85" max="85" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="86" max="86" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="87" max="87" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="88" max="88" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="89" max="89" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="90" max="90" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="91" max="91" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="92" max="92" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="93" max="93" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="94" max="94" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="95" max="95" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="96" max="96" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="97" max="97" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="98" max="98" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="99" max="99" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="100" max="100" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="101" max="101" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="102" max="102" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="103" max="103" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="110" max="110" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="111" max="111" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="112" max="112" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="113" max="113" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="114" max="114" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="115" max="115" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="116" max="116" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="117" max="117" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="118" max="118" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="119" max="119" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="120" max="120" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="121" max="121" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="122" max="122" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="123" max="123" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="124" max="124" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="125" max="125" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="126" max="126" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="127" max="127" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="128" max="128" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="129" max="129" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="130" max="130" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="130" max="130" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="131" max="131" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="132" max="132" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="133" max="133" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="134" max="134" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="135" max="135" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="136" max="136" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="137" max="137" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="138" max="138" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="139" max="139" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="140" max="140" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="141" max="141" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="142" max="142" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="143" max="143" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="144" max="144" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="145" max="145" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="146" max="146" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="147" max="147" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="148" max="148" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="148" max="148" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="149" max="149" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="150" max="150" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="151" max="151" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="152" max="152" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="153" max="153" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="154" max="154" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="155" max="155" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="156" max="156" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="156" max="156" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="157" max="157" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="158" max="158" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="159" max="159" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="160" max="160" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="160" max="160" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="161" max="161" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="162" max="162" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="163" max="163" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="164" max="164" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="164" max="164" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="165" max="165" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="166" max="166" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="166" max="166" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="167" max="167" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="168" max="168" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="169" max="169" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="170" max="170" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="171" max="171" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="172" max="172" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="173" max="173" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="174" max="174" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="175" max="175" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="176" max="176" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="177" max="177" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="178" max="178" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="179" max="179" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="180" max="180" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="181" max="181" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="182" max="182" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="183" max="183" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="184" max="184" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="185" max="185" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="186" max="186" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="187" max="187" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="188" max="188" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="189" max="189" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3009,195 +3009,195 @@
       <c r="Z14" s="6">
         <v>70.5</v>
       </c>
       <c r="AA14" s="6">
         <v>9.3</v>
       </c>
       <c r="AB14" s="6">
         <v>0.0</v>
       </c>
       <c r="AC14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AD14" s="6">
         <v>79.8</v>
       </c>
       <c r="AE14" s="6">
         <v>12.6</v>
       </c>
       <c r="AF14" s="6">
         <v>54.3</v>
       </c>
       <c r="AG14" s="6">
         <v>8.9</v>
       </c>
       <c r="AH14" s="6">
-        <v>72.1</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="AI14" s="6">
         <v>6.9</v>
       </c>
       <c r="AJ14" s="6">
         <v>58.5</v>
       </c>
       <c r="AK14" s="6">
         <v>8.9</v>
       </c>
       <c r="AL14" s="6">
         <v>15.5</v>
       </c>
       <c r="AM14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AN14" s="6">
         <v>79.3</v>
       </c>
       <c r="AO14" s="6">
         <v>5.9</v>
       </c>
       <c r="AP14" s="6">
         <v>76.5</v>
       </c>
       <c r="AQ14" s="6">
         <v>4.7</v>
       </c>
       <c r="AR14" s="6">
         <v>66.7</v>
       </c>
       <c r="AS14" s="6">
         <v>6.2</v>
       </c>
       <c r="AT14" s="6">
         <v>83.8</v>
       </c>
       <c r="AU14" s="6">
         <v>4.1</v>
       </c>
       <c r="AV14" s="6">
         <v>76.5</v>
       </c>
       <c r="AW14" s="6">
         <v>3.4</v>
       </c>
       <c r="AX14" s="6">
-        <v>72.9</v>
+        <v>72.90000000000001</v>
       </c>
       <c r="AY14" s="6">
         <v>3.6</v>
       </c>
       <c r="AZ14" s="6">
-        <v>67.9</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="BA14" s="6">
         <v>5.0</v>
       </c>
       <c r="BB14" s="6">
         <v>46.7</v>
       </c>
       <c r="BC14" s="6">
         <v>8.0</v>
       </c>
       <c r="BD14" s="6">
         <v>50.3</v>
       </c>
       <c r="BE14" s="6">
         <v>7.6</v>
       </c>
       <c r="BF14" s="6">
         <v>84.2</v>
       </c>
       <c r="BG14" s="6">
         <v>5.2</v>
       </c>
       <c r="BH14" s="6">
         <v>57.2</v>
       </c>
       <c r="BI14" s="6">
         <v>13.3</v>
       </c>
       <c r="BJ14" s="6">
-        <v>74.1</v>
+        <v>74.099999999999994</v>
       </c>
       <c r="BK14" s="6">
         <v>9.2</v>
       </c>
       <c r="BL14" s="6">
         <v>82.8</v>
       </c>
       <c r="BM14" s="6">
         <v>11.1</v>
       </c>
       <c r="BN14" s="6">
         <v>65.7</v>
       </c>
       <c r="BO14" s="6">
         <v>12.5</v>
       </c>
       <c r="BP14" s="6">
         <v>68.2</v>
       </c>
       <c r="BQ14" s="6">
         <v>9.3</v>
       </c>
       <c r="BR14" s="6">
         <v>75.8</v>
       </c>
       <c r="BS14" s="6">
         <v>10.2</v>
       </c>
       <c r="BT14" s="6">
         <v>85.7</v>
       </c>
       <c r="BU14" s="6">
         <v>7.8</v>
       </c>
       <c r="BV14" s="6">
         <v>70.0</v>
       </c>
       <c r="BW14" s="6">
         <v>7.9</v>
       </c>
       <c r="BX14" s="6">
         <v>55.3</v>
       </c>
       <c r="BY14" s="6">
         <v>10.6</v>
       </c>
       <c r="BZ14" s="6">
-        <v>76.4</v>
+        <v>76.40000000000001</v>
       </c>
       <c r="CA14" s="6">
         <v>9.2</v>
       </c>
       <c r="CB14" s="6">
-        <v>74.6</v>
+        <v>74.59999999999999</v>
       </c>
       <c r="CC14" s="6">
         <v>6.1</v>
       </c>
       <c r="CD14" s="6">
-        <v>76.1</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="CE14" s="6">
         <v>9.4</v>
       </c>
       <c r="CF14" s="6">
         <v>79.7</v>
       </c>
       <c r="CG14" s="6">
         <v>6.0</v>
       </c>
       <c r="CH14" s="6">
         <v>52.8</v>
       </c>
       <c r="CI14" s="6">
         <v>8.3</v>
       </c>
       <c r="CJ14" s="6">
         <v>53.7</v>
       </c>
       <c r="CK14" s="6">
         <v>10.2</v>
       </c>
       <c r="CL14" s="6">
         <v>56.2</v>
       </c>
@@ -3297,51 +3297,51 @@
       <c r="DR14" s="6">
         <v>87.3</v>
       </c>
       <c r="DS14" s="6">
         <v>5.3</v>
       </c>
       <c r="DT14" s="6">
         <v>63.5</v>
       </c>
       <c r="DU14" s="6">
         <v>7.6</v>
       </c>
       <c r="DV14" s="6">
         <v>41.4</v>
       </c>
       <c r="DW14" s="6">
         <v>11.3</v>
       </c>
       <c r="DX14" s="6">
         <v>69.0</v>
       </c>
       <c r="DY14" s="6">
         <v>12.8</v>
       </c>
       <c r="DZ14" s="6">
-        <v>92.1</v>
+        <v>92.099999999999994</v>
       </c>
       <c r="EA14" s="6">
         <v>5.4</v>
       </c>
       <c r="EB14" s="6">
         <v>55.7</v>
       </c>
       <c r="EC14" s="6">
         <v>10.0</v>
       </c>
       <c r="ED14" s="6">
         <v>77.5</v>
       </c>
       <c r="EE14" s="6">
         <v>8.1</v>
       </c>
       <c r="EF14" s="6">
         <v>100.0</v>
       </c>
       <c r="EG14" s="6">
         <v>0.0</v>
       </c>
       <c r="EH14" s="6">
         <v>71.3</v>
       </c>
@@ -3351,105 +3351,105 @@
       <c r="EJ14" s="6">
         <v>57.4</v>
       </c>
       <c r="EK14" s="6">
         <v>18.7</v>
       </c>
       <c r="EL14" s="6">
         <v>68.3</v>
       </c>
       <c r="EM14" s="6">
         <v>8.8</v>
       </c>
       <c r="EN14" s="6">
         <v>76.5</v>
       </c>
       <c r="EO14" s="6">
         <v>14.7</v>
       </c>
       <c r="EP14" s="6">
         <v>62.4</v>
       </c>
       <c r="EQ14" s="6">
         <v>14.8</v>
       </c>
       <c r="ER14" s="6">
-        <v>75.9</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="ES14" s="6">
         <v>8.0</v>
       </c>
       <c r="ET14" s="6">
         <v>53.2</v>
       </c>
       <c r="EU14" s="6">
         <v>11.5</v>
       </c>
       <c r="EV14" s="6">
         <v>50.0</v>
       </c>
       <c r="EW14" s="6">
         <v>10.7</v>
       </c>
       <c r="EX14" s="6">
         <v>68.7</v>
       </c>
       <c r="EY14" s="6">
         <v>10.6</v>
       </c>
       <c r="EZ14" s="6">
-        <v>82.4</v>
+        <v>82.40000000000001</v>
       </c>
       <c r="FA14" s="6">
         <v>11.3</v>
       </c>
       <c r="FB14" s="6">
         <v>45.2</v>
       </c>
       <c r="FC14" s="6">
         <v>15.0</v>
       </c>
       <c r="FD14" s="6">
         <v>23.6</v>
       </c>
       <c r="FE14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FF14" s="6">
         <v>56.7</v>
       </c>
       <c r="FG14" s="6">
         <v>18.9</v>
       </c>
       <c r="FH14" s="6">
-        <v>66.1</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="FI14" s="6">
         <v>3.9</v>
       </c>
       <c r="FJ14" s="6">
-        <v>70.9</v>
+        <v>70.90000000000001</v>
       </c>
       <c r="FK14" s="6">
         <v>4.6</v>
       </c>
       <c r="FL14" s="6">
         <v>66.5</v>
       </c>
       <c r="FM14" s="6">
         <v>4.5</v>
       </c>
       <c r="FN14" s="6">
         <v>59.8</v>
       </c>
       <c r="FO14" s="6">
         <v>12.8</v>
       </c>
       <c r="FP14" s="6">
         <v>62.7</v>
       </c>
       <c r="FQ14" s="6">
         <v>12.1</v>
       </c>
       <c r="FR14" s="6">
         <v>44.7</v>
       </c>
@@ -3956,51 +3956,51 @@
       <c r="EV15" s="6">
         <v>50.0</v>
       </c>
       <c r="EW15" s="6">
         <v>10.7</v>
       </c>
       <c r="EX15" s="6">
         <v>31.3</v>
       </c>
       <c r="EY15" s="6">
         <v>10.6</v>
       </c>
       <c r="EZ15" s="6">
         <v>17.6</v>
       </c>
       <c r="FA15" s="6">
         <v>11.3</v>
       </c>
       <c r="FB15" s="6">
         <v>45.8</v>
       </c>
       <c r="FC15" s="6">
         <v>15.1</v>
       </c>
       <c r="FD15" s="6">
-        <v>76.4</v>
+        <v>76.40000000000001</v>
       </c>
       <c r="FE15" s="6">
         <v>20.8</v>
       </c>
       <c r="FF15" s="6">
         <v>43.3</v>
       </c>
       <c r="FG15" s="6">
         <v>18.9</v>
       </c>
       <c r="FH15" s="6">
         <v>31.2</v>
       </c>
       <c r="FI15" s="6">
         <v>3.9</v>
       </c>
       <c r="FJ15" s="6">
         <v>26.0</v>
       </c>
       <c r="FK15" s="6">
         <v>4.5</v>
       </c>
       <c r="FL15" s="6">
         <v>31.6</v>
       </c>
@@ -5197,51 +5197,51 @@
         <v>106</v>
       </c>
       <c r="GE17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF17" s="6">
         <v>100.0</v>
       </c>
       <c r="GG17" s="6" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="18" spans="1:189" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2287158/625090</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -5415,191 +5415,191 @@
       <c r="FW18" s="3"/>
       <c r="FX18" s="3"/>
       <c r="FY18" s="3"/>
       <c r="FZ18" s="3"/>
       <c r="GA18" s="3"/>
       <c r="GB18" s="3"/>
       <c r="GC18" s="3"/>
       <c r="GD18" s="3"/>
       <c r="GE18" s="3"/>
       <c r="GF18" s="3"/>
       <c r="GG18" s="3"/>
     </row>
     <row r="21" spans="1:189">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+            <t xml:space="preserve">proportion of forest plots</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:189" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="24" spans="1:189">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">infrastrutture per la ricreazione</t>
+            <t xml:space="preserve">recreation infrastructure</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1311</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:189" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:189">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">circondario forestale (2023)</t>
+            <t xml:space="preserve">forest district (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:189" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:189">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">accessible forest without shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:189" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="33" spans="1:189">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:189" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>121</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>