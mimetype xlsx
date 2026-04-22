--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -17,128 +17,128 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>proporzione di aree di saggio in bosco</t>
-[...2 lines deleted...]
-    <t>formicai</t>
+    <t>proportion de placettes en forêt</t>
+  </si>
+  <si>
+    <t>fourmilières</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: circondario forestale (2024)</t>
+      <t xml:space="preserve">: arrondissement forestier (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>circondario forestale (2024)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>arrondissement forestier (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,252 +373,252 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>laghi</t>
-[...2 lines deleted...]
-    <t>Svizzera</t>
+    <t>lacs</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>&gt;2</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2287313/625245</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+      <t xml:space="preserve">proportion de placettes en forêt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proporzione di aree di saggio che corrispondono alla definizione di bosco dell'IFN, ossia che sono coperte da "bosco senza gli arbusteti" o da "arbusteti".</t>
+    <t>Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">formicai</t>
+      <t xml:space="preserve">fourmilières</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2345</t>
     </r>
   </si>
   <si>
-    <t>Aree di saggio con nessun, un, due o più di due formicai (formiche rosse) nel cerchio delle 5 are. Fonte: rilievo sul terreno (MID 837: Ameisenhaufennummer)</t>
+    <t>placettes d'échantillonnage avec aucun, un, deux ou plus de deux fourmilières de fourmis des bois dans le cercle de 5 ares. Source: relevé de terrain (MID 837: Ameisenhaufennummer)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">circondario forestale (2023)</t>
+      <t xml:space="preserve">arrondissement forestier (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
+    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -970,51 +970,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -5769,51 +5769,51 @@
         <v>106</v>
       </c>
       <c r="GE18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF18" s="6">
         <v>100.0</v>
       </c>
       <c r="GG18" s="6" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:189" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2287313/625245</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
@@ -5987,191 +5987,191 @@
       <c r="FW19" s="3"/>
       <c r="FX19" s="3"/>
       <c r="FY19" s="3"/>
       <c r="FZ19" s="3"/>
       <c r="GA19" s="3"/>
       <c r="GB19" s="3"/>
       <c r="GC19" s="3"/>
       <c r="GD19" s="3"/>
       <c r="GE19" s="3"/>
       <c r="GF19" s="3"/>
       <c r="GG19" s="3"/>
     </row>
     <row r="22" spans="1:189">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+            <t xml:space="preserve">proportion de placettes en forêt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:189" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="25" spans="1:189">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">formicai</t>
+            <t xml:space="preserve">fourmilières</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2345</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:189" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:189">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">circondario forestale (2023)</t>
+            <t xml:space="preserve">arrondissement forestier (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:189" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:189">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:189" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:189">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:189" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>122</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>