--- v2 (2026-04-22)
+++ v3 (2026-06-07)
@@ -1,144 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>fourmilières</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>proportion of forest plots</t>
+  </si>
+  <si>
+    <t>ant-heaps</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: arrondissement forestier (2024)</t>
+      <t xml:space="preserve">: forest district (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">: %, column total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...2 lines deleted...]
-    <t>arrondissement forestier (2024)</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>forest district (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,258 +373,258 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lacs</t>
-[...2 lines deleted...]
-    <t>Suisse</t>
+    <t>lakes</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>&gt;2</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2287313/625245</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion de placettes en forêt</t>
+      <t xml:space="preserve">proportion of forest plots</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
+    <t>Proportion of sample plots that meet the forest definition of NFI, i.e. are covered by "forest without shrub forest" or "shrub forest".</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fourmilières</t>
+      <t xml:space="preserve">ant-heaps</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2345</t>
     </r>
   </si>
   <si>
-    <t>placettes d'échantillonnage avec aucun, un, deux ou plus de deux fourmilières de fourmis des bois dans le cercle de 5 ares. Source: relevé de terrain (MID 837: Ameisenhaufennummer)</t>
+    <t>Sample plots classified: «no», «one», «two» or «more than two» red wood ant-heaps in the 500 m² circle. Reference: Field Survey (MID 837: Ameisenhaufennummer)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">arrondissement forestier (2023)</t>
+      <t xml:space="preserve">forest district (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
+    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -958,250 +958,250 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="42" max="42" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="46" max="46" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="56" max="56" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="56" max="56" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="60" max="60" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="60" max="60" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="66" max="66" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="66" max="66" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="74" max="74" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="74" max="74" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="85" max="85" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="86" max="86" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="87" max="87" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="88" max="88" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="89" max="89" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="90" max="90" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="91" max="91" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="92" max="92" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="93" max="93" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="94" max="94" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="95" max="95" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="96" max="96" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="96" max="96" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="97" max="97" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="98" max="98" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="98" max="98" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="99" max="99" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="100" max="100" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="100" max="100" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="101" max="101" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="102" max="102" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="103" max="103" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="110" max="110" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="111" max="111" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="112" max="112" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="113" max="113" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="114" max="114" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="114" max="114" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="115" max="115" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="116" max="116" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="116" max="116" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="117" max="117" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="118" max="118" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="119" max="119" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="120" max="120" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="121" max="121" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="122" max="122" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="123" max="123" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="124" max="124" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="124" max="124" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="125" max="125" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="126" max="126" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="127" max="127" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="128" max="128" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="129" max="129" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="130" max="130" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="131" max="131" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="132" max="132" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="133" max="133" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="134" max="134" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="134" max="134" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="135" max="135" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="136" max="136" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="137" max="137" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="138" max="138" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="139" max="139" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="140" max="140" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="141" max="141" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="142" max="142" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="143" max="143" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="144" max="144" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="145" max="145" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="146" max="146" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="147" max="147" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="148" max="148" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="149" max="149" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="150" max="150" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="151" max="151" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="152" max="152" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="153" max="153" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="154" max="154" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="154" max="154" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="155" max="155" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="156" max="156" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="157" max="157" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="158" max="158" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="159" max="159" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="160" max="160" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="161" max="161" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="162" max="162" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="163" max="163" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="164" max="164" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="164" max="164" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="165" max="165" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="166" max="166" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="166" max="166" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="167" max="167" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="168" max="168" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="169" max="169" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="170" max="170" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="171" max="171" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="172" max="172" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="173" max="173" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="174" max="174" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="175" max="175" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="176" max="176" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="177" max="177" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="178" max="178" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="179" max="179" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="180" max="180" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="181" max="181" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="182" max="182" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="183" max="183" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="184" max="184" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="185" max="185" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="186" max="186" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="187" max="187" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="188" max="188" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="188" max="188" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="189" max="189" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:189">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:189">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:189">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:189">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:189">
       <c r="A5" t="s">
@@ -2940,243 +2940,243 @@
       <c r="B14" s="6">
         <v>97.0</v>
       </c>
       <c r="C14" s="6">
         <v>3.0</v>
       </c>
       <c r="D14" s="6">
         <v>96.7</v>
       </c>
       <c r="E14" s="6">
         <v>3.2</v>
       </c>
       <c r="F14" s="6">
         <v>100.0</v>
       </c>
       <c r="G14" s="6">
         <v>0.0</v>
       </c>
       <c r="H14" s="6">
         <v>100.0</v>
       </c>
       <c r="I14" s="6">
         <v>0.0</v>
       </c>
       <c r="J14" s="6">
-        <v>91.9</v>
+        <v>91.90000000000001</v>
       </c>
       <c r="K14" s="6">
         <v>7.7</v>
       </c>
       <c r="L14" s="6">
         <v>100.0</v>
       </c>
       <c r="M14" s="6">
         <v>0.0</v>
       </c>
       <c r="N14" s="6">
         <v>89.3</v>
       </c>
       <c r="O14" s="6">
         <v>2.3</v>
       </c>
       <c r="P14" s="6">
-        <v>99.1</v>
+        <v>99.099999999999994</v>
       </c>
       <c r="Q14" s="6">
         <v>0.9</v>
       </c>
       <c r="R14" s="6">
         <v>99.3</v>
       </c>
       <c r="S14" s="6">
         <v>0.7</v>
       </c>
       <c r="T14" s="6">
         <v>94.7</v>
       </c>
       <c r="U14" s="6">
         <v>2.6</v>
       </c>
       <c r="V14" s="6">
         <v>100.0</v>
       </c>
       <c r="W14" s="6">
         <v>0.0</v>
       </c>
       <c r="X14" s="6">
         <v>100.0</v>
       </c>
       <c r="Y14" s="6">
         <v>0.0</v>
       </c>
       <c r="Z14" s="6">
         <v>100.0</v>
       </c>
       <c r="AA14" s="6">
         <v>0.0</v>
       </c>
       <c r="AB14" s="6">
         <v>100.0</v>
       </c>
       <c r="AC14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AD14" s="6">
-        <v>89.4</v>
+        <v>89.40000000000001</v>
       </c>
       <c r="AE14" s="6">
         <v>9.9</v>
       </c>
       <c r="AF14" s="6">
         <v>100.0</v>
       </c>
       <c r="AG14" s="6">
         <v>0.0</v>
       </c>
       <c r="AH14" s="6">
         <v>93.3</v>
       </c>
       <c r="AI14" s="6">
         <v>3.8</v>
       </c>
       <c r="AJ14" s="6">
         <v>100.0</v>
       </c>
       <c r="AK14" s="6">
         <v>0.0</v>
       </c>
       <c r="AL14" s="6">
         <v>100.0</v>
       </c>
       <c r="AM14" s="6">
         <v>0.0</v>
       </c>
       <c r="AN14" s="6">
         <v>91.3</v>
       </c>
       <c r="AO14" s="6">
         <v>4.2</v>
       </c>
       <c r="AP14" s="6">
-        <v>88.1</v>
+        <v>88.099999999999994</v>
       </c>
       <c r="AQ14" s="6">
         <v>3.7</v>
       </c>
       <c r="AR14" s="6">
         <v>87.0</v>
       </c>
       <c r="AS14" s="6">
         <v>4.6</v>
       </c>
       <c r="AT14" s="6">
-        <v>84.4</v>
+        <v>84.40000000000001</v>
       </c>
       <c r="AU14" s="6">
         <v>4.1</v>
       </c>
       <c r="AV14" s="6">
         <v>84.3</v>
       </c>
       <c r="AW14" s="6">
         <v>2.9</v>
       </c>
       <c r="AX14" s="6">
         <v>74.5</v>
       </c>
       <c r="AY14" s="6">
         <v>3.6</v>
       </c>
       <c r="AZ14" s="6">
         <v>98.8</v>
       </c>
       <c r="BA14" s="6">
         <v>1.2</v>
       </c>
       <c r="BB14" s="6">
         <v>100.0</v>
       </c>
       <c r="BC14" s="6">
         <v>0.0</v>
       </c>
       <c r="BD14" s="6">
-        <v>97.6</v>
+        <v>97.59999999999999</v>
       </c>
       <c r="BE14" s="6">
         <v>2.3</v>
       </c>
       <c r="BF14" s="6">
         <v>91.0</v>
       </c>
       <c r="BG14" s="6">
         <v>3.9</v>
       </c>
       <c r="BH14" s="6">
-        <v>93.1</v>
+        <v>93.099999999999994</v>
       </c>
       <c r="BI14" s="6">
         <v>6.7</v>
       </c>
       <c r="BJ14" s="6">
         <v>100.0</v>
       </c>
       <c r="BK14" s="6">
         <v>0.0</v>
       </c>
       <c r="BL14" s="6">
         <v>100.0</v>
       </c>
       <c r="BM14" s="6">
         <v>0.0</v>
       </c>
       <c r="BN14" s="6">
-        <v>92.4</v>
+        <v>92.40000000000001</v>
       </c>
       <c r="BO14" s="6">
         <v>7.3</v>
       </c>
       <c r="BP14" s="6">
         <v>91.5</v>
       </c>
       <c r="BQ14" s="6">
         <v>5.7</v>
       </c>
       <c r="BR14" s="6">
         <v>100.0</v>
       </c>
       <c r="BS14" s="6">
         <v>0.0</v>
       </c>
       <c r="BT14" s="6">
         <v>95.8</v>
       </c>
       <c r="BU14" s="6">
         <v>4.1</v>
       </c>
       <c r="BV14" s="6">
-        <v>97.1</v>
+        <v>97.099999999999994</v>
       </c>
       <c r="BW14" s="6">
         <v>2.9</v>
       </c>
       <c r="BX14" s="6">
         <v>100.0</v>
       </c>
       <c r="BY14" s="6">
         <v>0.0</v>
       </c>
       <c r="BZ14" s="6">
         <v>96.2</v>
       </c>
       <c r="CA14" s="6">
         <v>3.7</v>
       </c>
       <c r="CB14" s="6">
         <v>95.5</v>
       </c>
       <c r="CC14" s="6">
         <v>3.1</v>
       </c>
       <c r="CD14" s="6">
         <v>95.2</v>
       </c>
@@ -3198,165 +3198,165 @@
       <c r="CJ14" s="6">
         <v>90.2</v>
       </c>
       <c r="CK14" s="6">
         <v>6.5</v>
       </c>
       <c r="CL14" s="6">
         <v>100.0</v>
       </c>
       <c r="CM14" s="6">
         <v>0.0</v>
       </c>
       <c r="CN14" s="6">
         <v>100.0</v>
       </c>
       <c r="CO14" s="6">
         <v>0.0</v>
       </c>
       <c r="CP14" s="6">
         <v>100.0</v>
       </c>
       <c r="CQ14" s="6">
         <v>0.0</v>
       </c>
       <c r="CR14" s="6">
-        <v>96.6</v>
+        <v>96.59999999999999</v>
       </c>
       <c r="CS14" s="6">
         <v>3.3</v>
       </c>
       <c r="CT14" s="6">
-        <v>92.6</v>
+        <v>92.59999999999999</v>
       </c>
       <c r="CU14" s="6">
         <v>5.1</v>
       </c>
       <c r="CV14" s="6">
-        <v>94.4</v>
+        <v>94.40000000000001</v>
       </c>
       <c r="CW14" s="6">
         <v>5.4</v>
       </c>
       <c r="CX14" s="6">
         <v>95.8</v>
       </c>
       <c r="CY14" s="6">
         <v>4.1</v>
       </c>
       <c r="CZ14" s="6">
         <v>95.3</v>
       </c>
       <c r="DA14" s="6">
         <v>4.6</v>
       </c>
       <c r="DB14" s="6">
         <v>100.0</v>
       </c>
       <c r="DC14" s="6">
         <v>0.0</v>
       </c>
       <c r="DD14" s="6">
         <v>86.7</v>
       </c>
       <c r="DE14" s="6">
         <v>7.2</v>
       </c>
       <c r="DF14" s="6">
         <v>95.3</v>
       </c>
       <c r="DG14" s="6">
         <v>3.3</v>
       </c>
       <c r="DH14" s="6">
         <v>84.0</v>
       </c>
       <c r="DI14" s="6">
         <v>6.6</v>
       </c>
       <c r="DJ14" s="6">
-        <v>97.6</v>
+        <v>97.59999999999999</v>
       </c>
       <c r="DK14" s="6">
         <v>2.3</v>
       </c>
       <c r="DL14" s="6">
-        <v>96.9</v>
+        <v>96.90000000000001</v>
       </c>
       <c r="DM14" s="6">
         <v>3.1</v>
       </c>
       <c r="DN14" s="6">
         <v>100.0</v>
       </c>
       <c r="DO14" s="6">
         <v>0.0</v>
       </c>
       <c r="DP14" s="6">
         <v>86.7</v>
       </c>
       <c r="DQ14" s="6">
         <v>4.4</v>
       </c>
       <c r="DR14" s="6">
         <v>97.5</v>
       </c>
       <c r="DS14" s="6">
         <v>2.5</v>
       </c>
       <c r="DT14" s="6">
-        <v>95.1</v>
+        <v>95.099999999999994</v>
       </c>
       <c r="DU14" s="6">
         <v>3.4</v>
       </c>
       <c r="DV14" s="6">
         <v>100.0</v>
       </c>
       <c r="DW14" s="6">
         <v>0.0</v>
       </c>
       <c r="DX14" s="6">
         <v>91.5</v>
       </c>
       <c r="DY14" s="6">
         <v>8.2</v>
       </c>
       <c r="DZ14" s="6">
         <v>95.5</v>
       </c>
       <c r="EA14" s="6">
         <v>4.4</v>
       </c>
       <c r="EB14" s="6">
         <v>86.7</v>
       </c>
       <c r="EC14" s="6">
         <v>7.1</v>
       </c>
       <c r="ED14" s="6">
-        <v>84.1</v>
+        <v>84.099999999999994</v>
       </c>
       <c r="EE14" s="6">
         <v>7.3</v>
       </c>
       <c r="EF14" s="6">
         <v>95.5</v>
       </c>
       <c r="EG14" s="6">
         <v>4.4</v>
       </c>
       <c r="EH14" s="6">
         <v>100.0</v>
       </c>
       <c r="EI14" s="6">
         <v>0.0</v>
       </c>
       <c r="EJ14" s="6">
         <v>100.0</v>
       </c>
       <c r="EK14" s="6">
         <v>0.0</v>
       </c>
       <c r="EL14" s="6">
         <v>100.0</v>
       </c>
@@ -3372,87 +3372,87 @@
       <c r="EP14" s="6">
         <v>80.7</v>
       </c>
       <c r="EQ14" s="6">
         <v>12.1</v>
       </c>
       <c r="ER14" s="6">
         <v>78.7</v>
       </c>
       <c r="ES14" s="6">
         <v>7.7</v>
       </c>
       <c r="ET14" s="6">
         <v>100.0</v>
       </c>
       <c r="EU14" s="6">
         <v>0.0</v>
       </c>
       <c r="EV14" s="6">
         <v>85.8</v>
       </c>
       <c r="EW14" s="6">
         <v>7.6</v>
       </c>
       <c r="EX14" s="6">
-        <v>84.4</v>
+        <v>84.40000000000001</v>
       </c>
       <c r="EY14" s="6">
         <v>8.3</v>
       </c>
       <c r="EZ14" s="6">
         <v>100.0</v>
       </c>
       <c r="FA14" s="6">
         <v>0.0</v>
       </c>
       <c r="FB14" s="6">
         <v>89.8</v>
       </c>
       <c r="FC14" s="6">
         <v>9.6</v>
       </c>
       <c r="FD14" s="6">
         <v>100.0</v>
       </c>
       <c r="FE14" s="6">
         <v>0.0</v>
       </c>
       <c r="FF14" s="6">
         <v>100.0</v>
       </c>
       <c r="FG14" s="6">
         <v>0.0</v>
       </c>
       <c r="FH14" s="6">
-        <v>89.1</v>
+        <v>89.099999999999994</v>
       </c>
       <c r="FI14" s="6">
         <v>2.8</v>
       </c>
       <c r="FJ14" s="6">
-        <v>89.4</v>
+        <v>89.40000000000001</v>
       </c>
       <c r="FK14" s="6">
         <v>3.2</v>
       </c>
       <c r="FL14" s="6">
         <v>92.2</v>
       </c>
       <c r="FM14" s="6">
         <v>2.6</v>
       </c>
       <c r="FN14" s="6">
         <v>100.0</v>
       </c>
       <c r="FO14" s="6">
         <v>0.0</v>
       </c>
       <c r="FP14" s="6">
         <v>100.0</v>
       </c>
       <c r="FQ14" s="6">
         <v>0.0</v>
       </c>
       <c r="FR14" s="6">
         <v>100.0</v>
       </c>
@@ -3474,51 +3474,51 @@
       <c r="FX14" s="6">
         <v>100.0</v>
       </c>
       <c r="FY14" s="6">
         <v>0.0</v>
       </c>
       <c r="FZ14" s="6">
         <v>100.0</v>
       </c>
       <c r="GA14" s="6">
         <v>0.0</v>
       </c>
       <c r="GB14" s="6">
         <v>100.0</v>
       </c>
       <c r="GC14" s="6">
         <v>0.0</v>
       </c>
       <c r="GD14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GE14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF14" s="6">
-        <v>92.9</v>
+        <v>92.90000000000001</v>
       </c>
       <c r="GG14" s="6">
         <v>0.4</v>
       </c>
     </row>
     <row r="15" spans="1:189">
       <c r="A15" s="5" t="s">
         <v>108</v>
       </c>
       <c r="B15" s="6">
         <v>3.0</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D15" s="6">
         <v>3.3</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="F15" s="6">
         <v>0.0</v>
       </c>
       <c r="G15" s="6" t="s">
@@ -5769,51 +5769,51 @@
         <v>106</v>
       </c>
       <c r="GE18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF18" s="6">
         <v>100.0</v>
       </c>
       <c r="GG18" s="6" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:189" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2287313/625245</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
@@ -5987,191 +5987,191 @@
       <c r="FW19" s="3"/>
       <c r="FX19" s="3"/>
       <c r="FY19" s="3"/>
       <c r="FZ19" s="3"/>
       <c r="GA19" s="3"/>
       <c r="GB19" s="3"/>
       <c r="GC19" s="3"/>
       <c r="GD19" s="3"/>
       <c r="GE19" s="3"/>
       <c r="GF19" s="3"/>
       <c r="GG19" s="3"/>
     </row>
     <row r="22" spans="1:189">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion de placettes en forêt</t>
+            <t xml:space="preserve">proportion of forest plots</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:189" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="25" spans="1:189">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fourmilières</t>
+            <t xml:space="preserve">ant-heaps</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2345</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:189" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:189">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">arrondissement forestier (2023)</t>
+            <t xml:space="preserve">forest district (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:189" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:189">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:189" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:189">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:189" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>122</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>