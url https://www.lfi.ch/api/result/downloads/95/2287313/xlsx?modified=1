--- v3 (2026-06-07)
+++ v4 (2026-07-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>NFI5</t>
   </si>
   <si>
     <t>proportion of forest plots</t>
   </si>
   <si>
     <t>ant-heaps</t>
   </si>
   <si>
@@ -558,73 +558,73 @@
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
     <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -958,250 +958,250 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="42" max="42" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="46" max="46" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="56" max="56" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="56" max="56" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="60" max="60" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="60" max="60" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="66" max="66" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="66" max="66" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="74" max="74" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="74" max="74" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="85" max="85" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="86" max="86" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="87" max="87" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="88" max="88" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="89" max="89" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="90" max="90" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="91" max="91" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="92" max="92" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="93" max="93" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="94" max="94" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="95" max="95" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="96" max="96" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="96" max="96" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="97" max="97" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="98" max="98" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="98" max="98" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="99" max="99" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="100" max="100" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="100" max="100" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="101" max="101" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="102" max="102" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="103" max="103" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="110" max="110" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="111" max="111" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="112" max="112" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="113" max="113" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="114" max="114" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="114" max="114" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="115" max="115" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="116" max="116" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="116" max="116" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="117" max="117" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="118" max="118" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="119" max="119" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="120" max="120" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="121" max="121" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="122" max="122" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="123" max="123" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="124" max="124" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="124" max="124" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="125" max="125" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="126" max="126" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="127" max="127" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="128" max="128" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="129" max="129" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="130" max="130" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="131" max="131" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="132" max="132" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="133" max="133" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="134" max="134" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="134" max="134" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="135" max="135" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="136" max="136" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="137" max="137" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="138" max="138" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="139" max="139" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="140" max="140" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="141" max="141" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="142" max="142" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="143" max="143" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="144" max="144" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="145" max="145" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="146" max="146" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="147" max="147" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="148" max="148" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="149" max="149" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="150" max="150" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="151" max="151" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="152" max="152" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="153" max="153" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="154" max="154" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="154" max="154" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="155" max="155" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="156" max="156" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="157" max="157" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="158" max="158" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="159" max="159" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="160" max="160" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="161" max="161" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="162" max="162" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="163" max="163" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="164" max="164" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="164" max="164" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="165" max="165" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="166" max="166" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="166" max="166" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="167" max="167" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="168" max="168" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="169" max="169" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="170" max="170" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="171" max="171" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="172" max="172" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="173" max="173" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="174" max="174" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="175" max="175" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="176" max="176" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="177" max="177" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="178" max="178" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="179" max="179" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="180" max="180" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="181" max="181" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="182" max="182" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="183" max="183" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="184" max="184" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="185" max="185" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="186" max="186" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="187" max="187" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="188" max="188" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="188" max="188" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="189" max="189" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:189">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:189">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:189">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:189">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:189">
       <c r="A5" t="s">
@@ -2940,243 +2940,243 @@
       <c r="B14" s="6">
         <v>97.0</v>
       </c>
       <c r="C14" s="6">
         <v>3.0</v>
       </c>
       <c r="D14" s="6">
         <v>96.7</v>
       </c>
       <c r="E14" s="6">
         <v>3.2</v>
       </c>
       <c r="F14" s="6">
         <v>100.0</v>
       </c>
       <c r="G14" s="6">
         <v>0.0</v>
       </c>
       <c r="H14" s="6">
         <v>100.0</v>
       </c>
       <c r="I14" s="6">
         <v>0.0</v>
       </c>
       <c r="J14" s="6">
-        <v>91.90000000000001</v>
+        <v>91.9</v>
       </c>
       <c r="K14" s="6">
         <v>7.7</v>
       </c>
       <c r="L14" s="6">
         <v>100.0</v>
       </c>
       <c r="M14" s="6">
         <v>0.0</v>
       </c>
       <c r="N14" s="6">
         <v>89.3</v>
       </c>
       <c r="O14" s="6">
         <v>2.3</v>
       </c>
       <c r="P14" s="6">
-        <v>99.099999999999994</v>
+        <v>99.1</v>
       </c>
       <c r="Q14" s="6">
         <v>0.9</v>
       </c>
       <c r="R14" s="6">
         <v>99.3</v>
       </c>
       <c r="S14" s="6">
         <v>0.7</v>
       </c>
       <c r="T14" s="6">
         <v>94.7</v>
       </c>
       <c r="U14" s="6">
         <v>2.6</v>
       </c>
       <c r="V14" s="6">
         <v>100.0</v>
       </c>
       <c r="W14" s="6">
         <v>0.0</v>
       </c>
       <c r="X14" s="6">
         <v>100.0</v>
       </c>
       <c r="Y14" s="6">
         <v>0.0</v>
       </c>
       <c r="Z14" s="6">
         <v>100.0</v>
       </c>
       <c r="AA14" s="6">
         <v>0.0</v>
       </c>
       <c r="AB14" s="6">
         <v>100.0</v>
       </c>
       <c r="AC14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AD14" s="6">
-        <v>89.40000000000001</v>
+        <v>89.4</v>
       </c>
       <c r="AE14" s="6">
         <v>9.9</v>
       </c>
       <c r="AF14" s="6">
         <v>100.0</v>
       </c>
       <c r="AG14" s="6">
         <v>0.0</v>
       </c>
       <c r="AH14" s="6">
         <v>93.3</v>
       </c>
       <c r="AI14" s="6">
         <v>3.8</v>
       </c>
       <c r="AJ14" s="6">
         <v>100.0</v>
       </c>
       <c r="AK14" s="6">
         <v>0.0</v>
       </c>
       <c r="AL14" s="6">
         <v>100.0</v>
       </c>
       <c r="AM14" s="6">
         <v>0.0</v>
       </c>
       <c r="AN14" s="6">
         <v>91.3</v>
       </c>
       <c r="AO14" s="6">
         <v>4.2</v>
       </c>
       <c r="AP14" s="6">
-        <v>88.099999999999994</v>
+        <v>88.1</v>
       </c>
       <c r="AQ14" s="6">
         <v>3.7</v>
       </c>
       <c r="AR14" s="6">
         <v>87.0</v>
       </c>
       <c r="AS14" s="6">
         <v>4.6</v>
       </c>
       <c r="AT14" s="6">
-        <v>84.40000000000001</v>
+        <v>84.4</v>
       </c>
       <c r="AU14" s="6">
         <v>4.1</v>
       </c>
       <c r="AV14" s="6">
         <v>84.3</v>
       </c>
       <c r="AW14" s="6">
         <v>2.9</v>
       </c>
       <c r="AX14" s="6">
         <v>74.5</v>
       </c>
       <c r="AY14" s="6">
         <v>3.6</v>
       </c>
       <c r="AZ14" s="6">
         <v>98.8</v>
       </c>
       <c r="BA14" s="6">
         <v>1.2</v>
       </c>
       <c r="BB14" s="6">
         <v>100.0</v>
       </c>
       <c r="BC14" s="6">
         <v>0.0</v>
       </c>
       <c r="BD14" s="6">
-        <v>97.59999999999999</v>
+        <v>97.6</v>
       </c>
       <c r="BE14" s="6">
         <v>2.3</v>
       </c>
       <c r="BF14" s="6">
         <v>91.0</v>
       </c>
       <c r="BG14" s="6">
         <v>3.9</v>
       </c>
       <c r="BH14" s="6">
-        <v>93.099999999999994</v>
+        <v>93.1</v>
       </c>
       <c r="BI14" s="6">
         <v>6.7</v>
       </c>
       <c r="BJ14" s="6">
         <v>100.0</v>
       </c>
       <c r="BK14" s="6">
         <v>0.0</v>
       </c>
       <c r="BL14" s="6">
         <v>100.0</v>
       </c>
       <c r="BM14" s="6">
         <v>0.0</v>
       </c>
       <c r="BN14" s="6">
-        <v>92.40000000000001</v>
+        <v>92.4</v>
       </c>
       <c r="BO14" s="6">
         <v>7.3</v>
       </c>
       <c r="BP14" s="6">
         <v>91.5</v>
       </c>
       <c r="BQ14" s="6">
         <v>5.7</v>
       </c>
       <c r="BR14" s="6">
         <v>100.0</v>
       </c>
       <c r="BS14" s="6">
         <v>0.0</v>
       </c>
       <c r="BT14" s="6">
         <v>95.8</v>
       </c>
       <c r="BU14" s="6">
         <v>4.1</v>
       </c>
       <c r="BV14" s="6">
-        <v>97.099999999999994</v>
+        <v>97.1</v>
       </c>
       <c r="BW14" s="6">
         <v>2.9</v>
       </c>
       <c r="BX14" s="6">
         <v>100.0</v>
       </c>
       <c r="BY14" s="6">
         <v>0.0</v>
       </c>
       <c r="BZ14" s="6">
         <v>96.2</v>
       </c>
       <c r="CA14" s="6">
         <v>3.7</v>
       </c>
       <c r="CB14" s="6">
         <v>95.5</v>
       </c>
       <c r="CC14" s="6">
         <v>3.1</v>
       </c>
       <c r="CD14" s="6">
         <v>95.2</v>
       </c>
@@ -3198,165 +3198,165 @@
       <c r="CJ14" s="6">
         <v>90.2</v>
       </c>
       <c r="CK14" s="6">
         <v>6.5</v>
       </c>
       <c r="CL14" s="6">
         <v>100.0</v>
       </c>
       <c r="CM14" s="6">
         <v>0.0</v>
       </c>
       <c r="CN14" s="6">
         <v>100.0</v>
       </c>
       <c r="CO14" s="6">
         <v>0.0</v>
       </c>
       <c r="CP14" s="6">
         <v>100.0</v>
       </c>
       <c r="CQ14" s="6">
         <v>0.0</v>
       </c>
       <c r="CR14" s="6">
-        <v>96.59999999999999</v>
+        <v>96.6</v>
       </c>
       <c r="CS14" s="6">
         <v>3.3</v>
       </c>
       <c r="CT14" s="6">
-        <v>92.59999999999999</v>
+        <v>92.6</v>
       </c>
       <c r="CU14" s="6">
         <v>5.1</v>
       </c>
       <c r="CV14" s="6">
-        <v>94.40000000000001</v>
+        <v>94.4</v>
       </c>
       <c r="CW14" s="6">
         <v>5.4</v>
       </c>
       <c r="CX14" s="6">
         <v>95.8</v>
       </c>
       <c r="CY14" s="6">
         <v>4.1</v>
       </c>
       <c r="CZ14" s="6">
         <v>95.3</v>
       </c>
       <c r="DA14" s="6">
         <v>4.6</v>
       </c>
       <c r="DB14" s="6">
         <v>100.0</v>
       </c>
       <c r="DC14" s="6">
         <v>0.0</v>
       </c>
       <c r="DD14" s="6">
         <v>86.7</v>
       </c>
       <c r="DE14" s="6">
         <v>7.2</v>
       </c>
       <c r="DF14" s="6">
         <v>95.3</v>
       </c>
       <c r="DG14" s="6">
         <v>3.3</v>
       </c>
       <c r="DH14" s="6">
         <v>84.0</v>
       </c>
       <c r="DI14" s="6">
         <v>6.6</v>
       </c>
       <c r="DJ14" s="6">
-        <v>97.59999999999999</v>
+        <v>97.6</v>
       </c>
       <c r="DK14" s="6">
         <v>2.3</v>
       </c>
       <c r="DL14" s="6">
-        <v>96.90000000000001</v>
+        <v>96.9</v>
       </c>
       <c r="DM14" s="6">
         <v>3.1</v>
       </c>
       <c r="DN14" s="6">
         <v>100.0</v>
       </c>
       <c r="DO14" s="6">
         <v>0.0</v>
       </c>
       <c r="DP14" s="6">
         <v>86.7</v>
       </c>
       <c r="DQ14" s="6">
         <v>4.4</v>
       </c>
       <c r="DR14" s="6">
         <v>97.5</v>
       </c>
       <c r="DS14" s="6">
         <v>2.5</v>
       </c>
       <c r="DT14" s="6">
-        <v>95.099999999999994</v>
+        <v>95.1</v>
       </c>
       <c r="DU14" s="6">
         <v>3.4</v>
       </c>
       <c r="DV14" s="6">
         <v>100.0</v>
       </c>
       <c r="DW14" s="6">
         <v>0.0</v>
       </c>
       <c r="DX14" s="6">
         <v>91.5</v>
       </c>
       <c r="DY14" s="6">
         <v>8.2</v>
       </c>
       <c r="DZ14" s="6">
         <v>95.5</v>
       </c>
       <c r="EA14" s="6">
         <v>4.4</v>
       </c>
       <c r="EB14" s="6">
         <v>86.7</v>
       </c>
       <c r="EC14" s="6">
         <v>7.1</v>
       </c>
       <c r="ED14" s="6">
-        <v>84.099999999999994</v>
+        <v>84.1</v>
       </c>
       <c r="EE14" s="6">
         <v>7.3</v>
       </c>
       <c r="EF14" s="6">
         <v>95.5</v>
       </c>
       <c r="EG14" s="6">
         <v>4.4</v>
       </c>
       <c r="EH14" s="6">
         <v>100.0</v>
       </c>
       <c r="EI14" s="6">
         <v>0.0</v>
       </c>
       <c r="EJ14" s="6">
         <v>100.0</v>
       </c>
       <c r="EK14" s="6">
         <v>0.0</v>
       </c>
       <c r="EL14" s="6">
         <v>100.0</v>
       </c>
@@ -3372,87 +3372,87 @@
       <c r="EP14" s="6">
         <v>80.7</v>
       </c>
       <c r="EQ14" s="6">
         <v>12.1</v>
       </c>
       <c r="ER14" s="6">
         <v>78.7</v>
       </c>
       <c r="ES14" s="6">
         <v>7.7</v>
       </c>
       <c r="ET14" s="6">
         <v>100.0</v>
       </c>
       <c r="EU14" s="6">
         <v>0.0</v>
       </c>
       <c r="EV14" s="6">
         <v>85.8</v>
       </c>
       <c r="EW14" s="6">
         <v>7.6</v>
       </c>
       <c r="EX14" s="6">
-        <v>84.40000000000001</v>
+        <v>84.4</v>
       </c>
       <c r="EY14" s="6">
         <v>8.3</v>
       </c>
       <c r="EZ14" s="6">
         <v>100.0</v>
       </c>
       <c r="FA14" s="6">
         <v>0.0</v>
       </c>
       <c r="FB14" s="6">
         <v>89.8</v>
       </c>
       <c r="FC14" s="6">
         <v>9.6</v>
       </c>
       <c r="FD14" s="6">
         <v>100.0</v>
       </c>
       <c r="FE14" s="6">
         <v>0.0</v>
       </c>
       <c r="FF14" s="6">
         <v>100.0</v>
       </c>
       <c r="FG14" s="6">
         <v>0.0</v>
       </c>
       <c r="FH14" s="6">
-        <v>89.099999999999994</v>
+        <v>89.1</v>
       </c>
       <c r="FI14" s="6">
         <v>2.8</v>
       </c>
       <c r="FJ14" s="6">
-        <v>89.40000000000001</v>
+        <v>89.4</v>
       </c>
       <c r="FK14" s="6">
         <v>3.2</v>
       </c>
       <c r="FL14" s="6">
         <v>92.2</v>
       </c>
       <c r="FM14" s="6">
         <v>2.6</v>
       </c>
       <c r="FN14" s="6">
         <v>100.0</v>
       </c>
       <c r="FO14" s="6">
         <v>0.0</v>
       </c>
       <c r="FP14" s="6">
         <v>100.0</v>
       </c>
       <c r="FQ14" s="6">
         <v>0.0</v>
       </c>
       <c r="FR14" s="6">
         <v>100.0</v>
       </c>
@@ -3474,51 +3474,51 @@
       <c r="FX14" s="6">
         <v>100.0</v>
       </c>
       <c r="FY14" s="6">
         <v>0.0</v>
       </c>
       <c r="FZ14" s="6">
         <v>100.0</v>
       </c>
       <c r="GA14" s="6">
         <v>0.0</v>
       </c>
       <c r="GB14" s="6">
         <v>100.0</v>
       </c>
       <c r="GC14" s="6">
         <v>0.0</v>
       </c>
       <c r="GD14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GE14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF14" s="6">
-        <v>92.90000000000001</v>
+        <v>92.9</v>
       </c>
       <c r="GG14" s="6">
         <v>0.4</v>
       </c>
     </row>
     <row r="15" spans="1:189">
       <c r="A15" s="5" t="s">
         <v>108</v>
       </c>
       <c r="B15" s="6">
         <v>3.0</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D15" s="6">
         <v>3.3</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="F15" s="6">
         <v>0.0</v>
       </c>
       <c r="G15" s="6" t="s">
@@ -6127,51 +6127,51 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:189" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:189">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:189" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>122</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>