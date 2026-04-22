--- v0 (2026-01-10)
+++ v1 (2026-04-22)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>data dell'ultimo intervento (classi di 50 anni)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>number of microhabitats on standing living trees</t>
+  </si>
+  <si>
+    <t>time of last treatment (in 50-year classes )</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: circondario forestale (2024)</t>
+      <t xml:space="preserve">: forest district (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: n/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>circondario forestale (2024)</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>forest district (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,249 +373,249 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>laghi</t>
-[...2 lines deleted...]
-    <t>Svizzera</t>
+    <t>lakes</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>0-50 anni fa</t>
-[...8 lines deleted...]
-    <t>totale</t>
+    <t>=50 years ago</t>
+  </si>
+  <si>
+    <t>51-100 years ago</t>
+  </si>
+  <si>
+    <t>&gt;100 years ago or never</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2287430/625362</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di microhabitat sugli alberi vivi in piedi</t>
+      <t xml:space="preserve">number of microhabitats on standing living trees</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #401</t>
     </r>
   </si>
   <si>
-    <t>Numero di microhabitat sugli alberi vivi in piedi di almeno 12 cm di diametro a petto d'uomo (DPU). Vengono considerati microhabitat: corpi fruttiferi fungini; tronco ricoperto per più del 10% da muschi, licheni o edera; cavità di nidificazione di picidi; cavità poco profonda dell'albero; ampia fessura; tasca nella corteccia; fusto o branca spezzata con durame esposto; dendrotelma; tumore o cancro; cavità nei contrafforti radicali; cavità profonda dell'albero; scortecciamento a partire dalla dimensione di una mano; cima secca; flusso di resina; danni da insetti (base del tronco/tronco/fusto); rami morti &gt;20%.</t>
+    <t>Number of microhabitats on standing living trees and shrubs ≥12 cm in diameter at breast height (dbh). Microhabitats are defined as: fungal fruiting bodies; areas on the stem where moss, lichen or ivy covers more than 10%; woodpecker breeding cavity; shallow tree cavity; wide crack; bark pocket; fresh break; dendrotelm; canker or burr; buttress-root concavity; deep tree cavity; area of exposed bare wood larger than a hand; stag-headedness; resin flow; insect damage (foot of trunk /trunk/stem); &gt;20% dead branches.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">data dell'ultimo intervento (classi di 50 anni)</t>
+      <t xml:space="preserve">time of last treatment (in 50-year classes )</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1290</t>
     </r>
   </si>
   <si>
-    <t>Numero di anni dall'ultimo intervento selvicolturale, in classi di 50 anni. Gli interventi selvicolturali comprendono interventi di cura della rinnovazione e tagli di sgombero, piantagione e semina, nonché tagli fitosanitari e di promozione della sicurezza. Fonte: inchiesta presso il servizio forestale (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+    <t>Number of years since the last silvicultural treatment – in classes of 50 years. Silvicultural treatments include harvesting and tending interventions, planting and afforestation, as well as sanitary and safety interventions. Reference: Forest Service Survey (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">circondario forestale (2023)</t>
+      <t xml:space="preserve">forest district (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
+    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -634,63 +634,66 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" quotePrefix="1" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -967,51 +970,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="8.141" bestFit="true" customWidth="true" style="0"/>
@@ -2343,2905 +2346,2905 @@
         <v>104</v>
       </c>
       <c r="GB12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="GC12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="GD12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="GE12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="GF12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="GG12" s="4" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="13" spans="1:189">
       <c r="A13" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="B13" s="6">
-[...560 lines deleted...]
-      <c r="GG13" s="6" t="s">
+      <c r="B13" s="7">
+        <v>0</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="D13" s="7">
+        <v>0</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="F13" s="7">
+        <v>0</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="H13" s="7">
+        <v>0</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="J13" s="7">
+        <v>0</v>
+      </c>
+      <c r="K13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="L13" s="7">
+        <v>0</v>
+      </c>
+      <c r="M13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="N13" s="7">
+        <v>0</v>
+      </c>
+      <c r="O13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="P13" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="R13" s="7">
+        <v>0</v>
+      </c>
+      <c r="S13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="T13" s="7">
+        <v>0</v>
+      </c>
+      <c r="U13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="V13" s="7">
+        <v>0</v>
+      </c>
+      <c r="W13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="X13" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="Z13" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB13" s="7">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AD13" s="7">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF13" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AH13" s="7">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ13" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AL13" s="7">
+        <v>0</v>
+      </c>
+      <c r="AM13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN13" s="7">
+        <v>0</v>
+      </c>
+      <c r="AO13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AP13" s="7">
+        <v>0</v>
+      </c>
+      <c r="AQ13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AR13" s="7">
+        <v>0</v>
+      </c>
+      <c r="AS13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AT13" s="7">
+        <v>0</v>
+      </c>
+      <c r="AU13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AV13" s="7">
+        <v>0</v>
+      </c>
+      <c r="AW13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AX13" s="7">
+        <v>0</v>
+      </c>
+      <c r="AY13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AZ13" s="7">
+        <v>0</v>
+      </c>
+      <c r="BA13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BB13" s="7">
+        <v>0</v>
+      </c>
+      <c r="BC13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BD13" s="7">
+        <v>0</v>
+      </c>
+      <c r="BE13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BF13" s="7">
+        <v>0</v>
+      </c>
+      <c r="BG13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BH13" s="7">
+        <v>0</v>
+      </c>
+      <c r="BI13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BJ13" s="7">
+        <v>0</v>
+      </c>
+      <c r="BK13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BL13" s="7">
+        <v>0</v>
+      </c>
+      <c r="BM13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BN13" s="7">
+        <v>0</v>
+      </c>
+      <c r="BO13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BP13" s="7">
+        <v>0</v>
+      </c>
+      <c r="BQ13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BR13" s="7">
+        <v>0</v>
+      </c>
+      <c r="BS13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BT13" s="7">
+        <v>0</v>
+      </c>
+      <c r="BU13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BV13" s="7">
+        <v>0</v>
+      </c>
+      <c r="BW13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BX13" s="7">
+        <v>0</v>
+      </c>
+      <c r="BY13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BZ13" s="7">
+        <v>0</v>
+      </c>
+      <c r="CA13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CB13" s="7">
+        <v>0</v>
+      </c>
+      <c r="CC13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CD13" s="7">
+        <v>0</v>
+      </c>
+      <c r="CE13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CF13" s="7">
+        <v>0</v>
+      </c>
+      <c r="CG13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CH13" s="7">
+        <v>0</v>
+      </c>
+      <c r="CI13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CJ13" s="7">
+        <v>0</v>
+      </c>
+      <c r="CK13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CL13" s="7">
+        <v>0</v>
+      </c>
+      <c r="CM13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CN13" s="7">
+        <v>0</v>
+      </c>
+      <c r="CO13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CP13" s="7">
+        <v>0</v>
+      </c>
+      <c r="CQ13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CR13" s="7">
+        <v>0</v>
+      </c>
+      <c r="CS13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CT13" s="7">
+        <v>0</v>
+      </c>
+      <c r="CU13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CV13" s="7">
+        <v>0</v>
+      </c>
+      <c r="CW13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CX13" s="7">
+        <v>0</v>
+      </c>
+      <c r="CY13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CZ13" s="7">
+        <v>0</v>
+      </c>
+      <c r="DA13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="DB13" s="7">
+        <v>0</v>
+      </c>
+      <c r="DC13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="DD13" s="7">
+        <v>0</v>
+      </c>
+      <c r="DE13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="DF13" s="7">
+        <v>0</v>
+      </c>
+      <c r="DG13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="DH13" s="7">
+        <v>0</v>
+      </c>
+      <c r="DI13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="DJ13" s="7">
+        <v>0</v>
+      </c>
+      <c r="DK13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="DL13" s="7">
+        <v>0</v>
+      </c>
+      <c r="DM13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="DN13" s="7">
+        <v>0</v>
+      </c>
+      <c r="DO13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="DP13" s="7">
+        <v>0</v>
+      </c>
+      <c r="DQ13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="DR13" s="7">
+        <v>0</v>
+      </c>
+      <c r="DS13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="DT13" s="7">
+        <v>0</v>
+      </c>
+      <c r="DU13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="DV13" s="7">
+        <v>0</v>
+      </c>
+      <c r="DW13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="DX13" s="7">
+        <v>0</v>
+      </c>
+      <c r="DY13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="DZ13" s="7">
+        <v>0</v>
+      </c>
+      <c r="EA13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="EB13" s="7">
+        <v>0</v>
+      </c>
+      <c r="EC13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="ED13" s="7">
+        <v>0</v>
+      </c>
+      <c r="EE13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="EF13" s="7">
+        <v>0</v>
+      </c>
+      <c r="EG13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="EH13" s="7">
+        <v>0</v>
+      </c>
+      <c r="EI13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="EJ13" s="7">
+        <v>0</v>
+      </c>
+      <c r="EK13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="EL13" s="7">
+        <v>0</v>
+      </c>
+      <c r="EM13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="EN13" s="7">
+        <v>0</v>
+      </c>
+      <c r="EO13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="EP13" s="7">
+        <v>0</v>
+      </c>
+      <c r="EQ13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="ER13" s="7">
+        <v>0</v>
+      </c>
+      <c r="ES13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="ET13" s="7">
+        <v>0</v>
+      </c>
+      <c r="EU13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="EV13" s="7">
+        <v>0</v>
+      </c>
+      <c r="EW13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="EX13" s="7">
+        <v>0</v>
+      </c>
+      <c r="EY13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="EZ13" s="7">
+        <v>0</v>
+      </c>
+      <c r="FA13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FB13" s="7">
+        <v>0</v>
+      </c>
+      <c r="FC13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FD13" s="7">
+        <v>0</v>
+      </c>
+      <c r="FE13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FF13" s="7">
+        <v>0</v>
+      </c>
+      <c r="FG13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FH13" s="7">
+        <v>0</v>
+      </c>
+      <c r="FI13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FJ13" s="7">
+        <v>0</v>
+      </c>
+      <c r="FK13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FL13" s="7">
+        <v>0</v>
+      </c>
+      <c r="FM13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FN13" s="7">
+        <v>0</v>
+      </c>
+      <c r="FO13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FP13" s="7">
+        <v>0</v>
+      </c>
+      <c r="FQ13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FR13" s="7">
+        <v>0</v>
+      </c>
+      <c r="FS13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FT13" s="7">
+        <v>0</v>
+      </c>
+      <c r="FU13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FV13" s="7">
+        <v>0</v>
+      </c>
+      <c r="FW13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FX13" s="7">
+        <v>0</v>
+      </c>
+      <c r="FY13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FZ13" s="7">
+        <v>0</v>
+      </c>
+      <c r="GA13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="GB13" s="7">
+        <v>0</v>
+      </c>
+      <c r="GC13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="GD13" s="7">
+        <v>0</v>
+      </c>
+      <c r="GE13" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="GF13" s="7">
+        <v>0</v>
+      </c>
+      <c r="GG13" s="7" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="14" spans="1:189">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="7">
         <v>252</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="7">
         <v>14</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="7">
         <v>217</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="7">
         <v>20</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="7">
         <v>246</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="7">
         <v>23</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="7">
         <v>175</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="7">
         <v>14</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="7">
         <v>284</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="7">
         <v>20</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="7">
         <v>304</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="7">
         <v>18</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="7">
         <v>395</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="7">
         <v>9</v>
       </c>
-      <c r="P14" s="6">
+      <c r="P14" s="7">
         <v>248</v>
       </c>
-      <c r="Q14" s="6">
+      <c r="Q14" s="7">
         <v>8</v>
       </c>
-      <c r="R14" s="6">
+      <c r="R14" s="7">
         <v>279</v>
       </c>
-      <c r="S14" s="6">
+      <c r="S14" s="7">
         <v>10</v>
       </c>
-      <c r="T14" s="6">
+      <c r="T14" s="7">
         <v>268</v>
       </c>
-      <c r="U14" s="6">
+      <c r="U14" s="7">
         <v>9</v>
       </c>
-      <c r="V14" s="6">
+      <c r="V14" s="7">
         <v>204</v>
       </c>
-      <c r="W14" s="6">
+      <c r="W14" s="7">
         <v>29</v>
       </c>
-      <c r="X14" s="6">
+      <c r="X14" s="7">
         <v>164</v>
       </c>
-      <c r="Y14" s="6">
+      <c r="Y14" s="7">
         <v>19</v>
       </c>
-      <c r="Z14" s="6">
+      <c r="Z14" s="7">
         <v>228</v>
       </c>
-      <c r="AA14" s="6">
+      <c r="AA14" s="7">
         <v>16</v>
       </c>
-      <c r="AB14" s="6">
+      <c r="AB14" s="7">
         <v>60</v>
       </c>
-      <c r="AC14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD14" s="6">
+      <c r="AC14" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AD14" s="7">
         <v>319</v>
       </c>
-      <c r="AE14" s="6">
+      <c r="AE14" s="7">
         <v>15</v>
       </c>
-      <c r="AF14" s="6">
+      <c r="AF14" s="7">
         <v>273</v>
       </c>
-      <c r="AG14" s="6">
+      <c r="AG14" s="7">
         <v>19</v>
       </c>
-      <c r="AH14" s="6">
+      <c r="AH14" s="7">
         <v>328</v>
       </c>
-      <c r="AI14" s="6">
+      <c r="AI14" s="7">
         <v>13</v>
       </c>
-      <c r="AJ14" s="6">
+      <c r="AJ14" s="7">
         <v>336</v>
       </c>
-      <c r="AK14" s="6">
+      <c r="AK14" s="7">
         <v>20</v>
       </c>
-      <c r="AL14" s="6">
+      <c r="AL14" s="7">
         <v>237</v>
       </c>
-      <c r="AM14" s="6">
+      <c r="AM14" s="7">
         <v>34</v>
       </c>
-      <c r="AN14" s="6">
+      <c r="AN14" s="7">
         <v>345</v>
       </c>
-      <c r="AO14" s="6">
+      <c r="AO14" s="7">
         <v>12</v>
       </c>
-      <c r="AP14" s="6">
+      <c r="AP14" s="7">
         <v>322</v>
       </c>
-      <c r="AQ14" s="6">
+      <c r="AQ14" s="7">
         <v>12</v>
       </c>
-      <c r="AR14" s="6">
+      <c r="AR14" s="7">
         <v>246</v>
       </c>
-      <c r="AS14" s="6">
+      <c r="AS14" s="7">
         <v>13</v>
       </c>
-      <c r="AT14" s="6">
+      <c r="AT14" s="7">
         <v>408</v>
       </c>
-      <c r="AU14" s="6">
+      <c r="AU14" s="7">
         <v>13</v>
       </c>
-      <c r="AV14" s="6">
+      <c r="AV14" s="7">
         <v>304</v>
       </c>
-      <c r="AW14" s="6">
+      <c r="AW14" s="7">
         <v>11</v>
       </c>
-      <c r="AX14" s="6">
+      <c r="AX14" s="7">
         <v>392</v>
       </c>
-      <c r="AY14" s="6">
+      <c r="AY14" s="7">
         <v>10</v>
       </c>
-      <c r="AZ14" s="6">
+      <c r="AZ14" s="7">
         <v>318</v>
       </c>
-      <c r="BA14" s="6">
+      <c r="BA14" s="7">
         <v>11</v>
       </c>
-      <c r="BB14" s="6">
+      <c r="BB14" s="7">
         <v>271</v>
       </c>
-      <c r="BC14" s="6">
+      <c r="BC14" s="7">
         <v>12</v>
       </c>
-      <c r="BD14" s="6">
+      <c r="BD14" s="7">
         <v>304</v>
       </c>
-      <c r="BE14" s="6">
+      <c r="BE14" s="7">
         <v>15</v>
       </c>
-      <c r="BF14" s="6">
+      <c r="BF14" s="7">
         <v>399</v>
       </c>
-      <c r="BG14" s="6">
+      <c r="BG14" s="7">
         <v>9</v>
       </c>
-      <c r="BH14" s="6">
+      <c r="BH14" s="7">
         <v>237</v>
       </c>
-      <c r="BI14" s="6">
+      <c r="BI14" s="7">
         <v>20</v>
       </c>
-      <c r="BJ14" s="6">
+      <c r="BJ14" s="7">
         <v>332</v>
       </c>
-      <c r="BK14" s="6">
+      <c r="BK14" s="7">
         <v>14</v>
       </c>
-      <c r="BL14" s="6">
+      <c r="BL14" s="7">
         <v>348</v>
       </c>
-      <c r="BM14" s="6">
+      <c r="BM14" s="7">
         <v>40</v>
       </c>
-      <c r="BN14" s="6">
+      <c r="BN14" s="7">
         <v>251</v>
       </c>
-      <c r="BO14" s="6">
+      <c r="BO14" s="7">
         <v>26</v>
       </c>
-      <c r="BP14" s="6">
+      <c r="BP14" s="7">
         <v>379</v>
       </c>
-      <c r="BQ14" s="6">
+      <c r="BQ14" s="7">
         <v>20</v>
       </c>
-      <c r="BR14" s="6">
+      <c r="BR14" s="7">
         <v>593</v>
       </c>
-      <c r="BS14" s="6">
+      <c r="BS14" s="7">
         <v>21</v>
       </c>
-      <c r="BT14" s="6">
+      <c r="BT14" s="7">
         <v>557</v>
       </c>
-      <c r="BU14" s="6">
+      <c r="BU14" s="7">
         <v>27</v>
       </c>
-      <c r="BV14" s="6">
+      <c r="BV14" s="7">
         <v>389</v>
       </c>
-      <c r="BW14" s="6">
+      <c r="BW14" s="7">
         <v>21</v>
       </c>
-      <c r="BX14" s="6">
+      <c r="BX14" s="7">
         <v>281</v>
       </c>
-      <c r="BY14" s="6">
+      <c r="BY14" s="7">
         <v>16</v>
       </c>
-      <c r="BZ14" s="6">
+      <c r="BZ14" s="7">
         <v>333</v>
       </c>
-      <c r="CA14" s="6">
+      <c r="CA14" s="7">
         <v>24</v>
       </c>
-      <c r="CB14" s="6">
+      <c r="CB14" s="7">
         <v>278</v>
       </c>
-      <c r="CC14" s="6">
+      <c r="CC14" s="7">
         <v>16</v>
       </c>
-      <c r="CD14" s="6">
+      <c r="CD14" s="7">
         <v>372</v>
       </c>
-      <c r="CE14" s="6">
+      <c r="CE14" s="7">
         <v>14</v>
       </c>
-      <c r="CF14" s="6">
+      <c r="CF14" s="7">
         <v>302</v>
       </c>
-      <c r="CG14" s="6">
+      <c r="CG14" s="7">
         <v>12</v>
       </c>
-      <c r="CH14" s="6">
+      <c r="CH14" s="7">
         <v>244</v>
       </c>
-      <c r="CI14" s="6">
+      <c r="CI14" s="7">
         <v>12</v>
       </c>
-      <c r="CJ14" s="6">
+      <c r="CJ14" s="7">
         <v>303</v>
       </c>
-      <c r="CK14" s="6">
+      <c r="CK14" s="7">
         <v>18</v>
       </c>
-      <c r="CL14" s="6">
+      <c r="CL14" s="7">
         <v>211</v>
       </c>
-      <c r="CM14" s="6">
+      <c r="CM14" s="7">
         <v>24</v>
       </c>
-      <c r="CN14" s="6">
+      <c r="CN14" s="7">
         <v>210</v>
       </c>
-      <c r="CO14" s="6">
+      <c r="CO14" s="7">
         <v>24</v>
       </c>
-      <c r="CP14" s="6">
+      <c r="CP14" s="7">
         <v>273</v>
       </c>
-      <c r="CQ14" s="6">
+      <c r="CQ14" s="7">
         <v>17</v>
       </c>
-      <c r="CR14" s="6">
+      <c r="CR14" s="7">
         <v>391</v>
       </c>
-      <c r="CS14" s="6">
+      <c r="CS14" s="7">
         <v>24</v>
       </c>
-      <c r="CT14" s="6">
+      <c r="CT14" s="7">
         <v>276</v>
       </c>
-      <c r="CU14" s="6">
+      <c r="CU14" s="7">
         <v>17</v>
       </c>
-      <c r="CV14" s="6">
+      <c r="CV14" s="7">
         <v>247</v>
       </c>
-      <c r="CW14" s="6">
+      <c r="CW14" s="7">
         <v>23</v>
       </c>
-      <c r="CX14" s="6">
+      <c r="CX14" s="7">
         <v>402</v>
       </c>
-      <c r="CY14" s="6">
+      <c r="CY14" s="7">
         <v>19</v>
       </c>
-      <c r="CZ14" s="6">
+      <c r="CZ14" s="7">
         <v>221</v>
       </c>
-      <c r="DA14" s="6">
+      <c r="DA14" s="7">
         <v>16</v>
       </c>
-      <c r="DB14" s="6">
+      <c r="DB14" s="7">
         <v>241</v>
       </c>
-      <c r="DC14" s="6">
+      <c r="DC14" s="7">
         <v>18</v>
       </c>
-      <c r="DD14" s="6">
+      <c r="DD14" s="7">
         <v>238</v>
       </c>
-      <c r="DE14" s="6">
+      <c r="DE14" s="7">
         <v>23</v>
       </c>
-      <c r="DF14" s="6">
+      <c r="DF14" s="7">
         <v>323</v>
       </c>
-      <c r="DG14" s="6">
+      <c r="DG14" s="7">
         <v>25</v>
       </c>
-      <c r="DH14" s="6">
+      <c r="DH14" s="7">
         <v>368</v>
       </c>
-      <c r="DI14" s="6">
+      <c r="DI14" s="7">
         <v>22</v>
       </c>
-      <c r="DJ14" s="6">
+      <c r="DJ14" s="7">
         <v>331</v>
       </c>
-      <c r="DK14" s="6">
+      <c r="DK14" s="7">
         <v>22</v>
       </c>
-      <c r="DL14" s="6">
+      <c r="DL14" s="7">
         <v>332</v>
       </c>
-      <c r="DM14" s="6">
+      <c r="DM14" s="7">
         <v>24</v>
       </c>
-      <c r="DN14" s="6">
+      <c r="DN14" s="7">
         <v>436</v>
       </c>
-      <c r="DO14" s="6">
+      <c r="DO14" s="7">
         <v>20</v>
       </c>
-      <c r="DP14" s="6">
+      <c r="DP14" s="7">
         <v>272</v>
       </c>
-      <c r="DQ14" s="6">
+      <c r="DQ14" s="7">
         <v>19</v>
       </c>
-      <c r="DR14" s="6">
+      <c r="DR14" s="7">
         <v>265</v>
       </c>
-      <c r="DS14" s="6">
+      <c r="DS14" s="7">
         <v>29</v>
       </c>
-      <c r="DT14" s="6">
+      <c r="DT14" s="7">
         <v>560</v>
       </c>
-      <c r="DU14" s="6">
+      <c r="DU14" s="7">
         <v>29</v>
       </c>
-      <c r="DV14" s="6">
+      <c r="DV14" s="7">
         <v>343</v>
       </c>
-      <c r="DW14" s="6">
+      <c r="DW14" s="7">
         <v>24</v>
       </c>
-      <c r="DX14" s="6">
+      <c r="DX14" s="7">
         <v>519</v>
       </c>
-      <c r="DY14" s="6">
+      <c r="DY14" s="7">
         <v>16</v>
       </c>
-      <c r="DZ14" s="6">
+      <c r="DZ14" s="7">
         <v>404</v>
       </c>
-      <c r="EA14" s="6">
+      <c r="EA14" s="7">
         <v>26</v>
       </c>
-      <c r="EB14" s="6">
+      <c r="EB14" s="7">
         <v>430</v>
       </c>
-      <c r="EC14" s="6">
+      <c r="EC14" s="7">
         <v>17</v>
       </c>
-      <c r="ED14" s="6">
+      <c r="ED14" s="7">
         <v>375</v>
       </c>
-      <c r="EE14" s="6">
+      <c r="EE14" s="7">
         <v>18</v>
       </c>
-      <c r="EF14" s="6">
+      <c r="EF14" s="7">
         <v>416</v>
       </c>
-      <c r="EG14" s="6">
+      <c r="EG14" s="7">
         <v>16</v>
       </c>
-      <c r="EH14" s="6">
+      <c r="EH14" s="7">
         <v>431</v>
       </c>
-      <c r="EI14" s="6">
+      <c r="EI14" s="7">
         <v>23</v>
       </c>
-      <c r="EJ14" s="6">
+      <c r="EJ14" s="7">
         <v>251</v>
       </c>
-      <c r="EK14" s="6">
+      <c r="EK14" s="7">
         <v>39</v>
       </c>
-      <c r="EL14" s="6">
+      <c r="EL14" s="7">
         <v>370</v>
       </c>
-      <c r="EM14" s="6">
+      <c r="EM14" s="7">
         <v>13</v>
       </c>
-      <c r="EN14" s="6">
+      <c r="EN14" s="7">
         <v>225</v>
       </c>
-      <c r="EO14" s="6">
+      <c r="EO14" s="7">
         <v>30</v>
       </c>
-      <c r="EP14" s="6">
+      <c r="EP14" s="7">
         <v>181</v>
       </c>
-      <c r="EQ14" s="6">
+      <c r="EQ14" s="7">
         <v>58</v>
       </c>
-      <c r="ER14" s="6">
+      <c r="ER14" s="7">
         <v>425</v>
       </c>
-      <c r="ES14" s="6">
+      <c r="ES14" s="7">
         <v>11</v>
       </c>
-      <c r="ET14" s="6">
+      <c r="ET14" s="7">
         <v>343</v>
       </c>
-      <c r="EU14" s="6">
+      <c r="EU14" s="7">
         <v>12</v>
       </c>
-      <c r="EV14" s="6">
+      <c r="EV14" s="7">
         <v>342</v>
       </c>
-      <c r="EW14" s="6">
+      <c r="EW14" s="7">
         <v>19</v>
       </c>
-      <c r="EX14" s="6">
+      <c r="EX14" s="7">
         <v>296</v>
       </c>
-      <c r="EY14" s="6">
+      <c r="EY14" s="7">
         <v>20</v>
       </c>
-      <c r="EZ14" s="6">
+      <c r="EZ14" s="7">
         <v>259</v>
       </c>
-      <c r="FA14" s="6">
+      <c r="FA14" s="7">
         <v>28</v>
       </c>
-      <c r="FB14" s="6">
+      <c r="FB14" s="7">
         <v>194</v>
       </c>
-      <c r="FC14" s="6">
+      <c r="FC14" s="7">
         <v>27</v>
       </c>
-      <c r="FD14" s="6">
+      <c r="FD14" s="7">
         <v>89</v>
       </c>
-      <c r="FE14" s="6">
+      <c r="FE14" s="7">
         <v>33</v>
       </c>
-      <c r="FF14" s="6">
+      <c r="FF14" s="7">
         <v>342</v>
       </c>
-      <c r="FG14" s="6">
+      <c r="FG14" s="7">
         <v>39</v>
       </c>
-      <c r="FH14" s="6">
+      <c r="FH14" s="7">
         <v>342</v>
       </c>
-      <c r="FI14" s="6">
+      <c r="FI14" s="7">
         <v>14</v>
       </c>
-      <c r="FJ14" s="6">
+      <c r="FJ14" s="7">
         <v>377</v>
       </c>
-      <c r="FK14" s="6">
+      <c r="FK14" s="7">
         <v>12</v>
       </c>
-      <c r="FL14" s="6">
+      <c r="FL14" s="7">
         <v>385</v>
       </c>
-      <c r="FM14" s="6">
+      <c r="FM14" s="7">
         <v>12</v>
       </c>
-      <c r="FN14" s="6">
+      <c r="FN14" s="7">
         <v>249</v>
       </c>
-      <c r="FO14" s="6">
+      <c r="FO14" s="7">
         <v>16</v>
       </c>
-      <c r="FP14" s="6">
+      <c r="FP14" s="7">
         <v>280</v>
       </c>
-      <c r="FQ14" s="6">
+      <c r="FQ14" s="7">
         <v>12</v>
       </c>
-      <c r="FR14" s="6">
+      <c r="FR14" s="7">
         <v>153</v>
       </c>
-      <c r="FS14" s="6">
+      <c r="FS14" s="7">
         <v>17</v>
       </c>
-      <c r="FT14" s="6">
+      <c r="FT14" s="7">
         <v>278</v>
       </c>
-      <c r="FU14" s="6">
+      <c r="FU14" s="7">
         <v>16</v>
       </c>
-      <c r="FV14" s="6">
+      <c r="FV14" s="7">
         <v>238</v>
       </c>
-      <c r="FW14" s="6">
+      <c r="FW14" s="7">
         <v>21</v>
       </c>
-      <c r="FX14" s="6">
+      <c r="FX14" s="7">
         <v>267</v>
       </c>
-      <c r="FY14" s="6">
+      <c r="FY14" s="7">
         <v>26</v>
       </c>
-      <c r="FZ14" s="6">
+      <c r="FZ14" s="7">
         <v>307</v>
       </c>
-      <c r="GA14" s="6">
+      <c r="GA14" s="7">
         <v>27</v>
       </c>
-      <c r="GB14" s="6">
+      <c r="GB14" s="7">
         <v>198</v>
       </c>
-      <c r="GC14" s="6">
+      <c r="GC14" s="7">
         <v>16</v>
       </c>
-      <c r="GD14" s="6">
-[...5 lines deleted...]
-      <c r="GF14" s="6">
+      <c r="GD14" s="7">
+        <v>0</v>
+      </c>
+      <c r="GE14" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="GF14" s="7">
         <v>316</v>
       </c>
-      <c r="GG14" s="6">
+      <c r="GG14" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:189">
       <c r="A15" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="7">
         <v>185</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="7">
         <v>2</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="7">
         <v>396</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="7">
         <v>34</v>
       </c>
-      <c r="F15" s="6">
-[...11 lines deleted...]
-      <c r="J15" s="6">
+      <c r="F15" s="7">
+        <v>0</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="H15" s="7">
+        <v>0</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="J15" s="7">
         <v>353</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="7">
         <v>22</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="7">
         <v>60</v>
       </c>
-      <c r="M15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="6">
+      <c r="M15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="N15" s="7">
         <v>431</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="7">
         <v>14</v>
       </c>
-      <c r="P15" s="6">
+      <c r="P15" s="7">
         <v>302</v>
       </c>
-      <c r="Q15" s="6">
+      <c r="Q15" s="7">
         <v>11</v>
       </c>
-      <c r="R15" s="6">
+      <c r="R15" s="7">
         <v>750</v>
       </c>
-      <c r="S15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="T15" s="6">
+      <c r="S15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="T15" s="7">
         <v>390</v>
       </c>
-      <c r="U15" s="6">
+      <c r="U15" s="7">
         <v>18</v>
       </c>
-      <c r="V15" s="6">
-[...11 lines deleted...]
-      <c r="Z15" s="6">
+      <c r="V15" s="7">
+        <v>0</v>
+      </c>
+      <c r="W15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="X15" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="Z15" s="7">
         <v>330</v>
       </c>
-      <c r="AA15" s="6">
+      <c r="AA15" s="7">
         <v>24</v>
       </c>
-      <c r="AB15" s="6">
-[...11 lines deleted...]
-      <c r="AF15" s="6">
+      <c r="AB15" s="7">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AD15" s="7">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF15" s="7">
         <v>903</v>
       </c>
-      <c r="AG15" s="6">
+      <c r="AG15" s="7">
         <v>22</v>
       </c>
-      <c r="AH15" s="6">
+      <c r="AH15" s="7">
         <v>702</v>
       </c>
-      <c r="AI15" s="6">
+      <c r="AI15" s="7">
         <v>48</v>
       </c>
-      <c r="AJ15" s="6">
+      <c r="AJ15" s="7">
         <v>411</v>
       </c>
-      <c r="AK15" s="6">
+      <c r="AK15" s="7">
         <v>14</v>
       </c>
-      <c r="AL15" s="6">
-[...5 lines deleted...]
-      <c r="AN15" s="6">
+      <c r="AL15" s="7">
+        <v>0</v>
+      </c>
+      <c r="AM15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN15" s="7">
         <v>879</v>
       </c>
-      <c r="AO15" s="6">
+      <c r="AO15" s="7">
         <v>41</v>
       </c>
-      <c r="AP15" s="6">
+      <c r="AP15" s="7">
         <v>403</v>
       </c>
-      <c r="AQ15" s="6">
+      <c r="AQ15" s="7">
         <v>13</v>
       </c>
-      <c r="AR15" s="6">
+      <c r="AR15" s="7">
         <v>594</v>
       </c>
-      <c r="AS15" s="6">
+      <c r="AS15" s="7">
         <v>31</v>
       </c>
-      <c r="AT15" s="6">
+      <c r="AT15" s="7">
         <v>485</v>
       </c>
-      <c r="AU15" s="6">
+      <c r="AU15" s="7">
         <v>28</v>
       </c>
-      <c r="AV15" s="6">
+      <c r="AV15" s="7">
         <v>467</v>
       </c>
-      <c r="AW15" s="6">
+      <c r="AW15" s="7">
         <v>15</v>
       </c>
-      <c r="AX15" s="6">
+      <c r="AX15" s="7">
         <v>463</v>
       </c>
-      <c r="AY15" s="6">
+      <c r="AY15" s="7">
         <v>16</v>
       </c>
-      <c r="AZ15" s="6">
+      <c r="AZ15" s="7">
         <v>474</v>
       </c>
-      <c r="BA15" s="6">
+      <c r="BA15" s="7">
         <v>26</v>
       </c>
-      <c r="BB15" s="6">
+      <c r="BB15" s="7">
         <v>460</v>
       </c>
-      <c r="BC15" s="6" t="s">
-[...8 lines deleted...]
-      <c r="BF15" s="6">
+      <c r="BC15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BD15" s="7">
+        <v>0</v>
+      </c>
+      <c r="BE15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BF15" s="7">
         <v>572</v>
       </c>
-      <c r="BG15" s="6">
+      <c r="BG15" s="7">
         <v>9</v>
       </c>
-      <c r="BH15" s="6">
+      <c r="BH15" s="7">
         <v>740</v>
       </c>
-      <c r="BI15" s="6" t="s">
-[...20 lines deleted...]
-      <c r="BP15" s="6">
+      <c r="BI15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BJ15" s="7">
+        <v>0</v>
+      </c>
+      <c r="BK15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BL15" s="7">
+        <v>0</v>
+      </c>
+      <c r="BM15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BN15" s="7">
+        <v>0</v>
+      </c>
+      <c r="BO15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BP15" s="7">
         <v>200</v>
       </c>
-      <c r="BQ15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="BR15" s="6">
+      <c r="BQ15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BR15" s="7">
         <v>590</v>
       </c>
-      <c r="BS15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="BT15" s="6">
+      <c r="BS15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BT15" s="7">
         <v>369</v>
       </c>
-      <c r="BU15" s="6">
+      <c r="BU15" s="7">
         <v>26</v>
       </c>
-      <c r="BV15" s="6">
+      <c r="BV15" s="7">
         <v>481</v>
       </c>
-      <c r="BW15" s="6">
+      <c r="BW15" s="7">
         <v>11</v>
       </c>
-      <c r="BX15" s="6">
-[...5 lines deleted...]
-      <c r="BZ15" s="6">
+      <c r="BX15" s="7">
+        <v>0</v>
+      </c>
+      <c r="BY15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BZ15" s="7">
         <v>403</v>
       </c>
-      <c r="CA15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="CB15" s="6">
+      <c r="CA15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CB15" s="7">
         <v>522</v>
       </c>
-      <c r="CC15" s="6">
+      <c r="CC15" s="7">
         <v>17</v>
       </c>
-      <c r="CD15" s="6">
+      <c r="CD15" s="7">
         <v>125</v>
       </c>
-      <c r="CE15" s="6">
+      <c r="CE15" s="7">
         <v>49</v>
       </c>
-      <c r="CF15" s="6">
+      <c r="CF15" s="7">
         <v>658</v>
       </c>
-      <c r="CG15" s="6">
+      <c r="CG15" s="7">
         <v>23</v>
       </c>
-      <c r="CH15" s="6">
+      <c r="CH15" s="7">
         <v>620</v>
       </c>
-      <c r="CI15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="CJ15" s="6">
+      <c r="CI15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CJ15" s="7">
         <v>320</v>
       </c>
-      <c r="CK15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="CL15" s="6">
+      <c r="CK15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CL15" s="7">
         <v>1330</v>
       </c>
-      <c r="CM15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="CN15" s="6">
+      <c r="CM15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CN15" s="7">
         <v>425</v>
       </c>
-      <c r="CO15" s="6">
+      <c r="CO15" s="7">
         <v>22</v>
       </c>
-      <c r="CP15" s="6">
+      <c r="CP15" s="7">
         <v>940</v>
       </c>
-      <c r="CQ15" s="6">
+      <c r="CQ15" s="7">
         <v>40</v>
       </c>
-      <c r="CR15" s="6">
+      <c r="CR15" s="7">
         <v>488</v>
       </c>
-      <c r="CS15" s="6">
+      <c r="CS15" s="7">
         <v>24</v>
       </c>
-      <c r="CT15" s="6">
+      <c r="CT15" s="7">
         <v>37</v>
       </c>
-      <c r="CU15" s="6">
+      <c r="CU15" s="7">
         <v>29</v>
       </c>
-      <c r="CV15" s="6">
+      <c r="CV15" s="7">
         <v>228</v>
       </c>
-      <c r="CW15" s="6">
+      <c r="CW15" s="7">
         <v>25</v>
       </c>
-      <c r="CX15" s="6">
-[...11 lines deleted...]
-      <c r="DB15" s="6">
+      <c r="CX15" s="7">
+        <v>0</v>
+      </c>
+      <c r="CY15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CZ15" s="7">
+        <v>0</v>
+      </c>
+      <c r="DA15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="DB15" s="7">
         <v>160</v>
       </c>
-      <c r="DC15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="DD15" s="6">
+      <c r="DC15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="DD15" s="7">
         <v>562</v>
       </c>
-      <c r="DE15" s="6">
+      <c r="DE15" s="7">
         <v>28</v>
       </c>
-      <c r="DF15" s="6">
+      <c r="DF15" s="7">
         <v>466</v>
       </c>
-      <c r="DG15" s="6">
+      <c r="DG15" s="7">
         <v>14</v>
       </c>
-      <c r="DH15" s="6">
+      <c r="DH15" s="7">
         <v>485</v>
       </c>
-      <c r="DI15" s="6">
+      <c r="DI15" s="7">
         <v>23</v>
       </c>
-      <c r="DJ15" s="6">
+      <c r="DJ15" s="7">
         <v>259</v>
       </c>
-      <c r="DK15" s="6">
+      <c r="DK15" s="7">
         <v>28</v>
       </c>
-      <c r="DL15" s="6">
+      <c r="DL15" s="7">
         <v>480</v>
       </c>
-      <c r="DM15" s="6">
+      <c r="DM15" s="7">
         <v>27</v>
       </c>
-      <c r="DN15" s="6">
+      <c r="DN15" s="7">
         <v>728</v>
       </c>
-      <c r="DO15" s="6">
+      <c r="DO15" s="7">
         <v>15</v>
       </c>
-      <c r="DP15" s="6">
+      <c r="DP15" s="7">
         <v>415</v>
       </c>
-      <c r="DQ15" s="6">
+      <c r="DQ15" s="7">
         <v>14</v>
       </c>
-      <c r="DR15" s="6">
+      <c r="DR15" s="7">
         <v>244</v>
       </c>
-      <c r="DS15" s="6">
+      <c r="DS15" s="7">
         <v>21</v>
       </c>
-      <c r="DT15" s="6">
+      <c r="DT15" s="7">
         <v>545</v>
       </c>
-      <c r="DU15" s="6">
+      <c r="DU15" s="7">
         <v>15</v>
       </c>
-      <c r="DV15" s="6">
+      <c r="DV15" s="7">
         <v>503</v>
       </c>
-      <c r="DW15" s="6">
+      <c r="DW15" s="7">
         <v>48</v>
       </c>
-      <c r="DX15" s="6">
-[...5 lines deleted...]
-      <c r="DZ15" s="6">
+      <c r="DX15" s="7">
+        <v>0</v>
+      </c>
+      <c r="DY15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="DZ15" s="7">
         <v>540</v>
       </c>
-      <c r="EA15" s="6">
+      <c r="EA15" s="7">
         <v>44</v>
       </c>
-      <c r="EB15" s="6">
+      <c r="EB15" s="7">
         <v>447</v>
       </c>
-      <c r="EC15" s="6">
+      <c r="EC15" s="7">
         <v>24</v>
       </c>
-      <c r="ED15" s="6">
+      <c r="ED15" s="7">
         <v>436</v>
       </c>
-      <c r="EE15" s="6">
+      <c r="EE15" s="7">
         <v>26</v>
       </c>
-      <c r="EF15" s="6">
+      <c r="EF15" s="7">
         <v>1042</v>
       </c>
-      <c r="EG15" s="6">
+      <c r="EG15" s="7">
         <v>24</v>
       </c>
-      <c r="EH15" s="6">
+      <c r="EH15" s="7">
         <v>390</v>
       </c>
-      <c r="EI15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="EJ15" s="6">
+      <c r="EI15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="EJ15" s="7">
         <v>100</v>
       </c>
-      <c r="EK15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="EL15" s="6">
+      <c r="EK15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="EL15" s="7">
         <v>1070</v>
       </c>
-      <c r="EM15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="EN15" s="6">
+      <c r="EM15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="EN15" s="7">
         <v>390</v>
       </c>
-      <c r="EO15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="EP15" s="6">
+      <c r="EO15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="EP15" s="7">
         <v>913</v>
       </c>
-      <c r="EQ15" s="6">
+      <c r="EQ15" s="7">
         <v>42</v>
       </c>
-      <c r="ER15" s="6">
+      <c r="ER15" s="7">
         <v>870</v>
       </c>
-      <c r="ES15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="ET15" s="6">
+      <c r="ES15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="ET15" s="7">
         <v>1450</v>
       </c>
-      <c r="EU15" s="6">
-[...8 lines deleted...]
-      <c r="EX15" s="6">
+      <c r="EU15" s="7">
+        <v>0</v>
+      </c>
+      <c r="EV15" s="7">
+        <v>0</v>
+      </c>
+      <c r="EW15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="EX15" s="7">
         <v>338</v>
       </c>
-      <c r="EY15" s="6">
+      <c r="EY15" s="7">
         <v>27</v>
       </c>
-      <c r="EZ15" s="6">
+      <c r="EZ15" s="7">
         <v>776</v>
       </c>
-      <c r="FA15" s="6">
+      <c r="FA15" s="7">
         <v>11</v>
       </c>
-      <c r="FB15" s="6">
-[...17 lines deleted...]
-      <c r="FH15" s="6">
+      <c r="FB15" s="7">
+        <v>0</v>
+      </c>
+      <c r="FC15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FD15" s="7">
+        <v>0</v>
+      </c>
+      <c r="FE15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FF15" s="7">
+        <v>0</v>
+      </c>
+      <c r="FG15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FH15" s="7">
         <v>341</v>
       </c>
-      <c r="FI15" s="6">
+      <c r="FI15" s="7">
         <v>15</v>
       </c>
-      <c r="FJ15" s="6">
+      <c r="FJ15" s="7">
         <v>404</v>
       </c>
-      <c r="FK15" s="6">
+      <c r="FK15" s="7">
         <v>14</v>
       </c>
-      <c r="FL15" s="6">
+      <c r="FL15" s="7">
         <v>593</v>
       </c>
-      <c r="FM15" s="6">
+      <c r="FM15" s="7">
         <v>15</v>
       </c>
-      <c r="FN15" s="6">
-[...17 lines deleted...]
-      <c r="FT15" s="6">
+      <c r="FN15" s="7">
+        <v>0</v>
+      </c>
+      <c r="FO15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FP15" s="7">
+        <v>0</v>
+      </c>
+      <c r="FQ15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FR15" s="7">
+        <v>0</v>
+      </c>
+      <c r="FS15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FT15" s="7">
         <v>90</v>
       </c>
-      <c r="FU15" s="6" t="s">
-[...32 lines deleted...]
-      <c r="GF15" s="6">
+      <c r="FU15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FV15" s="7">
+        <v>0</v>
+      </c>
+      <c r="FW15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FX15" s="7">
+        <v>0</v>
+      </c>
+      <c r="FY15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FZ15" s="7">
+        <v>0</v>
+      </c>
+      <c r="GA15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="GB15" s="7">
+        <v>0</v>
+      </c>
+      <c r="GC15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="GD15" s="7">
+        <v>0</v>
+      </c>
+      <c r="GE15" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="GF15" s="7">
         <v>475</v>
       </c>
-      <c r="GG15" s="6">
+      <c r="GG15" s="7">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:189">
       <c r="A16" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="B16" s="6">
-[...5 lines deleted...]
-      <c r="D16" s="6">
+      <c r="B16" s="7">
+        <v>0</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="D16" s="7">
         <v>270</v>
       </c>
-      <c r="E16" s="6" t="s">
-[...14 lines deleted...]
-      <c r="J16" s="6">
+      <c r="E16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="F16" s="7">
+        <v>0</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="H16" s="7">
+        <v>0</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="J16" s="7">
         <v>325</v>
       </c>
-      <c r="K16" s="6" t="s">
-[...8 lines deleted...]
-      <c r="N16" s="6">
+      <c r="K16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="L16" s="7">
+        <v>0</v>
+      </c>
+      <c r="M16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="N16" s="7">
         <v>413</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="7">
         <v>21</v>
       </c>
-      <c r="P16" s="6">
-[...5 lines deleted...]
-      <c r="R16" s="6">
+      <c r="P16" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="R16" s="7">
         <v>110</v>
       </c>
-      <c r="S16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="T16" s="6">
+      <c r="S16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="T16" s="7">
         <v>450</v>
       </c>
-      <c r="U16" s="6">
+      <c r="U16" s="7">
         <v>2</v>
       </c>
-      <c r="V16" s="6">
-[...29 lines deleted...]
-      <c r="AF16" s="6">
+      <c r="V16" s="7">
+        <v>0</v>
+      </c>
+      <c r="W16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="X16" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="Z16" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB16" s="7">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AD16" s="7">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF16" s="7">
         <v>420</v>
       </c>
-      <c r="AG16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AH16" s="6">
+      <c r="AG16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AH16" s="7">
         <v>721</v>
       </c>
-      <c r="AI16" s="6">
+      <c r="AI16" s="7">
         <v>21</v>
       </c>
-      <c r="AJ16" s="6">
-[...11 lines deleted...]
-      <c r="AN16" s="6">
+      <c r="AJ16" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AL16" s="7">
+        <v>0</v>
+      </c>
+      <c r="AM16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN16" s="7">
         <v>336</v>
       </c>
-      <c r="AO16" s="6">
+      <c r="AO16" s="7">
         <v>40</v>
       </c>
-      <c r="AP16" s="6">
+      <c r="AP16" s="7">
         <v>537</v>
       </c>
-      <c r="AQ16" s="6">
+      <c r="AQ16" s="7">
         <v>10</v>
       </c>
-      <c r="AR16" s="6">
+      <c r="AR16" s="7">
         <v>596</v>
       </c>
-      <c r="AS16" s="6">
+      <c r="AS16" s="7">
         <v>27</v>
       </c>
-      <c r="AT16" s="6">
+      <c r="AT16" s="7">
         <v>395</v>
       </c>
-      <c r="AU16" s="6">
+      <c r="AU16" s="7">
         <v>18</v>
       </c>
-      <c r="AV16" s="6">
+      <c r="AV16" s="7">
         <v>571</v>
       </c>
-      <c r="AW16" s="6">
+      <c r="AW16" s="7">
         <v>17</v>
       </c>
-      <c r="AX16" s="6">
+      <c r="AX16" s="7">
         <v>610</v>
       </c>
-      <c r="AY16" s="6">
+      <c r="AY16" s="7">
         <v>21</v>
       </c>
-      <c r="AZ16" s="6">
+      <c r="AZ16" s="7">
         <v>290</v>
       </c>
-      <c r="BA16" s="6" t="s">
-[...50 lines deleted...]
-      <c r="BR16" s="6">
+      <c r="BA16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BB16" s="7">
+        <v>0</v>
+      </c>
+      <c r="BC16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BD16" s="7">
+        <v>0</v>
+      </c>
+      <c r="BE16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BF16" s="7">
+        <v>0</v>
+      </c>
+      <c r="BG16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BH16" s="7">
+        <v>0</v>
+      </c>
+      <c r="BI16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BJ16" s="7">
+        <v>0</v>
+      </c>
+      <c r="BK16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BL16" s="7">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BN16" s="7">
+        <v>0</v>
+      </c>
+      <c r="BO16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BP16" s="7">
+        <v>0</v>
+      </c>
+      <c r="BQ16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BR16" s="7">
         <v>1093</v>
       </c>
-      <c r="BS16" s="6">
+      <c r="BS16" s="7">
         <v>50</v>
       </c>
-      <c r="BT16" s="6">
+      <c r="BT16" s="7">
         <v>140</v>
       </c>
-      <c r="BU16" s="6">
+      <c r="BU16" s="7">
         <v>50</v>
       </c>
-      <c r="BV16" s="6">
+      <c r="BV16" s="7">
         <v>1304</v>
       </c>
-      <c r="BW16" s="6">
+      <c r="BW16" s="7">
         <v>29</v>
       </c>
-      <c r="BX16" s="6">
-[...5 lines deleted...]
-      <c r="BZ16" s="6">
+      <c r="BX16" s="7">
+        <v>0</v>
+      </c>
+      <c r="BY16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="BZ16" s="7">
         <v>717</v>
       </c>
-      <c r="CA16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="CB16" s="6">
+      <c r="CA16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CB16" s="7">
         <v>428</v>
       </c>
-      <c r="CC16" s="6">
+      <c r="CC16" s="7">
         <v>34</v>
       </c>
-      <c r="CD16" s="6">
-[...5 lines deleted...]
-      <c r="CF16" s="6">
+      <c r="CD16" s="7">
+        <v>0</v>
+      </c>
+      <c r="CE16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CF16" s="7">
         <v>369</v>
       </c>
-      <c r="CG16" s="6">
+      <c r="CG16" s="7">
         <v>29</v>
       </c>
-      <c r="CH16" s="6">
-[...5 lines deleted...]
-      <c r="CJ16" s="6">
+      <c r="CH16" s="7">
+        <v>0</v>
+      </c>
+      <c r="CI16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CJ16" s="7">
         <v>440</v>
       </c>
-      <c r="CK16" s="6" t="s">
-[...20 lines deleted...]
-      <c r="CR16" s="6">
+      <c r="CK16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CL16" s="7">
+        <v>0</v>
+      </c>
+      <c r="CM16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CN16" s="7">
+        <v>0</v>
+      </c>
+      <c r="CO16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CP16" s="7">
+        <v>0</v>
+      </c>
+      <c r="CQ16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CR16" s="7">
         <v>254</v>
       </c>
-      <c r="CS16" s="6">
+      <c r="CS16" s="7">
         <v>18</v>
       </c>
-      <c r="CT16" s="6">
+      <c r="CT16" s="7">
         <v>160</v>
       </c>
-      <c r="CU16" s="6" t="s">
-[...26 lines deleted...]
-      <c r="DD16" s="6">
+      <c r="CU16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CV16" s="7">
+        <v>0</v>
+      </c>
+      <c r="CW16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CX16" s="7">
+        <v>0</v>
+      </c>
+      <c r="CY16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="CZ16" s="7">
+        <v>0</v>
+      </c>
+      <c r="DA16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="DB16" s="7">
+        <v>0</v>
+      </c>
+      <c r="DC16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="DD16" s="7">
         <v>171</v>
       </c>
-      <c r="DE16" s="6">
+      <c r="DE16" s="7">
         <v>27</v>
       </c>
-      <c r="DF16" s="6">
+      <c r="DF16" s="7">
         <v>652</v>
       </c>
-      <c r="DG16" s="6">
+      <c r="DG16" s="7">
         <v>20</v>
       </c>
-      <c r="DH16" s="6">
+      <c r="DH16" s="7">
         <v>564</v>
       </c>
-      <c r="DI16" s="6">
+      <c r="DI16" s="7">
         <v>33</v>
       </c>
-      <c r="DJ16" s="6">
+      <c r="DJ16" s="7">
         <v>216</v>
       </c>
-      <c r="DK16" s="6">
+      <c r="DK16" s="7">
         <v>24</v>
       </c>
-      <c r="DL16" s="6">
+      <c r="DL16" s="7">
         <v>380</v>
       </c>
-      <c r="DM16" s="6">
+      <c r="DM16" s="7">
         <v>36</v>
       </c>
-      <c r="DN16" s="6">
+      <c r="DN16" s="7">
         <v>384</v>
       </c>
-      <c r="DO16" s="6">
+      <c r="DO16" s="7">
         <v>34</v>
       </c>
-      <c r="DP16" s="6">
+      <c r="DP16" s="7">
         <v>360</v>
       </c>
-      <c r="DQ16" s="6">
+      <c r="DQ16" s="7">
         <v>16</v>
       </c>
-      <c r="DR16" s="6">
+      <c r="DR16" s="7">
         <v>336</v>
       </c>
-      <c r="DS16" s="6">
+      <c r="DS16" s="7">
         <v>22</v>
       </c>
-      <c r="DT16" s="6">
+      <c r="DT16" s="7">
         <v>450</v>
       </c>
-      <c r="DU16" s="6">
+      <c r="DU16" s="7">
         <v>22</v>
       </c>
-      <c r="DV16" s="6">
+      <c r="DV16" s="7">
         <v>787</v>
       </c>
-      <c r="DW16" s="6" t="s">
-[...8 lines deleted...]
-      <c r="DZ16" s="6">
+      <c r="DW16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="DX16" s="7">
+        <v>0</v>
+      </c>
+      <c r="DY16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="DZ16" s="7">
         <v>305</v>
       </c>
-      <c r="EA16" s="6">
+      <c r="EA16" s="7">
         <v>22</v>
       </c>
-      <c r="EB16" s="6">
+      <c r="EB16" s="7">
         <v>547</v>
       </c>
-      <c r="EC16" s="6">
+      <c r="EC16" s="7">
         <v>23</v>
       </c>
-      <c r="ED16" s="6">
+      <c r="ED16" s="7">
         <v>310</v>
       </c>
-      <c r="EE16" s="6" t="s">
-[...86 lines deleted...]
-      <c r="FH16" s="6">
+      <c r="EE16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="EF16" s="7">
+        <v>0</v>
+      </c>
+      <c r="EG16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="EH16" s="7">
+        <v>0</v>
+      </c>
+      <c r="EI16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="EJ16" s="7">
+        <v>0</v>
+      </c>
+      <c r="EK16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="EL16" s="7">
+        <v>0</v>
+      </c>
+      <c r="EM16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="EN16" s="7">
+        <v>0</v>
+      </c>
+      <c r="EO16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="EP16" s="7">
+        <v>0</v>
+      </c>
+      <c r="EQ16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="ER16" s="7">
+        <v>0</v>
+      </c>
+      <c r="ES16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="ET16" s="7">
+        <v>0</v>
+      </c>
+      <c r="EU16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="EV16" s="7">
+        <v>0</v>
+      </c>
+      <c r="EW16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="EX16" s="7">
+        <v>0</v>
+      </c>
+      <c r="EY16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="EZ16" s="7">
+        <v>0</v>
+      </c>
+      <c r="FA16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FB16" s="7">
+        <v>0</v>
+      </c>
+      <c r="FC16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FD16" s="7">
+        <v>0</v>
+      </c>
+      <c r="FE16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FF16" s="7">
+        <v>0</v>
+      </c>
+      <c r="FG16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FH16" s="7">
         <v>475</v>
       </c>
-      <c r="FI16" s="6">
+      <c r="FI16" s="7">
         <v>28</v>
       </c>
-      <c r="FJ16" s="6">
+      <c r="FJ16" s="7">
         <v>633</v>
       </c>
-      <c r="FK16" s="6">
+      <c r="FK16" s="7">
         <v>41</v>
       </c>
-      <c r="FL16" s="6">
+      <c r="FL16" s="7">
         <v>580</v>
       </c>
-      <c r="FM16" s="6">
+      <c r="FM16" s="7">
         <v>21</v>
       </c>
-      <c r="FN16" s="6">
-[...53 lines deleted...]
-      <c r="GF16" s="6">
+      <c r="FN16" s="7">
+        <v>0</v>
+      </c>
+      <c r="FO16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FP16" s="7">
+        <v>0</v>
+      </c>
+      <c r="FQ16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FR16" s="7">
+        <v>0</v>
+      </c>
+      <c r="FS16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FT16" s="7">
+        <v>0</v>
+      </c>
+      <c r="FU16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FV16" s="7">
+        <v>0</v>
+      </c>
+      <c r="FW16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FX16" s="7">
+        <v>0</v>
+      </c>
+      <c r="FY16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="FZ16" s="7">
+        <v>0</v>
+      </c>
+      <c r="GA16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="GB16" s="7">
+        <v>0</v>
+      </c>
+      <c r="GC16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="GD16" s="7">
+        <v>0</v>
+      </c>
+      <c r="GE16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="GF16" s="7">
         <v>477</v>
       </c>
-      <c r="GG16" s="6">
+      <c r="GG16" s="7">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:189">
       <c r="A17" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="7">
         <v>248</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="7">
         <v>13</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="7">
         <v>230</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="7">
         <v>18</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="7">
         <v>246</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="7">
         <v>23</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="7">
         <v>175</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="7">
         <v>14</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="7">
         <v>299</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="7">
         <v>15</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="7">
         <v>296</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="7">
         <v>18</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="7">
         <v>401</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="7">
         <v>7</v>
       </c>
-      <c r="P17" s="6">
+      <c r="P17" s="7">
         <v>249</v>
       </c>
-      <c r="Q17" s="6">
+      <c r="Q17" s="7">
         <v>7</v>
       </c>
-      <c r="R17" s="6">
+      <c r="R17" s="7">
         <v>281</v>
       </c>
-      <c r="S17" s="6">
+      <c r="S17" s="7">
         <v>10</v>
       </c>
-      <c r="T17" s="6">
+      <c r="T17" s="7">
         <v>287</v>
       </c>
-      <c r="U17" s="6">
+      <c r="U17" s="7">
         <v>8</v>
       </c>
-      <c r="V17" s="6">
+      <c r="V17" s="7">
         <v>204</v>
       </c>
-      <c r="W17" s="6">
+      <c r="W17" s="7">
         <v>29</v>
       </c>
-      <c r="X17" s="6">
+      <c r="X17" s="7">
         <v>164</v>
       </c>
-      <c r="Y17" s="6">
+      <c r="Y17" s="7">
         <v>19</v>
       </c>
-      <c r="Z17" s="6">
+      <c r="Z17" s="7">
         <v>236</v>
       </c>
-      <c r="AA17" s="6">
+      <c r="AA17" s="7">
         <v>15</v>
       </c>
-      <c r="AB17" s="6">
+      <c r="AB17" s="7">
         <v>60</v>
       </c>
-      <c r="AC17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD17" s="6">
+      <c r="AC17" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AD17" s="7">
         <v>319</v>
       </c>
-      <c r="AE17" s="6">
+      <c r="AE17" s="7">
         <v>15</v>
       </c>
-      <c r="AF17" s="6">
+      <c r="AF17" s="7">
         <v>334</v>
       </c>
-      <c r="AG17" s="6">
+      <c r="AG17" s="7">
         <v>17</v>
       </c>
-      <c r="AH17" s="6">
+      <c r="AH17" s="7">
         <v>373</v>
       </c>
-      <c r="AI17" s="6">
+      <c r="AI17" s="7">
         <v>13</v>
       </c>
-      <c r="AJ17" s="6">
+      <c r="AJ17" s="7">
         <v>344</v>
       </c>
-      <c r="AK17" s="6">
+      <c r="AK17" s="7">
         <v>18</v>
       </c>
-      <c r="AL17" s="6">
+      <c r="AL17" s="7">
         <v>237</v>
       </c>
-      <c r="AM17" s="6">
+      <c r="AM17" s="7">
         <v>34</v>
       </c>
-      <c r="AN17" s="6">
+      <c r="AN17" s="7">
         <v>377</v>
       </c>
-      <c r="AO17" s="6">
+      <c r="AO17" s="7">
         <v>13</v>
       </c>
-      <c r="AP17" s="6">
+      <c r="AP17" s="7">
         <v>344</v>
       </c>
-      <c r="AQ17" s="6">
+      <c r="AQ17" s="7">
         <v>9</v>
       </c>
-      <c r="AR17" s="6">
+      <c r="AR17" s="7">
         <v>303</v>
       </c>
-      <c r="AS17" s="6">
+      <c r="AS17" s="7">
         <v>13</v>
       </c>
-      <c r="AT17" s="6">
+      <c r="AT17" s="7">
         <v>415</v>
       </c>
-      <c r="AU17" s="6">
+      <c r="AU17" s="7">
         <v>11</v>
       </c>
-      <c r="AV17" s="6">
+      <c r="AV17" s="7">
         <v>393</v>
       </c>
-      <c r="AW17" s="6">
+      <c r="AW17" s="7">
         <v>8</v>
       </c>
-      <c r="AX17" s="6">
+      <c r="AX17" s="7">
         <v>439</v>
       </c>
-      <c r="AY17" s="6">
+      <c r="AY17" s="7">
         <v>8</v>
       </c>
-      <c r="AZ17" s="6">
+      <c r="AZ17" s="7">
         <v>325</v>
       </c>
-      <c r="BA17" s="6">
+      <c r="BA17" s="7">
         <v>10</v>
       </c>
-      <c r="BB17" s="6">
+      <c r="BB17" s="7">
         <v>268</v>
       </c>
-      <c r="BC17" s="6">
+      <c r="BC17" s="7">
         <v>12</v>
       </c>
-      <c r="BD17" s="6">
+      <c r="BD17" s="7">
         <v>304</v>
       </c>
-      <c r="BE17" s="6">
+      <c r="BE17" s="7">
         <v>15</v>
       </c>
-      <c r="BF17" s="6">
+      <c r="BF17" s="7">
         <v>406</v>
       </c>
-      <c r="BG17" s="6">
+      <c r="BG17" s="7">
         <v>9</v>
       </c>
-      <c r="BH17" s="6">
+      <c r="BH17" s="7">
         <v>275</v>
       </c>
-      <c r="BI17" s="6">
+      <c r="BI17" s="7">
         <v>21</v>
       </c>
-      <c r="BJ17" s="6">
+      <c r="BJ17" s="7">
         <v>332</v>
       </c>
-      <c r="BK17" s="6">
+      <c r="BK17" s="7">
         <v>14</v>
       </c>
-      <c r="BL17" s="6">
+      <c r="BL17" s="7">
         <v>348</v>
       </c>
-      <c r="BM17" s="6">
+      <c r="BM17" s="7">
         <v>40</v>
       </c>
-      <c r="BN17" s="6">
+      <c r="BN17" s="7">
         <v>251</v>
       </c>
-      <c r="BO17" s="6">
+      <c r="BO17" s="7">
         <v>26</v>
       </c>
-      <c r="BP17" s="6">
+      <c r="BP17" s="7">
         <v>373</v>
       </c>
-      <c r="BQ17" s="6">
+      <c r="BQ17" s="7">
         <v>19</v>
       </c>
-      <c r="BR17" s="6">
+      <c r="BR17" s="7">
         <v>669</v>
       </c>
-      <c r="BS17" s="6">
+      <c r="BS17" s="7">
         <v>21</v>
       </c>
-      <c r="BT17" s="6">
+      <c r="BT17" s="7">
         <v>448</v>
       </c>
-      <c r="BU17" s="6">
+      <c r="BU17" s="7">
         <v>23</v>
       </c>
-      <c r="BV17" s="6">
+      <c r="BV17" s="7">
         <v>485</v>
       </c>
-      <c r="BW17" s="6">
+      <c r="BW17" s="7">
         <v>17</v>
       </c>
-      <c r="BX17" s="6">
+      <c r="BX17" s="7">
         <v>281</v>
       </c>
-      <c r="BY17" s="6">
+      <c r="BY17" s="7">
         <v>16</v>
       </c>
-      <c r="BZ17" s="6">
+      <c r="BZ17" s="7">
         <v>351</v>
       </c>
-      <c r="CA17" s="6">
+      <c r="CA17" s="7">
         <v>21</v>
       </c>
-      <c r="CB17" s="6">
+      <c r="CB17" s="7">
         <v>336</v>
       </c>
-      <c r="CC17" s="6">
+      <c r="CC17" s="7">
         <v>13</v>
       </c>
-      <c r="CD17" s="6">
+      <c r="CD17" s="7">
         <v>335</v>
       </c>
-      <c r="CE17" s="6">
+      <c r="CE17" s="7">
         <v>14</v>
       </c>
-      <c r="CF17" s="6">
+      <c r="CF17" s="7">
         <v>339</v>
       </c>
-      <c r="CG17" s="6">
+      <c r="CG17" s="7">
         <v>12</v>
       </c>
-      <c r="CH17" s="6">
+      <c r="CH17" s="7">
         <v>255</v>
       </c>
-      <c r="CI17" s="6">
+      <c r="CI17" s="7">
         <v>12</v>
       </c>
-      <c r="CJ17" s="6">
+      <c r="CJ17" s="7">
         <v>310</v>
       </c>
-      <c r="CK17" s="6">
+      <c r="CK17" s="7">
         <v>16</v>
       </c>
-      <c r="CL17" s="6">
+      <c r="CL17" s="7">
         <v>263</v>
       </c>
-      <c r="CM17" s="6">
+      <c r="CM17" s="7">
         <v>27</v>
       </c>
-      <c r="CN17" s="6">
+      <c r="CN17" s="7">
         <v>233</v>
       </c>
-      <c r="CO17" s="6">
+      <c r="CO17" s="7">
         <v>21</v>
       </c>
-      <c r="CP17" s="6">
+      <c r="CP17" s="7">
         <v>336</v>
       </c>
-      <c r="CQ17" s="6">
+      <c r="CQ17" s="7">
         <v>21</v>
       </c>
-      <c r="CR17" s="6">
+      <c r="CR17" s="7">
         <v>381</v>
       </c>
-      <c r="CS17" s="6">
+      <c r="CS17" s="7">
         <v>17</v>
       </c>
-      <c r="CT17" s="6">
+      <c r="CT17" s="7">
         <v>252</v>
       </c>
-      <c r="CU17" s="6">
+      <c r="CU17" s="7">
         <v>18</v>
       </c>
-      <c r="CV17" s="6">
+      <c r="CV17" s="7">
         <v>244</v>
       </c>
-      <c r="CW17" s="6">
+      <c r="CW17" s="7">
         <v>20</v>
       </c>
-      <c r="CX17" s="6">
+      <c r="CX17" s="7">
         <v>402</v>
       </c>
-      <c r="CY17" s="6">
+      <c r="CY17" s="7">
         <v>19</v>
       </c>
-      <c r="CZ17" s="6">
+      <c r="CZ17" s="7">
         <v>221</v>
       </c>
-      <c r="DA17" s="6">
+      <c r="DA17" s="7">
         <v>16</v>
       </c>
-      <c r="DB17" s="6">
+      <c r="DB17" s="7">
         <v>238</v>
       </c>
-      <c r="DC17" s="6">
+      <c r="DC17" s="7">
         <v>17</v>
       </c>
-      <c r="DD17" s="6">
+      <c r="DD17" s="7">
         <v>310</v>
       </c>
-      <c r="DE17" s="6">
+      <c r="DE17" s="7">
         <v>20</v>
       </c>
-      <c r="DF17" s="6">
+      <c r="DF17" s="7">
         <v>477</v>
       </c>
-      <c r="DG17" s="6">
+      <c r="DG17" s="7">
         <v>12</v>
       </c>
-      <c r="DH17" s="6">
+      <c r="DH17" s="7">
         <v>433</v>
       </c>
-      <c r="DI17" s="6">
+      <c r="DI17" s="7">
         <v>16</v>
       </c>
-      <c r="DJ17" s="6">
+      <c r="DJ17" s="7">
         <v>265</v>
       </c>
-      <c r="DK17" s="6">
+      <c r="DK17" s="7">
         <v>15</v>
       </c>
-      <c r="DL17" s="6">
+      <c r="DL17" s="7">
         <v>401</v>
       </c>
-      <c r="DM17" s="6">
+      <c r="DM17" s="7">
         <v>18</v>
       </c>
-      <c r="DN17" s="6">
+      <c r="DN17" s="7">
         <v>615</v>
       </c>
-      <c r="DO17" s="6">
+      <c r="DO17" s="7">
         <v>13</v>
       </c>
-      <c r="DP17" s="6">
+      <c r="DP17" s="7">
         <v>358</v>
       </c>
-      <c r="DQ17" s="6">
+      <c r="DQ17" s="7">
         <v>10</v>
       </c>
-      <c r="DR17" s="6">
+      <c r="DR17" s="7">
         <v>294</v>
       </c>
-      <c r="DS17" s="6">
+      <c r="DS17" s="7">
         <v>15</v>
       </c>
-      <c r="DT17" s="6">
+      <c r="DT17" s="7">
         <v>532</v>
       </c>
-      <c r="DU17" s="6">
+      <c r="DU17" s="7">
         <v>13</v>
       </c>
-      <c r="DV17" s="6">
+      <c r="DV17" s="7">
         <v>401</v>
       </c>
-      <c r="DW17" s="6">
+      <c r="DW17" s="7">
         <v>20</v>
       </c>
-      <c r="DX17" s="6">
+      <c r="DX17" s="7">
         <v>519</v>
       </c>
-      <c r="DY17" s="6">
+      <c r="DY17" s="7">
         <v>16</v>
       </c>
-      <c r="DZ17" s="6">
+      <c r="DZ17" s="7">
         <v>427</v>
       </c>
-      <c r="EA17" s="6">
+      <c r="EA17" s="7">
         <v>21</v>
       </c>
-      <c r="EB17" s="6">
+      <c r="EB17" s="7">
         <v>448</v>
       </c>
-      <c r="EC17" s="6">
+      <c r="EC17" s="7">
         <v>13</v>
       </c>
-      <c r="ED17" s="6">
+      <c r="ED17" s="7">
         <v>391</v>
       </c>
-      <c r="EE17" s="6">
+      <c r="EE17" s="7">
         <v>15</v>
       </c>
-      <c r="EF17" s="6">
+      <c r="EF17" s="7">
         <v>522</v>
       </c>
-      <c r="EG17" s="6">
+      <c r="EG17" s="7">
         <v>17</v>
       </c>
-      <c r="EH17" s="6">
+      <c r="EH17" s="7">
         <v>428</v>
       </c>
-      <c r="EI17" s="6">
+      <c r="EI17" s="7">
         <v>21</v>
       </c>
-      <c r="EJ17" s="6">
+      <c r="EJ17" s="7">
         <v>230</v>
       </c>
-      <c r="EK17" s="6">
+      <c r="EK17" s="7">
         <v>38</v>
       </c>
-      <c r="EL17" s="6">
+      <c r="EL17" s="7">
         <v>394</v>
       </c>
-      <c r="EM17" s="6">
+      <c r="EM17" s="7">
         <v>13</v>
       </c>
-      <c r="EN17" s="6">
+      <c r="EN17" s="7">
         <v>245</v>
       </c>
-      <c r="EO17" s="6">
+      <c r="EO17" s="7">
         <v>26</v>
       </c>
-      <c r="EP17" s="6">
+      <c r="EP17" s="7">
         <v>316</v>
       </c>
-      <c r="EQ17" s="6">
+      <c r="EQ17" s="7">
         <v>44</v>
       </c>
-      <c r="ER17" s="6">
+      <c r="ER17" s="7">
         <v>424</v>
       </c>
-      <c r="ES17" s="6">
+      <c r="ES17" s="7">
         <v>11</v>
       </c>
-      <c r="ET17" s="6">
+      <c r="ET17" s="7">
         <v>455</v>
       </c>
-      <c r="EU17" s="6">
+      <c r="EU17" s="7">
         <v>18</v>
       </c>
-      <c r="EV17" s="6">
+      <c r="EV17" s="7">
         <v>342</v>
       </c>
-      <c r="EW17" s="6">
+      <c r="EW17" s="7">
         <v>19</v>
       </c>
-      <c r="EX17" s="6">
+      <c r="EX17" s="7">
         <v>300</v>
       </c>
-      <c r="EY17" s="6">
+      <c r="EY17" s="7">
         <v>18</v>
       </c>
-      <c r="EZ17" s="6">
+      <c r="EZ17" s="7">
         <v>341</v>
       </c>
-      <c r="FA17" s="6">
+      <c r="FA17" s="7">
         <v>24</v>
       </c>
-      <c r="FB17" s="6">
+      <c r="FB17" s="7">
         <v>194</v>
       </c>
-      <c r="FC17" s="6">
+      <c r="FC17" s="7">
         <v>27</v>
       </c>
-      <c r="FD17" s="6">
+      <c r="FD17" s="7">
         <v>89</v>
       </c>
-      <c r="FE17" s="6">
+      <c r="FE17" s="7">
         <v>33</v>
       </c>
-      <c r="FF17" s="6">
+      <c r="FF17" s="7">
         <v>342</v>
       </c>
-      <c r="FG17" s="6">
+      <c r="FG17" s="7">
         <v>39</v>
       </c>
-      <c r="FH17" s="6">
+      <c r="FH17" s="7">
         <v>356</v>
       </c>
-      <c r="FI17" s="6">
+      <c r="FI17" s="7">
         <v>10</v>
       </c>
-      <c r="FJ17" s="6">
+      <c r="FJ17" s="7">
         <v>413</v>
       </c>
-      <c r="FK17" s="6">
+      <c r="FK17" s="7">
         <v>10</v>
       </c>
-      <c r="FL17" s="6">
+      <c r="FL17" s="7">
         <v>465</v>
       </c>
-      <c r="FM17" s="6">
+      <c r="FM17" s="7">
         <v>9</v>
       </c>
-      <c r="FN17" s="6">
+      <c r="FN17" s="7">
         <v>249</v>
       </c>
-      <c r="FO17" s="6">
+      <c r="FO17" s="7">
         <v>16</v>
       </c>
-      <c r="FP17" s="6">
+      <c r="FP17" s="7">
         <v>280</v>
       </c>
-      <c r="FQ17" s="6">
+      <c r="FQ17" s="7">
         <v>12</v>
       </c>
-      <c r="FR17" s="6">
+      <c r="FR17" s="7">
         <v>153</v>
       </c>
-      <c r="FS17" s="6">
+      <c r="FS17" s="7">
         <v>17</v>
       </c>
-      <c r="FT17" s="6">
+      <c r="FT17" s="7">
         <v>272</v>
       </c>
-      <c r="FU17" s="6">
+      <c r="FU17" s="7">
         <v>16</v>
       </c>
-      <c r="FV17" s="6">
+      <c r="FV17" s="7">
         <v>238</v>
       </c>
-      <c r="FW17" s="6">
+      <c r="FW17" s="7">
         <v>21</v>
       </c>
-      <c r="FX17" s="6">
+      <c r="FX17" s="7">
         <v>267</v>
       </c>
-      <c r="FY17" s="6">
+      <c r="FY17" s="7">
         <v>26</v>
       </c>
-      <c r="FZ17" s="6">
+      <c r="FZ17" s="7">
         <v>307</v>
       </c>
-      <c r="GA17" s="6">
+      <c r="GA17" s="7">
         <v>27</v>
       </c>
-      <c r="GB17" s="6">
+      <c r="GB17" s="7">
         <v>198</v>
       </c>
-      <c r="GC17" s="6">
+      <c r="GC17" s="7">
         <v>16</v>
       </c>
-      <c r="GD17" s="6">
-[...5 lines deleted...]
-      <c r="GF17" s="6">
+      <c r="GD17" s="7">
+        <v>0</v>
+      </c>
+      <c r="GE17" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="GF17" s="7">
         <v>351</v>
       </c>
-      <c r="GG17" s="6">
+      <c r="GG17" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:189" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2287430/625362</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -5415,191 +5418,191 @@
       <c r="FW18" s="3"/>
       <c r="FX18" s="3"/>
       <c r="FY18" s="3"/>
       <c r="FZ18" s="3"/>
       <c r="GA18" s="3"/>
       <c r="GB18" s="3"/>
       <c r="GC18" s="3"/>
       <c r="GD18" s="3"/>
       <c r="GE18" s="3"/>
       <c r="GF18" s="3"/>
       <c r="GG18" s="3"/>
     </row>
     <row r="21" spans="1:189">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di microhabitat sugli alberi vivi in piedi</t>
+            <t xml:space="preserve">number of microhabitats on standing living trees</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #401</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:189" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="24" spans="1:189">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">data dell'ultimo intervento (classi di 50 anni)</t>
+            <t xml:space="preserve">time of last treatment (in 50-year classes )</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1290</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:189" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:189">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">circondario forestale (2023)</t>
+            <t xml:space="preserve">forest district (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:189" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:189">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:189" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="33" spans="1:189">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:189" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>121</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>