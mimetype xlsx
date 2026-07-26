--- v1 (2026-04-22)
+++ v2 (2026-07-26)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>time of last treatment (in 50-year classes )</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anzahl Mikrohabitate an stehenden lebenden Bäumen</t>
+  </si>
+  <si>
+    <t>Zeitpunkt des letzten Eingriffs (50-Jahres-Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest district (2024)</t>
+      <t xml:space="preserve">: Forstkreis (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: n/ha</t>
+      <t xml:space="preserve">: Stk./ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>forest district (2024)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,249 +373,249 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lakes</t>
-[...5 lines deleted...]
-    <t>n/ha</t>
+    <t>Seen</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Stk./ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>=50 years ago</t>
-[...8 lines deleted...]
-    <t>total</t>
+    <t>vor =50 Jahren</t>
+  </si>
+  <si>
+    <t>vor 51-100 Jahren</t>
+  </si>
+  <si>
+    <t>vor &gt;100 Jahren oder nie genutzt</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2287430/625362</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of microhabitats on standing living trees</t>
+      <t xml:space="preserve">Anzahl Mikrohabitate an stehenden lebenden Bäumen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #401</t>
     </r>
   </si>
   <si>
-    <t>Number of microhabitats on standing living trees and shrubs ≥12 cm in diameter at breast height (dbh). Microhabitats are defined as: fungal fruiting bodies; areas on the stem where moss, lichen or ivy covers more than 10%; woodpecker breeding cavity; shallow tree cavity; wide crack; bark pocket; fresh break; dendrotelm; canker or burr; buttress-root concavity; deep tree cavity; area of exposed bare wood larger than a hand; stag-headedness; resin flow; insect damage (foot of trunk /trunk/stem); &gt;20% dead branches.</t>
+    <t>Anzahl Mikrohabitate an stehenden lebenden Bäumen und Sträuchern ab 12 cm Brusthöhendurchmesser (BHD). Als Mikrohabitate gelten: Pilzfruchtkörper; Stamm zu mehr als 10% mit Moosen, Flechten oder Efeu bewachsen; Spechtbruthöhle; flache Baumhöhle; breiter Spalt; Rindentasche; frischer Bruch; Dendrotelm; Krebs oder Maserknollen; Stammfusshöhle; tiefe Baumhöhle; Holzkörper frei ab einer Handfläche; gipfeldürr; Harzfluss; Insektenschaden (Stammfuss/Stamm/Schaft); &gt;20% Dürrastanteil.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">time of last treatment (in 50-year classes )</t>
+      <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (50-Jahres-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1290</t>
     </r>
   </si>
   <si>
-    <t>Number of years since the last silvicultural treatment – in classes of 50 years. Silvicultural treatments include harvesting and tending interventions, planting and afforestation, as well as sanitary and safety interventions. Reference: Forest Service Survey (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+    <t>Anzahl Jahre seit dem letzten waldbaulichen Eingriff in Klassen zu 50 Jahren. Als waldbauliche Eingriffe gelten Nutzungs- und Pflegeeingriffe, Pflanzungen und Aufforstungen sowie Sanitär- und Sicherheitseingriffe. Grundlage: Forstdienstbefragung (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest district (2023)</t>
+      <t xml:space="preserve">Forstkreis (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
+    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -634,66 +634,63 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" quotePrefix="1" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -970,238 +967,238 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="55.272" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="34" max="34" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="36" max="36" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="38" max="38" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="38" max="38" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="40" max="40" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="42" max="42" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="44" max="44" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="44" max="44" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="46" max="46" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="48" max="48" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="48" max="48" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="54" max="54" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="54" max="54" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="56" max="56" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="56" max="56" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="58" max="58" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="58" max="58" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="60" max="60" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="60" max="60" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="62" max="62" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="62" max="62" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="64" max="64" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="66" max="66" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="66" max="66" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="68" max="68" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="68" max="68" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="70" max="70" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="70" max="70" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="72" max="72" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="72" max="72" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="74" max="74" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="74" max="74" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="76" max="76" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="76" max="76" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="78" max="78" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="78" max="78" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="80" max="80" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="80" max="80" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="82" max="82" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="82" max="82" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="84" max="84" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="84" max="84" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="85" max="85" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="86" max="86" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="86" max="86" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="87" max="87" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="88" max="88" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="88" max="88" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="89" max="89" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="90" max="90" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="90" max="90" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="91" max="91" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="92" max="92" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="92" max="92" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="93" max="93" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="94" max="94" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="94" max="94" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="95" max="95" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="96" max="96" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="96" max="96" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="97" max="97" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="98" max="98" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="98" max="98" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="99" max="99" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="100" max="100" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="100" max="100" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="101" max="101" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="102" max="102" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="102" max="102" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="103" max="103" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="104" max="104" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="104" max="104" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="106" max="106" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="106" max="106" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="108" max="108" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="108" max="108" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="110" max="110" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="110" max="110" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="111" max="111" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="112" max="112" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="112" max="112" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="113" max="113" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="114" max="114" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="114" max="114" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="115" max="115" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="116" max="116" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="116" max="116" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="117" max="117" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="118" max="118" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="118" max="118" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="119" max="119" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="120" max="120" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="120" max="120" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="121" max="121" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="122" max="122" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="122" max="122" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="123" max="123" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="124" max="124" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="124" max="124" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="125" max="125" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="126" max="126" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="126" max="126" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="127" max="127" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="128" max="128" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="128" max="128" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="129" max="129" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="130" max="130" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="130" max="130" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="131" max="131" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="132" max="132" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="132" max="132" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="133" max="133" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="134" max="134" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="134" max="134" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="135" max="135" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="136" max="136" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="136" max="136" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="137" max="137" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="138" max="138" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="138" max="138" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="139" max="139" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="140" max="140" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="140" max="140" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="141" max="141" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="142" max="142" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="142" max="142" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="143" max="143" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="144" max="144" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="144" max="144" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="145" max="145" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="146" max="146" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="146" max="146" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="147" max="147" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="148" max="148" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="148" max="148" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="149" max="149" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="150" max="150" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="150" max="150" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="151" max="151" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="152" max="152" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="152" max="152" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="153" max="153" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="154" max="154" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="154" max="154" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="155" max="155" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="156" max="156" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="156" max="156" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="157" max="157" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="158" max="158" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="158" max="158" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="159" max="159" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="160" max="160" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="160" max="160" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="161" max="161" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="162" max="162" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="162" max="162" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="163" max="163" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="164" max="164" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="164" max="164" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="165" max="165" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="166" max="166" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="166" max="166" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="167" max="167" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="168" max="168" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="168" max="168" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="169" max="169" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="170" max="170" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="170" max="170" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="171" max="171" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="172" max="172" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="172" max="172" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="173" max="173" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="174" max="174" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="174" max="174" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="175" max="175" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="176" max="176" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="176" max="176" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="177" max="177" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="178" max="178" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="178" max="178" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="179" max="179" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="180" max="180" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="180" max="180" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="181" max="181" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="182" max="182" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="182" max="182" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="183" max="183" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="184" max="184" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="184" max="184" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="185" max="185" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="186" max="186" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="186" max="186" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="187" max="187" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="188" max="188" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="188" max="188" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="189" max="189" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:189">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:189">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:189">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:189">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:189">
       <c r="A5" t="s">
@@ -2346,2905 +2343,2905 @@
         <v>104</v>
       </c>
       <c r="GB12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="GC12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="GD12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="GE12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="GF12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="GG12" s="4" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="13" spans="1:189">
       <c r="A13" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="B13" s="7">
-[...560 lines deleted...]
-      <c r="GG13" s="7" t="s">
+      <c r="B13" s="6">
+        <v>0</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="D13" s="6">
+        <v>0</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="F13" s="6">
+        <v>0</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="H13" s="6">
+        <v>0</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="J13" s="6">
+        <v>0</v>
+      </c>
+      <c r="K13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="L13" s="6">
+        <v>0</v>
+      </c>
+      <c r="M13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="N13" s="6">
+        <v>0</v>
+      </c>
+      <c r="O13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="P13" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="R13" s="6">
+        <v>0</v>
+      </c>
+      <c r="S13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="T13" s="6">
+        <v>0</v>
+      </c>
+      <c r="U13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="V13" s="6">
+        <v>0</v>
+      </c>
+      <c r="W13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="X13" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="Z13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AD13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AH13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AL13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AM13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AO13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AP13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AQ13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AR13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AS13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AT13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AU13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AV13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AW13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AX13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AY13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AZ13" s="6">
+        <v>0</v>
+      </c>
+      <c r="BA13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BB13" s="6">
+        <v>0</v>
+      </c>
+      <c r="BC13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BD13" s="6">
+        <v>0</v>
+      </c>
+      <c r="BE13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BF13" s="6">
+        <v>0</v>
+      </c>
+      <c r="BG13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BH13" s="6">
+        <v>0</v>
+      </c>
+      <c r="BI13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BJ13" s="6">
+        <v>0</v>
+      </c>
+      <c r="BK13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BL13" s="6">
+        <v>0</v>
+      </c>
+      <c r="BM13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BN13" s="6">
+        <v>0</v>
+      </c>
+      <c r="BO13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BP13" s="6">
+        <v>0</v>
+      </c>
+      <c r="BQ13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BR13" s="6">
+        <v>0</v>
+      </c>
+      <c r="BS13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BT13" s="6">
+        <v>0</v>
+      </c>
+      <c r="BU13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BV13" s="6">
+        <v>0</v>
+      </c>
+      <c r="BW13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BX13" s="6">
+        <v>0</v>
+      </c>
+      <c r="BY13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BZ13" s="6">
+        <v>0</v>
+      </c>
+      <c r="CA13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CB13" s="6">
+        <v>0</v>
+      </c>
+      <c r="CC13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CD13" s="6">
+        <v>0</v>
+      </c>
+      <c r="CE13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CF13" s="6">
+        <v>0</v>
+      </c>
+      <c r="CG13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CH13" s="6">
+        <v>0</v>
+      </c>
+      <c r="CI13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CJ13" s="6">
+        <v>0</v>
+      </c>
+      <c r="CK13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CL13" s="6">
+        <v>0</v>
+      </c>
+      <c r="CM13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CN13" s="6">
+        <v>0</v>
+      </c>
+      <c r="CO13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CP13" s="6">
+        <v>0</v>
+      </c>
+      <c r="CQ13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CR13" s="6">
+        <v>0</v>
+      </c>
+      <c r="CS13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CT13" s="6">
+        <v>0</v>
+      </c>
+      <c r="CU13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CV13" s="6">
+        <v>0</v>
+      </c>
+      <c r="CW13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CX13" s="6">
+        <v>0</v>
+      </c>
+      <c r="CY13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CZ13" s="6">
+        <v>0</v>
+      </c>
+      <c r="DA13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="DB13" s="6">
+        <v>0</v>
+      </c>
+      <c r="DC13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="DD13" s="6">
+        <v>0</v>
+      </c>
+      <c r="DE13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="DF13" s="6">
+        <v>0</v>
+      </c>
+      <c r="DG13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="DH13" s="6">
+        <v>0</v>
+      </c>
+      <c r="DI13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="DJ13" s="6">
+        <v>0</v>
+      </c>
+      <c r="DK13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="DL13" s="6">
+        <v>0</v>
+      </c>
+      <c r="DM13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="DN13" s="6">
+        <v>0</v>
+      </c>
+      <c r="DO13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="DP13" s="6">
+        <v>0</v>
+      </c>
+      <c r="DQ13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="DR13" s="6">
+        <v>0</v>
+      </c>
+      <c r="DS13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="DT13" s="6">
+        <v>0</v>
+      </c>
+      <c r="DU13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="DV13" s="6">
+        <v>0</v>
+      </c>
+      <c r="DW13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="DX13" s="6">
+        <v>0</v>
+      </c>
+      <c r="DY13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="DZ13" s="6">
+        <v>0</v>
+      </c>
+      <c r="EA13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="EB13" s="6">
+        <v>0</v>
+      </c>
+      <c r="EC13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="ED13" s="6">
+        <v>0</v>
+      </c>
+      <c r="EE13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="EF13" s="6">
+        <v>0</v>
+      </c>
+      <c r="EG13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="EH13" s="6">
+        <v>0</v>
+      </c>
+      <c r="EI13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="EJ13" s="6">
+        <v>0</v>
+      </c>
+      <c r="EK13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="EL13" s="6">
+        <v>0</v>
+      </c>
+      <c r="EM13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="EN13" s="6">
+        <v>0</v>
+      </c>
+      <c r="EO13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="EP13" s="6">
+        <v>0</v>
+      </c>
+      <c r="EQ13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="ER13" s="6">
+        <v>0</v>
+      </c>
+      <c r="ES13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="ET13" s="6">
+        <v>0</v>
+      </c>
+      <c r="EU13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="EV13" s="6">
+        <v>0</v>
+      </c>
+      <c r="EW13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="EX13" s="6">
+        <v>0</v>
+      </c>
+      <c r="EY13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="EZ13" s="6">
+        <v>0</v>
+      </c>
+      <c r="FA13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FB13" s="6">
+        <v>0</v>
+      </c>
+      <c r="FC13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FD13" s="6">
+        <v>0</v>
+      </c>
+      <c r="FE13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FF13" s="6">
+        <v>0</v>
+      </c>
+      <c r="FG13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FH13" s="6">
+        <v>0</v>
+      </c>
+      <c r="FI13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FJ13" s="6">
+        <v>0</v>
+      </c>
+      <c r="FK13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FL13" s="6">
+        <v>0</v>
+      </c>
+      <c r="FM13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FN13" s="6">
+        <v>0</v>
+      </c>
+      <c r="FO13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FP13" s="6">
+        <v>0</v>
+      </c>
+      <c r="FQ13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FR13" s="6">
+        <v>0</v>
+      </c>
+      <c r="FS13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FT13" s="6">
+        <v>0</v>
+      </c>
+      <c r="FU13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FV13" s="6">
+        <v>0</v>
+      </c>
+      <c r="FW13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FX13" s="6">
+        <v>0</v>
+      </c>
+      <c r="FY13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FZ13" s="6">
+        <v>0</v>
+      </c>
+      <c r="GA13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="GB13" s="6">
+        <v>0</v>
+      </c>
+      <c r="GC13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="GD13" s="6">
+        <v>0</v>
+      </c>
+      <c r="GE13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="GF13" s="6">
+        <v>0</v>
+      </c>
+      <c r="GG13" s="6" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="14" spans="1:189">
-      <c r="A14" s="6" t="s">
+      <c r="A14" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="B14" s="7">
+      <c r="B14" s="6">
         <v>252</v>
       </c>
-      <c r="C14" s="7">
+      <c r="C14" s="6">
         <v>14</v>
       </c>
-      <c r="D14" s="7">
+      <c r="D14" s="6">
         <v>217</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="6">
         <v>20</v>
       </c>
-      <c r="F14" s="7">
+      <c r="F14" s="6">
         <v>246</v>
       </c>
-      <c r="G14" s="7">
+      <c r="G14" s="6">
         <v>23</v>
       </c>
-      <c r="H14" s="7">
+      <c r="H14" s="6">
         <v>175</v>
       </c>
-      <c r="I14" s="7">
+      <c r="I14" s="6">
         <v>14</v>
       </c>
-      <c r="J14" s="7">
+      <c r="J14" s="6">
         <v>284</v>
       </c>
-      <c r="K14" s="7">
+      <c r="K14" s="6">
         <v>20</v>
       </c>
-      <c r="L14" s="7">
+      <c r="L14" s="6">
         <v>304</v>
       </c>
-      <c r="M14" s="7">
+      <c r="M14" s="6">
         <v>18</v>
       </c>
-      <c r="N14" s="7">
+      <c r="N14" s="6">
         <v>395</v>
       </c>
-      <c r="O14" s="7">
+      <c r="O14" s="6">
         <v>9</v>
       </c>
-      <c r="P14" s="7">
+      <c r="P14" s="6">
         <v>248</v>
       </c>
-      <c r="Q14" s="7">
+      <c r="Q14" s="6">
         <v>8</v>
       </c>
-      <c r="R14" s="7">
+      <c r="R14" s="6">
         <v>279</v>
       </c>
-      <c r="S14" s="7">
+      <c r="S14" s="6">
         <v>10</v>
       </c>
-      <c r="T14" s="7">
+      <c r="T14" s="6">
         <v>268</v>
       </c>
-      <c r="U14" s="7">
+      <c r="U14" s="6">
         <v>9</v>
       </c>
-      <c r="V14" s="7">
+      <c r="V14" s="6">
         <v>204</v>
       </c>
-      <c r="W14" s="7">
+      <c r="W14" s="6">
         <v>29</v>
       </c>
-      <c r="X14" s="7">
+      <c r="X14" s="6">
         <v>164</v>
       </c>
-      <c r="Y14" s="7">
+      <c r="Y14" s="6">
         <v>19</v>
       </c>
-      <c r="Z14" s="7">
+      <c r="Z14" s="6">
         <v>228</v>
       </c>
-      <c r="AA14" s="7">
+      <c r="AA14" s="6">
         <v>16</v>
       </c>
-      <c r="AB14" s="7">
+      <c r="AB14" s="6">
         <v>60</v>
       </c>
-      <c r="AC14" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AD14" s="7">
+      <c r="AC14" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AD14" s="6">
         <v>319</v>
       </c>
-      <c r="AE14" s="7">
+      <c r="AE14" s="6">
         <v>15</v>
       </c>
-      <c r="AF14" s="7">
+      <c r="AF14" s="6">
         <v>273</v>
       </c>
-      <c r="AG14" s="7">
+      <c r="AG14" s="6">
         <v>19</v>
       </c>
-      <c r="AH14" s="7">
+      <c r="AH14" s="6">
         <v>328</v>
       </c>
-      <c r="AI14" s="7">
+      <c r="AI14" s="6">
         <v>13</v>
       </c>
-      <c r="AJ14" s="7">
+      <c r="AJ14" s="6">
         <v>336</v>
       </c>
-      <c r="AK14" s="7">
+      <c r="AK14" s="6">
         <v>20</v>
       </c>
-      <c r="AL14" s="7">
+      <c r="AL14" s="6">
         <v>237</v>
       </c>
-      <c r="AM14" s="7">
+      <c r="AM14" s="6">
         <v>34</v>
       </c>
-      <c r="AN14" s="7">
+      <c r="AN14" s="6">
         <v>345</v>
       </c>
-      <c r="AO14" s="7">
+      <c r="AO14" s="6">
         <v>12</v>
       </c>
-      <c r="AP14" s="7">
+      <c r="AP14" s="6">
         <v>322</v>
       </c>
-      <c r="AQ14" s="7">
+      <c r="AQ14" s="6">
         <v>12</v>
       </c>
-      <c r="AR14" s="7">
+      <c r="AR14" s="6">
         <v>246</v>
       </c>
-      <c r="AS14" s="7">
+      <c r="AS14" s="6">
         <v>13</v>
       </c>
-      <c r="AT14" s="7">
+      <c r="AT14" s="6">
         <v>408</v>
       </c>
-      <c r="AU14" s="7">
+      <c r="AU14" s="6">
         <v>13</v>
       </c>
-      <c r="AV14" s="7">
+      <c r="AV14" s="6">
         <v>304</v>
       </c>
-      <c r="AW14" s="7">
+      <c r="AW14" s="6">
         <v>11</v>
       </c>
-      <c r="AX14" s="7">
+      <c r="AX14" s="6">
         <v>392</v>
       </c>
-      <c r="AY14" s="7">
+      <c r="AY14" s="6">
         <v>10</v>
       </c>
-      <c r="AZ14" s="7">
+      <c r="AZ14" s="6">
         <v>318</v>
       </c>
-      <c r="BA14" s="7">
+      <c r="BA14" s="6">
         <v>11</v>
       </c>
-      <c r="BB14" s="7">
+      <c r="BB14" s="6">
         <v>271</v>
       </c>
-      <c r="BC14" s="7">
+      <c r="BC14" s="6">
         <v>12</v>
       </c>
-      <c r="BD14" s="7">
+      <c r="BD14" s="6">
         <v>304</v>
       </c>
-      <c r="BE14" s="7">
+      <c r="BE14" s="6">
         <v>15</v>
       </c>
-      <c r="BF14" s="7">
+      <c r="BF14" s="6">
         <v>399</v>
       </c>
-      <c r="BG14" s="7">
+      <c r="BG14" s="6">
         <v>9</v>
       </c>
-      <c r="BH14" s="7">
+      <c r="BH14" s="6">
         <v>237</v>
       </c>
-      <c r="BI14" s="7">
+      <c r="BI14" s="6">
         <v>20</v>
       </c>
-      <c r="BJ14" s="7">
+      <c r="BJ14" s="6">
         <v>332</v>
       </c>
-      <c r="BK14" s="7">
+      <c r="BK14" s="6">
         <v>14</v>
       </c>
-      <c r="BL14" s="7">
+      <c r="BL14" s="6">
         <v>348</v>
       </c>
-      <c r="BM14" s="7">
+      <c r="BM14" s="6">
         <v>40</v>
       </c>
-      <c r="BN14" s="7">
+      <c r="BN14" s="6">
         <v>251</v>
       </c>
-      <c r="BO14" s="7">
+      <c r="BO14" s="6">
         <v>26</v>
       </c>
-      <c r="BP14" s="7">
+      <c r="BP14" s="6">
         <v>379</v>
       </c>
-      <c r="BQ14" s="7">
+      <c r="BQ14" s="6">
         <v>20</v>
       </c>
-      <c r="BR14" s="7">
+      <c r="BR14" s="6">
         <v>593</v>
       </c>
-      <c r="BS14" s="7">
+      <c r="BS14" s="6">
         <v>21</v>
       </c>
-      <c r="BT14" s="7">
+      <c r="BT14" s="6">
         <v>557</v>
       </c>
-      <c r="BU14" s="7">
+      <c r="BU14" s="6">
         <v>27</v>
       </c>
-      <c r="BV14" s="7">
+      <c r="BV14" s="6">
         <v>389</v>
       </c>
-      <c r="BW14" s="7">
+      <c r="BW14" s="6">
         <v>21</v>
       </c>
-      <c r="BX14" s="7">
+      <c r="BX14" s="6">
         <v>281</v>
       </c>
-      <c r="BY14" s="7">
+      <c r="BY14" s="6">
         <v>16</v>
       </c>
-      <c r="BZ14" s="7">
+      <c r="BZ14" s="6">
         <v>333</v>
       </c>
-      <c r="CA14" s="7">
+      <c r="CA14" s="6">
         <v>24</v>
       </c>
-      <c r="CB14" s="7">
+      <c r="CB14" s="6">
         <v>278</v>
       </c>
-      <c r="CC14" s="7">
+      <c r="CC14" s="6">
         <v>16</v>
       </c>
-      <c r="CD14" s="7">
+      <c r="CD14" s="6">
         <v>372</v>
       </c>
-      <c r="CE14" s="7">
+      <c r="CE14" s="6">
         <v>14</v>
       </c>
-      <c r="CF14" s="7">
+      <c r="CF14" s="6">
         <v>302</v>
       </c>
-      <c r="CG14" s="7">
+      <c r="CG14" s="6">
         <v>12</v>
       </c>
-      <c r="CH14" s="7">
+      <c r="CH14" s="6">
         <v>244</v>
       </c>
-      <c r="CI14" s="7">
+      <c r="CI14" s="6">
         <v>12</v>
       </c>
-      <c r="CJ14" s="7">
+      <c r="CJ14" s="6">
         <v>303</v>
       </c>
-      <c r="CK14" s="7">
+      <c r="CK14" s="6">
         <v>18</v>
       </c>
-      <c r="CL14" s="7">
+      <c r="CL14" s="6">
         <v>211</v>
       </c>
-      <c r="CM14" s="7">
+      <c r="CM14" s="6">
         <v>24</v>
       </c>
-      <c r="CN14" s="7">
+      <c r="CN14" s="6">
         <v>210</v>
       </c>
-      <c r="CO14" s="7">
+      <c r="CO14" s="6">
         <v>24</v>
       </c>
-      <c r="CP14" s="7">
+      <c r="CP14" s="6">
         <v>273</v>
       </c>
-      <c r="CQ14" s="7">
+      <c r="CQ14" s="6">
         <v>17</v>
       </c>
-      <c r="CR14" s="7">
+      <c r="CR14" s="6">
         <v>391</v>
       </c>
-      <c r="CS14" s="7">
+      <c r="CS14" s="6">
         <v>24</v>
       </c>
-      <c r="CT14" s="7">
+      <c r="CT14" s="6">
         <v>276</v>
       </c>
-      <c r="CU14" s="7">
+      <c r="CU14" s="6">
         <v>17</v>
       </c>
-      <c r="CV14" s="7">
+      <c r="CV14" s="6">
         <v>247</v>
       </c>
-      <c r="CW14" s="7">
+      <c r="CW14" s="6">
         <v>23</v>
       </c>
-      <c r="CX14" s="7">
+      <c r="CX14" s="6">
         <v>402</v>
       </c>
-      <c r="CY14" s="7">
+      <c r="CY14" s="6">
         <v>19</v>
       </c>
-      <c r="CZ14" s="7">
+      <c r="CZ14" s="6">
         <v>221</v>
       </c>
-      <c r="DA14" s="7">
+      <c r="DA14" s="6">
         <v>16</v>
       </c>
-      <c r="DB14" s="7">
+      <c r="DB14" s="6">
         <v>241</v>
       </c>
-      <c r="DC14" s="7">
+      <c r="DC14" s="6">
         <v>18</v>
       </c>
-      <c r="DD14" s="7">
+      <c r="DD14" s="6">
         <v>238</v>
       </c>
-      <c r="DE14" s="7">
+      <c r="DE14" s="6">
         <v>23</v>
       </c>
-      <c r="DF14" s="7">
+      <c r="DF14" s="6">
         <v>323</v>
       </c>
-      <c r="DG14" s="7">
+      <c r="DG14" s="6">
         <v>25</v>
       </c>
-      <c r="DH14" s="7">
+      <c r="DH14" s="6">
         <v>368</v>
       </c>
-      <c r="DI14" s="7">
+      <c r="DI14" s="6">
         <v>22</v>
       </c>
-      <c r="DJ14" s="7">
+      <c r="DJ14" s="6">
         <v>331</v>
       </c>
-      <c r="DK14" s="7">
+      <c r="DK14" s="6">
         <v>22</v>
       </c>
-      <c r="DL14" s="7">
+      <c r="DL14" s="6">
         <v>332</v>
       </c>
-      <c r="DM14" s="7">
+      <c r="DM14" s="6">
         <v>24</v>
       </c>
-      <c r="DN14" s="7">
+      <c r="DN14" s="6">
         <v>436</v>
       </c>
-      <c r="DO14" s="7">
+      <c r="DO14" s="6">
         <v>20</v>
       </c>
-      <c r="DP14" s="7">
+      <c r="DP14" s="6">
         <v>272</v>
       </c>
-      <c r="DQ14" s="7">
+      <c r="DQ14" s="6">
         <v>19</v>
       </c>
-      <c r="DR14" s="7">
+      <c r="DR14" s="6">
         <v>265</v>
       </c>
-      <c r="DS14" s="7">
+      <c r="DS14" s="6">
         <v>29</v>
       </c>
-      <c r="DT14" s="7">
+      <c r="DT14" s="6">
         <v>560</v>
       </c>
-      <c r="DU14" s="7">
+      <c r="DU14" s="6">
         <v>29</v>
       </c>
-      <c r="DV14" s="7">
+      <c r="DV14" s="6">
         <v>343</v>
       </c>
-      <c r="DW14" s="7">
+      <c r="DW14" s="6">
         <v>24</v>
       </c>
-      <c r="DX14" s="7">
+      <c r="DX14" s="6">
         <v>519</v>
       </c>
-      <c r="DY14" s="7">
+      <c r="DY14" s="6">
         <v>16</v>
       </c>
-      <c r="DZ14" s="7">
+      <c r="DZ14" s="6">
         <v>404</v>
       </c>
-      <c r="EA14" s="7">
+      <c r="EA14" s="6">
         <v>26</v>
       </c>
-      <c r="EB14" s="7">
+      <c r="EB14" s="6">
         <v>430</v>
       </c>
-      <c r="EC14" s="7">
+      <c r="EC14" s="6">
         <v>17</v>
       </c>
-      <c r="ED14" s="7">
+      <c r="ED14" s="6">
         <v>375</v>
       </c>
-      <c r="EE14" s="7">
+      <c r="EE14" s="6">
         <v>18</v>
       </c>
-      <c r="EF14" s="7">
+      <c r="EF14" s="6">
         <v>416</v>
       </c>
-      <c r="EG14" s="7">
+      <c r="EG14" s="6">
         <v>16</v>
       </c>
-      <c r="EH14" s="7">
+      <c r="EH14" s="6">
         <v>431</v>
       </c>
-      <c r="EI14" s="7">
+      <c r="EI14" s="6">
         <v>23</v>
       </c>
-      <c r="EJ14" s="7">
+      <c r="EJ14" s="6">
         <v>251</v>
       </c>
-      <c r="EK14" s="7">
+      <c r="EK14" s="6">
         <v>39</v>
       </c>
-      <c r="EL14" s="7">
+      <c r="EL14" s="6">
         <v>370</v>
       </c>
-      <c r="EM14" s="7">
+      <c r="EM14" s="6">
         <v>13</v>
       </c>
-      <c r="EN14" s="7">
+      <c r="EN14" s="6">
         <v>225</v>
       </c>
-      <c r="EO14" s="7">
+      <c r="EO14" s="6">
         <v>30</v>
       </c>
-      <c r="EP14" s="7">
+      <c r="EP14" s="6">
         <v>181</v>
       </c>
-      <c r="EQ14" s="7">
+      <c r="EQ14" s="6">
         <v>58</v>
       </c>
-      <c r="ER14" s="7">
+      <c r="ER14" s="6">
         <v>425</v>
       </c>
-      <c r="ES14" s="7">
+      <c r="ES14" s="6">
         <v>11</v>
       </c>
-      <c r="ET14" s="7">
+      <c r="ET14" s="6">
         <v>343</v>
       </c>
-      <c r="EU14" s="7">
+      <c r="EU14" s="6">
         <v>12</v>
       </c>
-      <c r="EV14" s="7">
+      <c r="EV14" s="6">
         <v>342</v>
       </c>
-      <c r="EW14" s="7">
+      <c r="EW14" s="6">
         <v>19</v>
       </c>
-      <c r="EX14" s="7">
+      <c r="EX14" s="6">
         <v>296</v>
       </c>
-      <c r="EY14" s="7">
+      <c r="EY14" s="6">
         <v>20</v>
       </c>
-      <c r="EZ14" s="7">
+      <c r="EZ14" s="6">
         <v>259</v>
       </c>
-      <c r="FA14" s="7">
+      <c r="FA14" s="6">
         <v>28</v>
       </c>
-      <c r="FB14" s="7">
+      <c r="FB14" s="6">
         <v>194</v>
       </c>
-      <c r="FC14" s="7">
+      <c r="FC14" s="6">
         <v>27</v>
       </c>
-      <c r="FD14" s="7">
+      <c r="FD14" s="6">
         <v>89</v>
       </c>
-      <c r="FE14" s="7">
+      <c r="FE14" s="6">
         <v>33</v>
       </c>
-      <c r="FF14" s="7">
+      <c r="FF14" s="6">
         <v>342</v>
       </c>
-      <c r="FG14" s="7">
+      <c r="FG14" s="6">
         <v>39</v>
       </c>
-      <c r="FH14" s="7">
+      <c r="FH14" s="6">
         <v>342</v>
       </c>
-      <c r="FI14" s="7">
+      <c r="FI14" s="6">
         <v>14</v>
       </c>
-      <c r="FJ14" s="7">
+      <c r="FJ14" s="6">
         <v>377</v>
       </c>
-      <c r="FK14" s="7">
+      <c r="FK14" s="6">
         <v>12</v>
       </c>
-      <c r="FL14" s="7">
+      <c r="FL14" s="6">
         <v>385</v>
       </c>
-      <c r="FM14" s="7">
+      <c r="FM14" s="6">
         <v>12</v>
       </c>
-      <c r="FN14" s="7">
+      <c r="FN14" s="6">
         <v>249</v>
       </c>
-      <c r="FO14" s="7">
+      <c r="FO14" s="6">
         <v>16</v>
       </c>
-      <c r="FP14" s="7">
+      <c r="FP14" s="6">
         <v>280</v>
       </c>
-      <c r="FQ14" s="7">
+      <c r="FQ14" s="6">
         <v>12</v>
       </c>
-      <c r="FR14" s="7">
+      <c r="FR14" s="6">
         <v>153</v>
       </c>
-      <c r="FS14" s="7">
+      <c r="FS14" s="6">
         <v>17</v>
       </c>
-      <c r="FT14" s="7">
+      <c r="FT14" s="6">
         <v>278</v>
       </c>
-      <c r="FU14" s="7">
+      <c r="FU14" s="6">
         <v>16</v>
       </c>
-      <c r="FV14" s="7">
+      <c r="FV14" s="6">
         <v>238</v>
       </c>
-      <c r="FW14" s="7">
+      <c r="FW14" s="6">
         <v>21</v>
       </c>
-      <c r="FX14" s="7">
+      <c r="FX14" s="6">
         <v>267</v>
       </c>
-      <c r="FY14" s="7">
+      <c r="FY14" s="6">
         <v>26</v>
       </c>
-      <c r="FZ14" s="7">
+      <c r="FZ14" s="6">
         <v>307</v>
       </c>
-      <c r="GA14" s="7">
+      <c r="GA14" s="6">
         <v>27</v>
       </c>
-      <c r="GB14" s="7">
+      <c r="GB14" s="6">
         <v>198</v>
       </c>
-      <c r="GC14" s="7">
+      <c r="GC14" s="6">
         <v>16</v>
       </c>
-      <c r="GD14" s="7">
-[...5 lines deleted...]
-      <c r="GF14" s="7">
+      <c r="GD14" s="6">
+        <v>0</v>
+      </c>
+      <c r="GE14" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="GF14" s="6">
         <v>316</v>
       </c>
-      <c r="GG14" s="7">
+      <c r="GG14" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:189">
       <c r="A15" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="B15" s="7">
+      <c r="B15" s="6">
         <v>185</v>
       </c>
-      <c r="C15" s="7">
+      <c r="C15" s="6">
         <v>2</v>
       </c>
-      <c r="D15" s="7">
+      <c r="D15" s="6">
         <v>396</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="6">
         <v>34</v>
       </c>
-      <c r="F15" s="7">
-[...11 lines deleted...]
-      <c r="J15" s="7">
+      <c r="F15" s="6">
+        <v>0</v>
+      </c>
+      <c r="G15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="H15" s="6">
+        <v>0</v>
+      </c>
+      <c r="I15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="J15" s="6">
         <v>353</v>
       </c>
-      <c r="K15" s="7">
+      <c r="K15" s="6">
         <v>22</v>
       </c>
-      <c r="L15" s="7">
+      <c r="L15" s="6">
         <v>60</v>
       </c>
-      <c r="M15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="7">
+      <c r="M15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="N15" s="6">
         <v>431</v>
       </c>
-      <c r="O15" s="7">
+      <c r="O15" s="6">
         <v>14</v>
       </c>
-      <c r="P15" s="7">
+      <c r="P15" s="6">
         <v>302</v>
       </c>
-      <c r="Q15" s="7">
+      <c r="Q15" s="6">
         <v>11</v>
       </c>
-      <c r="R15" s="7">
+      <c r="R15" s="6">
         <v>750</v>
       </c>
-      <c r="S15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T15" s="7">
+      <c r="S15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="T15" s="6">
         <v>390</v>
       </c>
-      <c r="U15" s="7">
+      <c r="U15" s="6">
         <v>18</v>
       </c>
-      <c r="V15" s="7">
-[...11 lines deleted...]
-      <c r="Z15" s="7">
+      <c r="V15" s="6">
+        <v>0</v>
+      </c>
+      <c r="W15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="X15" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="Z15" s="6">
         <v>330</v>
       </c>
-      <c r="AA15" s="7">
+      <c r="AA15" s="6">
         <v>24</v>
       </c>
-      <c r="AB15" s="7">
-[...11 lines deleted...]
-      <c r="AF15" s="7">
+      <c r="AB15" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AD15" s="6">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF15" s="6">
         <v>903</v>
       </c>
-      <c r="AG15" s="7">
+      <c r="AG15" s="6">
         <v>22</v>
       </c>
-      <c r="AH15" s="7">
+      <c r="AH15" s="6">
         <v>702</v>
       </c>
-      <c r="AI15" s="7">
+      <c r="AI15" s="6">
         <v>48</v>
       </c>
-      <c r="AJ15" s="7">
+      <c r="AJ15" s="6">
         <v>411</v>
       </c>
-      <c r="AK15" s="7">
+      <c r="AK15" s="6">
         <v>14</v>
       </c>
-      <c r="AL15" s="7">
-[...5 lines deleted...]
-      <c r="AN15" s="7">
+      <c r="AL15" s="6">
+        <v>0</v>
+      </c>
+      <c r="AM15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN15" s="6">
         <v>879</v>
       </c>
-      <c r="AO15" s="7">
+      <c r="AO15" s="6">
         <v>41</v>
       </c>
-      <c r="AP15" s="7">
+      <c r="AP15" s="6">
         <v>403</v>
       </c>
-      <c r="AQ15" s="7">
+      <c r="AQ15" s="6">
         <v>13</v>
       </c>
-      <c r="AR15" s="7">
+      <c r="AR15" s="6">
         <v>594</v>
       </c>
-      <c r="AS15" s="7">
+      <c r="AS15" s="6">
         <v>31</v>
       </c>
-      <c r="AT15" s="7">
+      <c r="AT15" s="6">
         <v>485</v>
       </c>
-      <c r="AU15" s="7">
+      <c r="AU15" s="6">
         <v>28</v>
       </c>
-      <c r="AV15" s="7">
+      <c r="AV15" s="6">
         <v>467</v>
       </c>
-      <c r="AW15" s="7">
+      <c r="AW15" s="6">
         <v>15</v>
       </c>
-      <c r="AX15" s="7">
+      <c r="AX15" s="6">
         <v>463</v>
       </c>
-      <c r="AY15" s="7">
+      <c r="AY15" s="6">
         <v>16</v>
       </c>
-      <c r="AZ15" s="7">
+      <c r="AZ15" s="6">
         <v>474</v>
       </c>
-      <c r="BA15" s="7">
+      <c r="BA15" s="6">
         <v>26</v>
       </c>
-      <c r="BB15" s="7">
+      <c r="BB15" s="6">
         <v>460</v>
       </c>
-      <c r="BC15" s="7" t="s">
-[...8 lines deleted...]
-      <c r="BF15" s="7">
+      <c r="BC15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BD15" s="6">
+        <v>0</v>
+      </c>
+      <c r="BE15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BF15" s="6">
         <v>572</v>
       </c>
-      <c r="BG15" s="7">
+      <c r="BG15" s="6">
         <v>9</v>
       </c>
-      <c r="BH15" s="7">
+      <c r="BH15" s="6">
         <v>740</v>
       </c>
-      <c r="BI15" s="7" t="s">
-[...20 lines deleted...]
-      <c r="BP15" s="7">
+      <c r="BI15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BJ15" s="6">
+        <v>0</v>
+      </c>
+      <c r="BK15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BL15" s="6">
+        <v>0</v>
+      </c>
+      <c r="BM15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BN15" s="6">
+        <v>0</v>
+      </c>
+      <c r="BO15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BP15" s="6">
         <v>200</v>
       </c>
-      <c r="BQ15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="BR15" s="7">
+      <c r="BQ15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BR15" s="6">
         <v>590</v>
       </c>
-      <c r="BS15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="BT15" s="7">
+      <c r="BS15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BT15" s="6">
         <v>369</v>
       </c>
-      <c r="BU15" s="7">
+      <c r="BU15" s="6">
         <v>26</v>
       </c>
-      <c r="BV15" s="7">
+      <c r="BV15" s="6">
         <v>481</v>
       </c>
-      <c r="BW15" s="7">
+      <c r="BW15" s="6">
         <v>11</v>
       </c>
-      <c r="BX15" s="7">
-[...5 lines deleted...]
-      <c r="BZ15" s="7">
+      <c r="BX15" s="6">
+        <v>0</v>
+      </c>
+      <c r="BY15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BZ15" s="6">
         <v>403</v>
       </c>
-      <c r="CA15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="CB15" s="7">
+      <c r="CA15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CB15" s="6">
         <v>522</v>
       </c>
-      <c r="CC15" s="7">
+      <c r="CC15" s="6">
         <v>17</v>
       </c>
-      <c r="CD15" s="7">
+      <c r="CD15" s="6">
         <v>125</v>
       </c>
-      <c r="CE15" s="7">
+      <c r="CE15" s="6">
         <v>49</v>
       </c>
-      <c r="CF15" s="7">
+      <c r="CF15" s="6">
         <v>658</v>
       </c>
-      <c r="CG15" s="7">
+      <c r="CG15" s="6">
         <v>23</v>
       </c>
-      <c r="CH15" s="7">
+      <c r="CH15" s="6">
         <v>620</v>
       </c>
-      <c r="CI15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="CJ15" s="7">
+      <c r="CI15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CJ15" s="6">
         <v>320</v>
       </c>
-      <c r="CK15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="CL15" s="7">
+      <c r="CK15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CL15" s="6">
         <v>1330</v>
       </c>
-      <c r="CM15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="CN15" s="7">
+      <c r="CM15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CN15" s="6">
         <v>425</v>
       </c>
-      <c r="CO15" s="7">
+      <c r="CO15" s="6">
         <v>22</v>
       </c>
-      <c r="CP15" s="7">
+      <c r="CP15" s="6">
         <v>940</v>
       </c>
-      <c r="CQ15" s="7">
+      <c r="CQ15" s="6">
         <v>40</v>
       </c>
-      <c r="CR15" s="7">
+      <c r="CR15" s="6">
         <v>488</v>
       </c>
-      <c r="CS15" s="7">
+      <c r="CS15" s="6">
         <v>24</v>
       </c>
-      <c r="CT15" s="7">
+      <c r="CT15" s="6">
         <v>37</v>
       </c>
-      <c r="CU15" s="7">
+      <c r="CU15" s="6">
         <v>29</v>
       </c>
-      <c r="CV15" s="7">
+      <c r="CV15" s="6">
         <v>228</v>
       </c>
-      <c r="CW15" s="7">
+      <c r="CW15" s="6">
         <v>25</v>
       </c>
-      <c r="CX15" s="7">
-[...11 lines deleted...]
-      <c r="DB15" s="7">
+      <c r="CX15" s="6">
+        <v>0</v>
+      </c>
+      <c r="CY15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CZ15" s="6">
+        <v>0</v>
+      </c>
+      <c r="DA15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="DB15" s="6">
         <v>160</v>
       </c>
-      <c r="DC15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="DD15" s="7">
+      <c r="DC15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="DD15" s="6">
         <v>562</v>
       </c>
-      <c r="DE15" s="7">
+      <c r="DE15" s="6">
         <v>28</v>
       </c>
-      <c r="DF15" s="7">
+      <c r="DF15" s="6">
         <v>466</v>
       </c>
-      <c r="DG15" s="7">
+      <c r="DG15" s="6">
         <v>14</v>
       </c>
-      <c r="DH15" s="7">
+      <c r="DH15" s="6">
         <v>485</v>
       </c>
-      <c r="DI15" s="7">
+      <c r="DI15" s="6">
         <v>23</v>
       </c>
-      <c r="DJ15" s="7">
+      <c r="DJ15" s="6">
         <v>259</v>
       </c>
-      <c r="DK15" s="7">
+      <c r="DK15" s="6">
         <v>28</v>
       </c>
-      <c r="DL15" s="7">
+      <c r="DL15" s="6">
         <v>480</v>
       </c>
-      <c r="DM15" s="7">
+      <c r="DM15" s="6">
         <v>27</v>
       </c>
-      <c r="DN15" s="7">
+      <c r="DN15" s="6">
         <v>728</v>
       </c>
-      <c r="DO15" s="7">
+      <c r="DO15" s="6">
         <v>15</v>
       </c>
-      <c r="DP15" s="7">
+      <c r="DP15" s="6">
         <v>415</v>
       </c>
-      <c r="DQ15" s="7">
+      <c r="DQ15" s="6">
         <v>14</v>
       </c>
-      <c r="DR15" s="7">
+      <c r="DR15" s="6">
         <v>244</v>
       </c>
-      <c r="DS15" s="7">
+      <c r="DS15" s="6">
         <v>21</v>
       </c>
-      <c r="DT15" s="7">
+      <c r="DT15" s="6">
         <v>545</v>
       </c>
-      <c r="DU15" s="7">
+      <c r="DU15" s="6">
         <v>15</v>
       </c>
-      <c r="DV15" s="7">
+      <c r="DV15" s="6">
         <v>503</v>
       </c>
-      <c r="DW15" s="7">
+      <c r="DW15" s="6">
         <v>48</v>
       </c>
-      <c r="DX15" s="7">
-[...5 lines deleted...]
-      <c r="DZ15" s="7">
+      <c r="DX15" s="6">
+        <v>0</v>
+      </c>
+      <c r="DY15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="DZ15" s="6">
         <v>540</v>
       </c>
-      <c r="EA15" s="7">
+      <c r="EA15" s="6">
         <v>44</v>
       </c>
-      <c r="EB15" s="7">
+      <c r="EB15" s="6">
         <v>447</v>
       </c>
-      <c r="EC15" s="7">
+      <c r="EC15" s="6">
         <v>24</v>
       </c>
-      <c r="ED15" s="7">
+      <c r="ED15" s="6">
         <v>436</v>
       </c>
-      <c r="EE15" s="7">
+      <c r="EE15" s="6">
         <v>26</v>
       </c>
-      <c r="EF15" s="7">
+      <c r="EF15" s="6">
         <v>1042</v>
       </c>
-      <c r="EG15" s="7">
+      <c r="EG15" s="6">
         <v>24</v>
       </c>
-      <c r="EH15" s="7">
+      <c r="EH15" s="6">
         <v>390</v>
       </c>
-      <c r="EI15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="EJ15" s="7">
+      <c r="EI15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="EJ15" s="6">
         <v>100</v>
       </c>
-      <c r="EK15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="EL15" s="7">
+      <c r="EK15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="EL15" s="6">
         <v>1070</v>
       </c>
-      <c r="EM15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="EN15" s="7">
+      <c r="EM15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="EN15" s="6">
         <v>390</v>
       </c>
-      <c r="EO15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="EP15" s="7">
+      <c r="EO15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="EP15" s="6">
         <v>913</v>
       </c>
-      <c r="EQ15" s="7">
+      <c r="EQ15" s="6">
         <v>42</v>
       </c>
-      <c r="ER15" s="7">
+      <c r="ER15" s="6">
         <v>870</v>
       </c>
-      <c r="ES15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="ET15" s="7">
+      <c r="ES15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="ET15" s="6">
         <v>1450</v>
       </c>
-      <c r="EU15" s="7">
-[...8 lines deleted...]
-      <c r="EX15" s="7">
+      <c r="EU15" s="6">
+        <v>0</v>
+      </c>
+      <c r="EV15" s="6">
+        <v>0</v>
+      </c>
+      <c r="EW15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="EX15" s="6">
         <v>338</v>
       </c>
-      <c r="EY15" s="7">
+      <c r="EY15" s="6">
         <v>27</v>
       </c>
-      <c r="EZ15" s="7">
+      <c r="EZ15" s="6">
         <v>776</v>
       </c>
-      <c r="FA15" s="7">
+      <c r="FA15" s="6">
         <v>11</v>
       </c>
-      <c r="FB15" s="7">
-[...17 lines deleted...]
-      <c r="FH15" s="7">
+      <c r="FB15" s="6">
+        <v>0</v>
+      </c>
+      <c r="FC15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FD15" s="6">
+        <v>0</v>
+      </c>
+      <c r="FE15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FF15" s="6">
+        <v>0</v>
+      </c>
+      <c r="FG15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FH15" s="6">
         <v>341</v>
       </c>
-      <c r="FI15" s="7">
+      <c r="FI15" s="6">
         <v>15</v>
       </c>
-      <c r="FJ15" s="7">
+      <c r="FJ15" s="6">
         <v>404</v>
       </c>
-      <c r="FK15" s="7">
+      <c r="FK15" s="6">
         <v>14</v>
       </c>
-      <c r="FL15" s="7">
+      <c r="FL15" s="6">
         <v>593</v>
       </c>
-      <c r="FM15" s="7">
+      <c r="FM15" s="6">
         <v>15</v>
       </c>
-      <c r="FN15" s="7">
-[...17 lines deleted...]
-      <c r="FT15" s="7">
+      <c r="FN15" s="6">
+        <v>0</v>
+      </c>
+      <c r="FO15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FP15" s="6">
+        <v>0</v>
+      </c>
+      <c r="FQ15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FR15" s="6">
+        <v>0</v>
+      </c>
+      <c r="FS15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FT15" s="6">
         <v>90</v>
       </c>
-      <c r="FU15" s="7" t="s">
-[...32 lines deleted...]
-      <c r="GF15" s="7">
+      <c r="FU15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FV15" s="6">
+        <v>0</v>
+      </c>
+      <c r="FW15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FX15" s="6">
+        <v>0</v>
+      </c>
+      <c r="FY15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FZ15" s="6">
+        <v>0</v>
+      </c>
+      <c r="GA15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="GB15" s="6">
+        <v>0</v>
+      </c>
+      <c r="GC15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="GD15" s="6">
+        <v>0</v>
+      </c>
+      <c r="GE15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="GF15" s="6">
         <v>475</v>
       </c>
-      <c r="GG15" s="7">
+      <c r="GG15" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:189">
       <c r="A16" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="B16" s="7">
-[...5 lines deleted...]
-      <c r="D16" s="7">
+      <c r="B16" s="6">
+        <v>0</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="D16" s="6">
         <v>270</v>
       </c>
-      <c r="E16" s="7" t="s">
-[...14 lines deleted...]
-      <c r="J16" s="7">
+      <c r="E16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="F16" s="6">
+        <v>0</v>
+      </c>
+      <c r="G16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="H16" s="6">
+        <v>0</v>
+      </c>
+      <c r="I16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="J16" s="6">
         <v>325</v>
       </c>
-      <c r="K16" s="7" t="s">
-[...8 lines deleted...]
-      <c r="N16" s="7">
+      <c r="K16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="L16" s="6">
+        <v>0</v>
+      </c>
+      <c r="M16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="N16" s="6">
         <v>413</v>
       </c>
-      <c r="O16" s="7">
+      <c r="O16" s="6">
         <v>21</v>
       </c>
-      <c r="P16" s="7">
-[...5 lines deleted...]
-      <c r="R16" s="7">
+      <c r="P16" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="R16" s="6">
         <v>110</v>
       </c>
-      <c r="S16" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T16" s="7">
+      <c r="S16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="T16" s="6">
         <v>450</v>
       </c>
-      <c r="U16" s="7">
+      <c r="U16" s="6">
         <v>2</v>
       </c>
-      <c r="V16" s="7">
-[...29 lines deleted...]
-      <c r="AF16" s="7">
+      <c r="V16" s="6">
+        <v>0</v>
+      </c>
+      <c r="W16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="X16" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="Z16" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB16" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AD16" s="6">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF16" s="6">
         <v>420</v>
       </c>
-      <c r="AG16" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AH16" s="7">
+      <c r="AG16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AH16" s="6">
         <v>721</v>
       </c>
-      <c r="AI16" s="7">
+      <c r="AI16" s="6">
         <v>21</v>
       </c>
-      <c r="AJ16" s="7">
-[...11 lines deleted...]
-      <c r="AN16" s="7">
+      <c r="AJ16" s="6">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AL16" s="6">
+        <v>0</v>
+      </c>
+      <c r="AM16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN16" s="6">
         <v>336</v>
       </c>
-      <c r="AO16" s="7">
+      <c r="AO16" s="6">
         <v>40</v>
       </c>
-      <c r="AP16" s="7">
+      <c r="AP16" s="6">
         <v>537</v>
       </c>
-      <c r="AQ16" s="7">
+      <c r="AQ16" s="6">
         <v>10</v>
       </c>
-      <c r="AR16" s="7">
+      <c r="AR16" s="6">
         <v>596</v>
       </c>
-      <c r="AS16" s="7">
+      <c r="AS16" s="6">
         <v>27</v>
       </c>
-      <c r="AT16" s="7">
+      <c r="AT16" s="6">
         <v>395</v>
       </c>
-      <c r="AU16" s="7">
+      <c r="AU16" s="6">
         <v>18</v>
       </c>
-      <c r="AV16" s="7">
+      <c r="AV16" s="6">
         <v>571</v>
       </c>
-      <c r="AW16" s="7">
+      <c r="AW16" s="6">
         <v>17</v>
       </c>
-      <c r="AX16" s="7">
+      <c r="AX16" s="6">
         <v>610</v>
       </c>
-      <c r="AY16" s="7">
+      <c r="AY16" s="6">
         <v>21</v>
       </c>
-      <c r="AZ16" s="7">
+      <c r="AZ16" s="6">
         <v>290</v>
       </c>
-      <c r="BA16" s="7" t="s">
-[...50 lines deleted...]
-      <c r="BR16" s="7">
+      <c r="BA16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BB16" s="6">
+        <v>0</v>
+      </c>
+      <c r="BC16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BD16" s="6">
+        <v>0</v>
+      </c>
+      <c r="BE16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BF16" s="6">
+        <v>0</v>
+      </c>
+      <c r="BG16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BH16" s="6">
+        <v>0</v>
+      </c>
+      <c r="BI16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BJ16" s="6">
+        <v>0</v>
+      </c>
+      <c r="BK16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BL16" s="6">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BN16" s="6">
+        <v>0</v>
+      </c>
+      <c r="BO16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BP16" s="6">
+        <v>0</v>
+      </c>
+      <c r="BQ16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BR16" s="6">
         <v>1093</v>
       </c>
-      <c r="BS16" s="7">
+      <c r="BS16" s="6">
         <v>50</v>
       </c>
-      <c r="BT16" s="7">
+      <c r="BT16" s="6">
         <v>140</v>
       </c>
-      <c r="BU16" s="7">
+      <c r="BU16" s="6">
         <v>50</v>
       </c>
-      <c r="BV16" s="7">
+      <c r="BV16" s="6">
         <v>1304</v>
       </c>
-      <c r="BW16" s="7">
+      <c r="BW16" s="6">
         <v>29</v>
       </c>
-      <c r="BX16" s="7">
-[...5 lines deleted...]
-      <c r="BZ16" s="7">
+      <c r="BX16" s="6">
+        <v>0</v>
+      </c>
+      <c r="BY16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BZ16" s="6">
         <v>717</v>
       </c>
-      <c r="CA16" s="7" t="s">
-[...2 lines deleted...]
-      <c r="CB16" s="7">
+      <c r="CA16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CB16" s="6">
         <v>428</v>
       </c>
-      <c r="CC16" s="7">
+      <c r="CC16" s="6">
         <v>34</v>
       </c>
-      <c r="CD16" s="7">
-[...5 lines deleted...]
-      <c r="CF16" s="7">
+      <c r="CD16" s="6">
+        <v>0</v>
+      </c>
+      <c r="CE16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CF16" s="6">
         <v>369</v>
       </c>
-      <c r="CG16" s="7">
+      <c r="CG16" s="6">
         <v>29</v>
       </c>
-      <c r="CH16" s="7">
-[...5 lines deleted...]
-      <c r="CJ16" s="7">
+      <c r="CH16" s="6">
+        <v>0</v>
+      </c>
+      <c r="CI16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CJ16" s="6">
         <v>440</v>
       </c>
-      <c r="CK16" s="7" t="s">
-[...20 lines deleted...]
-      <c r="CR16" s="7">
+      <c r="CK16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CL16" s="6">
+        <v>0</v>
+      </c>
+      <c r="CM16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CN16" s="6">
+        <v>0</v>
+      </c>
+      <c r="CO16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CP16" s="6">
+        <v>0</v>
+      </c>
+      <c r="CQ16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CR16" s="6">
         <v>254</v>
       </c>
-      <c r="CS16" s="7">
+      <c r="CS16" s="6">
         <v>18</v>
       </c>
-      <c r="CT16" s="7">
+      <c r="CT16" s="6">
         <v>160</v>
       </c>
-      <c r="CU16" s="7" t="s">
-[...26 lines deleted...]
-      <c r="DD16" s="7">
+      <c r="CU16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CV16" s="6">
+        <v>0</v>
+      </c>
+      <c r="CW16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CX16" s="6">
+        <v>0</v>
+      </c>
+      <c r="CY16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="CZ16" s="6">
+        <v>0</v>
+      </c>
+      <c r="DA16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="DB16" s="6">
+        <v>0</v>
+      </c>
+      <c r="DC16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="DD16" s="6">
         <v>171</v>
       </c>
-      <c r="DE16" s="7">
+      <c r="DE16" s="6">
         <v>27</v>
       </c>
-      <c r="DF16" s="7">
+      <c r="DF16" s="6">
         <v>652</v>
       </c>
-      <c r="DG16" s="7">
+      <c r="DG16" s="6">
         <v>20</v>
       </c>
-      <c r="DH16" s="7">
+      <c r="DH16" s="6">
         <v>564</v>
       </c>
-      <c r="DI16" s="7">
+      <c r="DI16" s="6">
         <v>33</v>
       </c>
-      <c r="DJ16" s="7">
+      <c r="DJ16" s="6">
         <v>216</v>
       </c>
-      <c r="DK16" s="7">
+      <c r="DK16" s="6">
         <v>24</v>
       </c>
-      <c r="DL16" s="7">
+      <c r="DL16" s="6">
         <v>380</v>
       </c>
-      <c r="DM16" s="7">
+      <c r="DM16" s="6">
         <v>36</v>
       </c>
-      <c r="DN16" s="7">
+      <c r="DN16" s="6">
         <v>384</v>
       </c>
-      <c r="DO16" s="7">
+      <c r="DO16" s="6">
         <v>34</v>
       </c>
-      <c r="DP16" s="7">
+      <c r="DP16" s="6">
         <v>360</v>
       </c>
-      <c r="DQ16" s="7">
+      <c r="DQ16" s="6">
         <v>16</v>
       </c>
-      <c r="DR16" s="7">
+      <c r="DR16" s="6">
         <v>336</v>
       </c>
-      <c r="DS16" s="7">
+      <c r="DS16" s="6">
         <v>22</v>
       </c>
-      <c r="DT16" s="7">
+      <c r="DT16" s="6">
         <v>450</v>
       </c>
-      <c r="DU16" s="7">
+      <c r="DU16" s="6">
         <v>22</v>
       </c>
-      <c r="DV16" s="7">
+      <c r="DV16" s="6">
         <v>787</v>
       </c>
-      <c r="DW16" s="7" t="s">
-[...8 lines deleted...]
-      <c r="DZ16" s="7">
+      <c r="DW16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="DX16" s="6">
+        <v>0</v>
+      </c>
+      <c r="DY16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="DZ16" s="6">
         <v>305</v>
       </c>
-      <c r="EA16" s="7">
+      <c r="EA16" s="6">
         <v>22</v>
       </c>
-      <c r="EB16" s="7">
+      <c r="EB16" s="6">
         <v>547</v>
       </c>
-      <c r="EC16" s="7">
+      <c r="EC16" s="6">
         <v>23</v>
       </c>
-      <c r="ED16" s="7">
+      <c r="ED16" s="6">
         <v>310</v>
       </c>
-      <c r="EE16" s="7" t="s">
-[...86 lines deleted...]
-      <c r="FH16" s="7">
+      <c r="EE16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="EF16" s="6">
+        <v>0</v>
+      </c>
+      <c r="EG16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="EH16" s="6">
+        <v>0</v>
+      </c>
+      <c r="EI16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="EJ16" s="6">
+        <v>0</v>
+      </c>
+      <c r="EK16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="EL16" s="6">
+        <v>0</v>
+      </c>
+      <c r="EM16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="EN16" s="6">
+        <v>0</v>
+      </c>
+      <c r="EO16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="EP16" s="6">
+        <v>0</v>
+      </c>
+      <c r="EQ16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="ER16" s="6">
+        <v>0</v>
+      </c>
+      <c r="ES16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="ET16" s="6">
+        <v>0</v>
+      </c>
+      <c r="EU16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="EV16" s="6">
+        <v>0</v>
+      </c>
+      <c r="EW16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="EX16" s="6">
+        <v>0</v>
+      </c>
+      <c r="EY16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="EZ16" s="6">
+        <v>0</v>
+      </c>
+      <c r="FA16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FB16" s="6">
+        <v>0</v>
+      </c>
+      <c r="FC16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FD16" s="6">
+        <v>0</v>
+      </c>
+      <c r="FE16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FF16" s="6">
+        <v>0</v>
+      </c>
+      <c r="FG16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FH16" s="6">
         <v>475</v>
       </c>
-      <c r="FI16" s="7">
+      <c r="FI16" s="6">
         <v>28</v>
       </c>
-      <c r="FJ16" s="7">
+      <c r="FJ16" s="6">
         <v>633</v>
       </c>
-      <c r="FK16" s="7">
+      <c r="FK16" s="6">
         <v>41</v>
       </c>
-      <c r="FL16" s="7">
+      <c r="FL16" s="6">
         <v>580</v>
       </c>
-      <c r="FM16" s="7">
+      <c r="FM16" s="6">
         <v>21</v>
       </c>
-      <c r="FN16" s="7">
-[...53 lines deleted...]
-      <c r="GF16" s="7">
+      <c r="FN16" s="6">
+        <v>0</v>
+      </c>
+      <c r="FO16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FP16" s="6">
+        <v>0</v>
+      </c>
+      <c r="FQ16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FR16" s="6">
+        <v>0</v>
+      </c>
+      <c r="FS16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FT16" s="6">
+        <v>0</v>
+      </c>
+      <c r="FU16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FV16" s="6">
+        <v>0</v>
+      </c>
+      <c r="FW16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FX16" s="6">
+        <v>0</v>
+      </c>
+      <c r="FY16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="FZ16" s="6">
+        <v>0</v>
+      </c>
+      <c r="GA16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="GB16" s="6">
+        <v>0</v>
+      </c>
+      <c r="GC16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="GD16" s="6">
+        <v>0</v>
+      </c>
+      <c r="GE16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="GF16" s="6">
         <v>477</v>
       </c>
-      <c r="GG16" s="7">
+      <c r="GG16" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:189">
       <c r="A17" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="B17" s="7">
+      <c r="B17" s="6">
         <v>248</v>
       </c>
-      <c r="C17" s="7">
+      <c r="C17" s="6">
         <v>13</v>
       </c>
-      <c r="D17" s="7">
+      <c r="D17" s="6">
         <v>230</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="6">
         <v>18</v>
       </c>
-      <c r="F17" s="7">
+      <c r="F17" s="6">
         <v>246</v>
       </c>
-      <c r="G17" s="7">
+      <c r="G17" s="6">
         <v>23</v>
       </c>
-      <c r="H17" s="7">
+      <c r="H17" s="6">
         <v>175</v>
       </c>
-      <c r="I17" s="7">
+      <c r="I17" s="6">
         <v>14</v>
       </c>
-      <c r="J17" s="7">
+      <c r="J17" s="6">
         <v>299</v>
       </c>
-      <c r="K17" s="7">
+      <c r="K17" s="6">
         <v>15</v>
       </c>
-      <c r="L17" s="7">
+      <c r="L17" s="6">
         <v>296</v>
       </c>
-      <c r="M17" s="7">
+      <c r="M17" s="6">
         <v>18</v>
       </c>
-      <c r="N17" s="7">
+      <c r="N17" s="6">
         <v>401</v>
       </c>
-      <c r="O17" s="7">
+      <c r="O17" s="6">
         <v>7</v>
       </c>
-      <c r="P17" s="7">
+      <c r="P17" s="6">
         <v>249</v>
       </c>
-      <c r="Q17" s="7">
+      <c r="Q17" s="6">
         <v>7</v>
       </c>
-      <c r="R17" s="7">
+      <c r="R17" s="6">
         <v>281</v>
       </c>
-      <c r="S17" s="7">
+      <c r="S17" s="6">
         <v>10</v>
       </c>
-      <c r="T17" s="7">
+      <c r="T17" s="6">
         <v>287</v>
       </c>
-      <c r="U17" s="7">
+      <c r="U17" s="6">
         <v>8</v>
       </c>
-      <c r="V17" s="7">
+      <c r="V17" s="6">
         <v>204</v>
       </c>
-      <c r="W17" s="7">
+      <c r="W17" s="6">
         <v>29</v>
       </c>
-      <c r="X17" s="7">
+      <c r="X17" s="6">
         <v>164</v>
       </c>
-      <c r="Y17" s="7">
+      <c r="Y17" s="6">
         <v>19</v>
       </c>
-      <c r="Z17" s="7">
+      <c r="Z17" s="6">
         <v>236</v>
       </c>
-      <c r="AA17" s="7">
+      <c r="AA17" s="6">
         <v>15</v>
       </c>
-      <c r="AB17" s="7">
+      <c r="AB17" s="6">
         <v>60</v>
       </c>
-      <c r="AC17" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AD17" s="7">
+      <c r="AC17" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AD17" s="6">
         <v>319</v>
       </c>
-      <c r="AE17" s="7">
+      <c r="AE17" s="6">
         <v>15</v>
       </c>
-      <c r="AF17" s="7">
+      <c r="AF17" s="6">
         <v>334</v>
       </c>
-      <c r="AG17" s="7">
+      <c r="AG17" s="6">
         <v>17</v>
       </c>
-      <c r="AH17" s="7">
+      <c r="AH17" s="6">
         <v>373</v>
       </c>
-      <c r="AI17" s="7">
+      <c r="AI17" s="6">
         <v>13</v>
       </c>
-      <c r="AJ17" s="7">
+      <c r="AJ17" s="6">
         <v>344</v>
       </c>
-      <c r="AK17" s="7">
+      <c r="AK17" s="6">
         <v>18</v>
       </c>
-      <c r="AL17" s="7">
+      <c r="AL17" s="6">
         <v>237</v>
       </c>
-      <c r="AM17" s="7">
+      <c r="AM17" s="6">
         <v>34</v>
       </c>
-      <c r="AN17" s="7">
+      <c r="AN17" s="6">
         <v>377</v>
       </c>
-      <c r="AO17" s="7">
+      <c r="AO17" s="6">
         <v>13</v>
       </c>
-      <c r="AP17" s="7">
+      <c r="AP17" s="6">
         <v>344</v>
       </c>
-      <c r="AQ17" s="7">
+      <c r="AQ17" s="6">
         <v>9</v>
       </c>
-      <c r="AR17" s="7">
+      <c r="AR17" s="6">
         <v>303</v>
       </c>
-      <c r="AS17" s="7">
+      <c r="AS17" s="6">
         <v>13</v>
       </c>
-      <c r="AT17" s="7">
+      <c r="AT17" s="6">
         <v>415</v>
       </c>
-      <c r="AU17" s="7">
+      <c r="AU17" s="6">
         <v>11</v>
       </c>
-      <c r="AV17" s="7">
+      <c r="AV17" s="6">
         <v>393</v>
       </c>
-      <c r="AW17" s="7">
+      <c r="AW17" s="6">
         <v>8</v>
       </c>
-      <c r="AX17" s="7">
+      <c r="AX17" s="6">
         <v>439</v>
       </c>
-      <c r="AY17" s="7">
+      <c r="AY17" s="6">
         <v>8</v>
       </c>
-      <c r="AZ17" s="7">
+      <c r="AZ17" s="6">
         <v>325</v>
       </c>
-      <c r="BA17" s="7">
+      <c r="BA17" s="6">
         <v>10</v>
       </c>
-      <c r="BB17" s="7">
+      <c r="BB17" s="6">
         <v>268</v>
       </c>
-      <c r="BC17" s="7">
+      <c r="BC17" s="6">
         <v>12</v>
       </c>
-      <c r="BD17" s="7">
+      <c r="BD17" s="6">
         <v>304</v>
       </c>
-      <c r="BE17" s="7">
+      <c r="BE17" s="6">
         <v>15</v>
       </c>
-      <c r="BF17" s="7">
+      <c r="BF17" s="6">
         <v>406</v>
       </c>
-      <c r="BG17" s="7">
+      <c r="BG17" s="6">
         <v>9</v>
       </c>
-      <c r="BH17" s="7">
+      <c r="BH17" s="6">
         <v>275</v>
       </c>
-      <c r="BI17" s="7">
+      <c r="BI17" s="6">
         <v>21</v>
       </c>
-      <c r="BJ17" s="7">
+      <c r="BJ17" s="6">
         <v>332</v>
       </c>
-      <c r="BK17" s="7">
+      <c r="BK17" s="6">
         <v>14</v>
       </c>
-      <c r="BL17" s="7">
+      <c r="BL17" s="6">
         <v>348</v>
       </c>
-      <c r="BM17" s="7">
+      <c r="BM17" s="6">
         <v>40</v>
       </c>
-      <c r="BN17" s="7">
+      <c r="BN17" s="6">
         <v>251</v>
       </c>
-      <c r="BO17" s="7">
+      <c r="BO17" s="6">
         <v>26</v>
       </c>
-      <c r="BP17" s="7">
+      <c r="BP17" s="6">
         <v>373</v>
       </c>
-      <c r="BQ17" s="7">
+      <c r="BQ17" s="6">
         <v>19</v>
       </c>
-      <c r="BR17" s="7">
+      <c r="BR17" s="6">
         <v>669</v>
       </c>
-      <c r="BS17" s="7">
+      <c r="BS17" s="6">
         <v>21</v>
       </c>
-      <c r="BT17" s="7">
+      <c r="BT17" s="6">
         <v>448</v>
       </c>
-      <c r="BU17" s="7">
+      <c r="BU17" s="6">
         <v>23</v>
       </c>
-      <c r="BV17" s="7">
+      <c r="BV17" s="6">
         <v>485</v>
       </c>
-      <c r="BW17" s="7">
+      <c r="BW17" s="6">
         <v>17</v>
       </c>
-      <c r="BX17" s="7">
+      <c r="BX17" s="6">
         <v>281</v>
       </c>
-      <c r="BY17" s="7">
+      <c r="BY17" s="6">
         <v>16</v>
       </c>
-      <c r="BZ17" s="7">
+      <c r="BZ17" s="6">
         <v>351</v>
       </c>
-      <c r="CA17" s="7">
+      <c r="CA17" s="6">
         <v>21</v>
       </c>
-      <c r="CB17" s="7">
+      <c r="CB17" s="6">
         <v>336</v>
       </c>
-      <c r="CC17" s="7">
+      <c r="CC17" s="6">
         <v>13</v>
       </c>
-      <c r="CD17" s="7">
+      <c r="CD17" s="6">
         <v>335</v>
       </c>
-      <c r="CE17" s="7">
+      <c r="CE17" s="6">
         <v>14</v>
       </c>
-      <c r="CF17" s="7">
+      <c r="CF17" s="6">
         <v>339</v>
       </c>
-      <c r="CG17" s="7">
+      <c r="CG17" s="6">
         <v>12</v>
       </c>
-      <c r="CH17" s="7">
+      <c r="CH17" s="6">
         <v>255</v>
       </c>
-      <c r="CI17" s="7">
+      <c r="CI17" s="6">
         <v>12</v>
       </c>
-      <c r="CJ17" s="7">
+      <c r="CJ17" s="6">
         <v>310</v>
       </c>
-      <c r="CK17" s="7">
+      <c r="CK17" s="6">
         <v>16</v>
       </c>
-      <c r="CL17" s="7">
+      <c r="CL17" s="6">
         <v>263</v>
       </c>
-      <c r="CM17" s="7">
+      <c r="CM17" s="6">
         <v>27</v>
       </c>
-      <c r="CN17" s="7">
+      <c r="CN17" s="6">
         <v>233</v>
       </c>
-      <c r="CO17" s="7">
+      <c r="CO17" s="6">
         <v>21</v>
       </c>
-      <c r="CP17" s="7">
+      <c r="CP17" s="6">
         <v>336</v>
       </c>
-      <c r="CQ17" s="7">
+      <c r="CQ17" s="6">
         <v>21</v>
       </c>
-      <c r="CR17" s="7">
+      <c r="CR17" s="6">
         <v>381</v>
       </c>
-      <c r="CS17" s="7">
+      <c r="CS17" s="6">
         <v>17</v>
       </c>
-      <c r="CT17" s="7">
+      <c r="CT17" s="6">
         <v>252</v>
       </c>
-      <c r="CU17" s="7">
+      <c r="CU17" s="6">
         <v>18</v>
       </c>
-      <c r="CV17" s="7">
+      <c r="CV17" s="6">
         <v>244</v>
       </c>
-      <c r="CW17" s="7">
+      <c r="CW17" s="6">
         <v>20</v>
       </c>
-      <c r="CX17" s="7">
+      <c r="CX17" s="6">
         <v>402</v>
       </c>
-      <c r="CY17" s="7">
+      <c r="CY17" s="6">
         <v>19</v>
       </c>
-      <c r="CZ17" s="7">
+      <c r="CZ17" s="6">
         <v>221</v>
       </c>
-      <c r="DA17" s="7">
+      <c r="DA17" s="6">
         <v>16</v>
       </c>
-      <c r="DB17" s="7">
+      <c r="DB17" s="6">
         <v>238</v>
       </c>
-      <c r="DC17" s="7">
+      <c r="DC17" s="6">
         <v>17</v>
       </c>
-      <c r="DD17" s="7">
+      <c r="DD17" s="6">
         <v>310</v>
       </c>
-      <c r="DE17" s="7">
+      <c r="DE17" s="6">
         <v>20</v>
       </c>
-      <c r="DF17" s="7">
+      <c r="DF17" s="6">
         <v>477</v>
       </c>
-      <c r="DG17" s="7">
+      <c r="DG17" s="6">
         <v>12</v>
       </c>
-      <c r="DH17" s="7">
+      <c r="DH17" s="6">
         <v>433</v>
       </c>
-      <c r="DI17" s="7">
+      <c r="DI17" s="6">
         <v>16</v>
       </c>
-      <c r="DJ17" s="7">
+      <c r="DJ17" s="6">
         <v>265</v>
       </c>
-      <c r="DK17" s="7">
+      <c r="DK17" s="6">
         <v>15</v>
       </c>
-      <c r="DL17" s="7">
+      <c r="DL17" s="6">
         <v>401</v>
       </c>
-      <c r="DM17" s="7">
+      <c r="DM17" s="6">
         <v>18</v>
       </c>
-      <c r="DN17" s="7">
+      <c r="DN17" s="6">
         <v>615</v>
       </c>
-      <c r="DO17" s="7">
+      <c r="DO17" s="6">
         <v>13</v>
       </c>
-      <c r="DP17" s="7">
+      <c r="DP17" s="6">
         <v>358</v>
       </c>
-      <c r="DQ17" s="7">
+      <c r="DQ17" s="6">
         <v>10</v>
       </c>
-      <c r="DR17" s="7">
+      <c r="DR17" s="6">
         <v>294</v>
       </c>
-      <c r="DS17" s="7">
+      <c r="DS17" s="6">
         <v>15</v>
       </c>
-      <c r="DT17" s="7">
+      <c r="DT17" s="6">
         <v>532</v>
       </c>
-      <c r="DU17" s="7">
+      <c r="DU17" s="6">
         <v>13</v>
       </c>
-      <c r="DV17" s="7">
+      <c r="DV17" s="6">
         <v>401</v>
       </c>
-      <c r="DW17" s="7">
+      <c r="DW17" s="6">
         <v>20</v>
       </c>
-      <c r="DX17" s="7">
+      <c r="DX17" s="6">
         <v>519</v>
       </c>
-      <c r="DY17" s="7">
+      <c r="DY17" s="6">
         <v>16</v>
       </c>
-      <c r="DZ17" s="7">
+      <c r="DZ17" s="6">
         <v>427</v>
       </c>
-      <c r="EA17" s="7">
+      <c r="EA17" s="6">
         <v>21</v>
       </c>
-      <c r="EB17" s="7">
+      <c r="EB17" s="6">
         <v>448</v>
       </c>
-      <c r="EC17" s="7">
+      <c r="EC17" s="6">
         <v>13</v>
       </c>
-      <c r="ED17" s="7">
+      <c r="ED17" s="6">
         <v>391</v>
       </c>
-      <c r="EE17" s="7">
+      <c r="EE17" s="6">
         <v>15</v>
       </c>
-      <c r="EF17" s="7">
+      <c r="EF17" s="6">
         <v>522</v>
       </c>
-      <c r="EG17" s="7">
+      <c r="EG17" s="6">
         <v>17</v>
       </c>
-      <c r="EH17" s="7">
+      <c r="EH17" s="6">
         <v>428</v>
       </c>
-      <c r="EI17" s="7">
+      <c r="EI17" s="6">
         <v>21</v>
       </c>
-      <c r="EJ17" s="7">
+      <c r="EJ17" s="6">
         <v>230</v>
       </c>
-      <c r="EK17" s="7">
+      <c r="EK17" s="6">
         <v>38</v>
       </c>
-      <c r="EL17" s="7">
+      <c r="EL17" s="6">
         <v>394</v>
       </c>
-      <c r="EM17" s="7">
+      <c r="EM17" s="6">
         <v>13</v>
       </c>
-      <c r="EN17" s="7">
+      <c r="EN17" s="6">
         <v>245</v>
       </c>
-      <c r="EO17" s="7">
+      <c r="EO17" s="6">
         <v>26</v>
       </c>
-      <c r="EP17" s="7">
+      <c r="EP17" s="6">
         <v>316</v>
       </c>
-      <c r="EQ17" s="7">
+      <c r="EQ17" s="6">
         <v>44</v>
       </c>
-      <c r="ER17" s="7">
+      <c r="ER17" s="6">
         <v>424</v>
       </c>
-      <c r="ES17" s="7">
+      <c r="ES17" s="6">
         <v>11</v>
       </c>
-      <c r="ET17" s="7">
+      <c r="ET17" s="6">
         <v>455</v>
       </c>
-      <c r="EU17" s="7">
+      <c r="EU17" s="6">
         <v>18</v>
       </c>
-      <c r="EV17" s="7">
+      <c r="EV17" s="6">
         <v>342</v>
       </c>
-      <c r="EW17" s="7">
+      <c r="EW17" s="6">
         <v>19</v>
       </c>
-      <c r="EX17" s="7">
+      <c r="EX17" s="6">
         <v>300</v>
       </c>
-      <c r="EY17" s="7">
+      <c r="EY17" s="6">
         <v>18</v>
       </c>
-      <c r="EZ17" s="7">
+      <c r="EZ17" s="6">
         <v>341</v>
       </c>
-      <c r="FA17" s="7">
+      <c r="FA17" s="6">
         <v>24</v>
       </c>
-      <c r="FB17" s="7">
+      <c r="FB17" s="6">
         <v>194</v>
       </c>
-      <c r="FC17" s="7">
+      <c r="FC17" s="6">
         <v>27</v>
       </c>
-      <c r="FD17" s="7">
+      <c r="FD17" s="6">
         <v>89</v>
       </c>
-      <c r="FE17" s="7">
+      <c r="FE17" s="6">
         <v>33</v>
       </c>
-      <c r="FF17" s="7">
+      <c r="FF17" s="6">
         <v>342</v>
       </c>
-      <c r="FG17" s="7">
+      <c r="FG17" s="6">
         <v>39</v>
       </c>
-      <c r="FH17" s="7">
+      <c r="FH17" s="6">
         <v>356</v>
       </c>
-      <c r="FI17" s="7">
+      <c r="FI17" s="6">
         <v>10</v>
       </c>
-      <c r="FJ17" s="7">
+      <c r="FJ17" s="6">
         <v>413</v>
       </c>
-      <c r="FK17" s="7">
+      <c r="FK17" s="6">
         <v>10</v>
       </c>
-      <c r="FL17" s="7">
+      <c r="FL17" s="6">
         <v>465</v>
       </c>
-      <c r="FM17" s="7">
+      <c r="FM17" s="6">
         <v>9</v>
       </c>
-      <c r="FN17" s="7">
+      <c r="FN17" s="6">
         <v>249</v>
       </c>
-      <c r="FO17" s="7">
+      <c r="FO17" s="6">
         <v>16</v>
       </c>
-      <c r="FP17" s="7">
+      <c r="FP17" s="6">
         <v>280</v>
       </c>
-      <c r="FQ17" s="7">
+      <c r="FQ17" s="6">
         <v>12</v>
       </c>
-      <c r="FR17" s="7">
+      <c r="FR17" s="6">
         <v>153</v>
       </c>
-      <c r="FS17" s="7">
+      <c r="FS17" s="6">
         <v>17</v>
       </c>
-      <c r="FT17" s="7">
+      <c r="FT17" s="6">
         <v>272</v>
       </c>
-      <c r="FU17" s="7">
+      <c r="FU17" s="6">
         <v>16</v>
       </c>
-      <c r="FV17" s="7">
+      <c r="FV17" s="6">
         <v>238</v>
       </c>
-      <c r="FW17" s="7">
+      <c r="FW17" s="6">
         <v>21</v>
       </c>
-      <c r="FX17" s="7">
+      <c r="FX17" s="6">
         <v>267</v>
       </c>
-      <c r="FY17" s="7">
+      <c r="FY17" s="6">
         <v>26</v>
       </c>
-      <c r="FZ17" s="7">
+      <c r="FZ17" s="6">
         <v>307</v>
       </c>
-      <c r="GA17" s="7">
+      <c r="GA17" s="6">
         <v>27</v>
       </c>
-      <c r="GB17" s="7">
+      <c r="GB17" s="6">
         <v>198</v>
       </c>
-      <c r="GC17" s="7">
+      <c r="GC17" s="6">
         <v>16</v>
       </c>
-      <c r="GD17" s="7">
-[...5 lines deleted...]
-      <c r="GF17" s="7">
+      <c r="GD17" s="6">
+        <v>0</v>
+      </c>
+      <c r="GE17" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="GF17" s="6">
         <v>351</v>
       </c>
-      <c r="GG17" s="7">
+      <c r="GG17" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:189" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2287430/625362</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -5418,191 +5415,191 @@
       <c r="FW18" s="3"/>
       <c r="FX18" s="3"/>
       <c r="FY18" s="3"/>
       <c r="FZ18" s="3"/>
       <c r="GA18" s="3"/>
       <c r="GB18" s="3"/>
       <c r="GC18" s="3"/>
       <c r="GD18" s="3"/>
       <c r="GE18" s="3"/>
       <c r="GF18" s="3"/>
       <c r="GG18" s="3"/>
     </row>
     <row r="21" spans="1:189">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of microhabitats on standing living trees</t>
+            <t xml:space="preserve">Anzahl Mikrohabitate an stehenden lebenden Bäumen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #401</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:189" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="24" spans="1:189">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">time of last treatment (in 50-year classes )</t>
+            <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (50-Jahres-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1290</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:189" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:189">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest district (2023)</t>
+            <t xml:space="preserve">Forstkreis (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:189" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:189">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:189" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="33" spans="1:189">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:189" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>121</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>