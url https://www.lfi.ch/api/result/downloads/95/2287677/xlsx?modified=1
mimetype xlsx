--- v1 (2025-12-08)
+++ v2 (2026-07-06)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>structure of forest edge</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proportion de lisière</t>
+  </si>
+  <si>
+    <t>structure de la lisière</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest district (2024)</t>
+      <t xml:space="preserve">: arrondissement forestier (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest edge up to the montane vegetation belt</t>
+      <t xml:space="preserve">: lisière jusqu'à l'étage montagnard</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>forest district (2024)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>arrondissement forestier (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,261 +373,261 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lakes</t>
-[...2 lines deleted...]
-    <t>Switzerland</t>
+    <t>lacs</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>without shelterbelt, without shrub belt</t>
-[...17 lines deleted...]
-    <t>shrub belt and a stepped, loose shelterbelt</t>
+    <t>sans manteau forestier ni cordon de buissons</t>
+  </si>
+  <si>
+    <t>sans manteau forestier, avec cordon de buissons</t>
+  </si>
+  <si>
+    <t>manteau forestier abrupt, sans cordon de buissons</t>
+  </si>
+  <si>
+    <t>manteau forestier saillant, sans cordon de buissons</t>
+  </si>
+  <si>
+    <t>cordon de buissons en dessous du manteau forestier</t>
+  </si>
+  <si>
+    <t>cordon de buissons devant le manteau forestier</t>
+  </si>
+  <si>
+    <t>cordon de buisson devant manteau forestier lâche et étagé</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2287677/625609</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion of forest edge</t>
+      <t xml:space="preserve">proportion de lisière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #124</t>
     </r>
   </si>
   <si>
-    <t>Proportion of the forest edge with a certain characteristic (e.g. structural diversity, diversity of woody species or forest edge structure) in the total forest edge. The forest edge is the border or transition area between the vegetation form of forest and other elements of the landscape.</t>
+    <t>Proportion de lisière présentant une certaine caractéristique (p. ex. diversité structurelle, diversité des espèces ligneuses, structure de la lisière) par rapport à la lisière totale. La lisière est ici définie comme le domaine de transition ou la limite entre la forêt et d’autres éléments du paysage.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">structure of forest edge</t>
+      <t xml:space="preserve">structure de la lisière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #579</t>
     </r>
   </si>
   <si>
-    <t>Formation of the transition from forest to open land - in seven classes. Reference: Field Survey (MID 37: Waldrandaufbau)</t>
+    <t>Agencement de la transition entre la forêt et les milieux ouverts selon sept classes. Source: relevé de terrain (MID 37: Waldrandaufbau)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest district (2023)</t>
+      <t xml:space="preserve">arrondissement forestier (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
+    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest edge up to the montane vegetation belt</t>
+      <t xml:space="preserve">lisière jusqu'à l'étage montagnard</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2677</t>
     </r>
   </si>
   <si>
-    <t>Forest edge in the NaiS altitudinal vegetation belts: «hyperinsubric», «colline», «colline with beech», «submontane», «lower montane», «upper montane», «lower/upper montane» and «high montane». Reference: Field Survey (MID 29: Waldrandbeschreibung)</t>
+    <t>Lisière aux étages de végétation NaiS hyperinsubrique, collinéen, collinéen avec hêtre, submontagnard, montagnard inférieur, montagnard supérieur, montagnard inférieur/supérieur et montagnard supérieur. Source: relevé de terrain (MID 29: Waldrandbeschreibung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -979,51 +979,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="51.845" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -7485,51 +7485,51 @@
         <v>106</v>
       </c>
       <c r="GE21" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF21" s="6">
         <v>100.0</v>
       </c>
       <c r="GG21" s="6" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="22" spans="1:189" customHeight="1" ht="21.75">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2287677/625609</t>
           </r>
         </is>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
@@ -7703,191 +7703,191 @@
       <c r="FW22" s="3"/>
       <c r="FX22" s="3"/>
       <c r="FY22" s="3"/>
       <c r="FZ22" s="3"/>
       <c r="GA22" s="3"/>
       <c r="GB22" s="3"/>
       <c r="GC22" s="3"/>
       <c r="GD22" s="3"/>
       <c r="GE22" s="3"/>
       <c r="GF22" s="3"/>
       <c r="GG22" s="3"/>
     </row>
     <row r="25" spans="1:189">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion of forest edge</t>
+            <t xml:space="preserve">proportion de lisière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #124</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:189" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:189">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">structure of forest edge</t>
+            <t xml:space="preserve">structure de la lisière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #579</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:189" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="31" spans="1:189">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest district (2023)</t>
+            <t xml:space="preserve">arrondissement forestier (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:189" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="34" spans="1:189">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest edge up to the montane vegetation belt</t>
+            <t xml:space="preserve">lisière jusqu'à l'étage montagnard</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2677</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:189" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="37" spans="1:189">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:189" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>125</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>