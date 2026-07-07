--- v1 (2026-01-23)
+++ v2 (2026-07-07)
@@ -12,75 +12,75 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
   <si>
     <t>IFN5</t>
   </si>
   <si>
     <t>proporzione del margine boschivo</t>
   </si>
   <si>
-    <t>diversità strutturale del margine boschivo (senza orlo erbaceo)</t>
+    <t>qualità dell'habitat del margine boschivo (senza orlo erbaceo; 3 classi)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: circondario forestale (2024)</t>
+      <t xml:space="preserve">: circondario forestale (2023)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">unità</t>
     </r>
     <r>
       <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
@@ -94,51 +94,51 @@
     <r>
       <t xml:space="preserve">: margine boschivo fino alla fascia montana IFN2-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">reticolo</t>
     </r>
     <r>
       <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
     <t>stato 2018/26</t>
   </si>
   <si>
-    <t>circondario forestale (2024)</t>
+    <t>circondario forestale (2023)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -385,79 +385,493 @@
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
     <t>laghi</t>
   </si>
   <si>
     <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
+    <t>ci95</t>
+  </si>
+  <si>
+    <t>ci95ub</t>
+  </si>
+  <si>
+    <t>ci68</t>
+  </si>
+  <si>
+    <t>ci68ub</t>
+  </si>
+  <si>
     <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>debole</t>
   </si>
   <si>
+    <t>-5.1 … 61.8</t>
+  </si>
+  <si>
+    <t>11.6 … 45.1</t>
+  </si>
+  <si>
+    <t>16.6 … 76.1</t>
+  </si>
+  <si>
+    <t>31.5 … 61.2</t>
+  </si>
+  <si>
+    <t>21.8 … 59.0</t>
+  </si>
+  <si>
+    <t>31.1 … 49.7</t>
+  </si>
+  <si>
+    <t>4.5 … 37.3</t>
+  </si>
+  <si>
+    <t>12.7 … 29.1</t>
+  </si>
+  <si>
+    <t>8.4 … 68.4</t>
+  </si>
+  <si>
+    <t>23.4 … 53.4</t>
+  </si>
+  <si>
+    <t>0.9 … 53.8</t>
+  </si>
+  <si>
+    <t>14.1 … 40.5</t>
+  </si>
+  <si>
+    <t>-4.3 … 71.5</t>
+  </si>
+  <si>
+    <t>14.6 … 52.5</t>
+  </si>
+  <si>
+    <t>-0.2 … 46.4</t>
+  </si>
+  <si>
+    <t>11.4 … 34.7</t>
+  </si>
+  <si>
+    <t>25.3 … 103.3</t>
+  </si>
+  <si>
+    <t>44.8 … 83.8</t>
+  </si>
+  <si>
+    <t>6.5 … 80.2</t>
+  </si>
+  <si>
+    <t>24.9 … 61.8</t>
+  </si>
+  <si>
+    <t>14 … 120.1</t>
+  </si>
+  <si>
+    <t>40.5 … 93.6</t>
+  </si>
+  <si>
+    <t>4 … 48.5</t>
+  </si>
+  <si>
+    <t>15.2 … 37.4</t>
+  </si>
+  <si>
+    <t>-4.9 … 43.2</t>
+  </si>
+  <si>
+    <t>7.2 … 31.2</t>
+  </si>
+  <si>
+    <t>8.7 … 69.2</t>
+  </si>
+  <si>
+    <t>23.9 … 54.1</t>
+  </si>
+  <si>
+    <t>-4.8 … 38.8</t>
+  </si>
+  <si>
+    <t>6.1 … 27.9</t>
+  </si>
+  <si>
+    <t>13 … 120.3</t>
+  </si>
+  <si>
+    <t>39.8 … 93.5</t>
+  </si>
+  <si>
+    <t>11.8 … 120.0</t>
+  </si>
+  <si>
+    <t>38.9 … 92.9</t>
+  </si>
+  <si>
+    <t>20.4 … 93.9</t>
+  </si>
+  <si>
+    <t>38.8 … 75.5</t>
+  </si>
+  <si>
+    <t>23.6 … 88.7</t>
+  </si>
+  <si>
+    <t>39.9 … 72.4</t>
+  </si>
+  <si>
+    <t>10.1 … 51.3</t>
+  </si>
+  <si>
+    <t>20.4 … 41.0</t>
+  </si>
+  <si>
+    <t>-4.9 … 62.5</t>
+  </si>
+  <si>
+    <t>12 … 45.7</t>
+  </si>
+  <si>
+    <t>14.9 … 120.2</t>
+  </si>
+  <si>
+    <t>41.2 … 93.9</t>
+  </si>
+  <si>
+    <t>15.8 … 85.1</t>
+  </si>
+  <si>
+    <t>33.1 … 67.8</t>
+  </si>
+  <si>
+    <t>-4.8 … 69.7</t>
+  </si>
+  <si>
+    <t>13.8 … 51.0</t>
+  </si>
+  <si>
+    <t>29.8 … 39.5</t>
+  </si>
+  <si>
+    <t>32.2 … 37.0</t>
+  </si>
+  <si>
     <t>media</t>
   </si>
   <si>
+    <t>20.8 … 94.2</t>
+  </si>
+  <si>
+    <t>39.1 … 75.9</t>
+  </si>
+  <si>
+    <t>31.6 … 117.6</t>
+  </si>
+  <si>
+    <t>53.1 … 96.1</t>
+  </si>
+  <si>
+    <t>31.5 … 105.1</t>
+  </si>
+  <si>
+    <t>49.9 … 86.7</t>
+  </si>
+  <si>
+    <t>23.9 … 83.4</t>
+  </si>
+  <si>
+    <t>38.8 … 68.5</t>
+  </si>
+  <si>
+    <t>32.9 … 70.8</t>
+  </si>
+  <si>
+    <t>42.4 … 61.4</t>
+  </si>
+  <si>
+    <t>56.5 … 92.1</t>
+  </si>
+  <si>
+    <t>65.4 … 83.2</t>
+  </si>
+  <si>
+    <t>10 … 71.5</t>
+  </si>
+  <si>
+    <t>25.4 … 56.1</t>
+  </si>
+  <si>
+    <t>24.1 … 83.4</t>
+  </si>
+  <si>
+    <t>38.9 … 68.6</t>
+  </si>
+  <si>
+    <t>12.7 … 120.1</t>
+  </si>
+  <si>
+    <t>39.5 … 93.2</t>
+  </si>
+  <si>
+    <t>39.6 … 93.3</t>
+  </si>
+  <si>
+    <t>28.5 … 104.3</t>
+  </si>
+  <si>
+    <t>47.5 … 85.4</t>
+  </si>
+  <si>
+    <t>35 … 89.3</t>
+  </si>
+  <si>
+    <t>48.6 … 75.7</t>
+  </si>
+  <si>
+    <t>-3.3 … 74.7</t>
+  </si>
+  <si>
+    <t>16.2 … 55.2</t>
+  </si>
+  <si>
+    <t>19.3 … 120.4</t>
+  </si>
+  <si>
+    <t>44.6 … 95.2</t>
+  </si>
+  <si>
+    <t>19.8 … 93.5</t>
+  </si>
+  <si>
+    <t>38.2 … 75.1</t>
+  </si>
+  <si>
+    <t>21.7 … 72.4</t>
+  </si>
+  <si>
+    <t>34.4 … 59.7</t>
+  </si>
+  <si>
+    <t>42.9 … 98.9</t>
+  </si>
+  <si>
+    <t>56.9 … 84.9</t>
+  </si>
+  <si>
+    <t>30.8 … 91.3</t>
+  </si>
+  <si>
+    <t>45.9 … 76.1</t>
+  </si>
+  <si>
+    <t>48.9 … 100.1</t>
+  </si>
+  <si>
+    <t>61.7 … 87.3</t>
+  </si>
+  <si>
+    <t>13.3 … 120.2</t>
+  </si>
+  <si>
+    <t>40 … 93.4</t>
+  </si>
+  <si>
+    <t>6.1 … 79.6</t>
+  </si>
+  <si>
+    <t>24.5 … 61.2</t>
+  </si>
+  <si>
+    <t>17.6 … 120.4</t>
+  </si>
+  <si>
+    <t>43.3 … 94.7</t>
+  </si>
+  <si>
+    <t>2.3 … 64.3</t>
+  </si>
+  <si>
+    <t>17.8 … 48.8</t>
+  </si>
+  <si>
+    <t>42.5 … 85.6</t>
+  </si>
+  <si>
+    <t>53.3 … 74.8</t>
+  </si>
+  <si>
+    <t>17.6 … 120.5</t>
+  </si>
+  <si>
+    <t>20.3 … 93.8</t>
+  </si>
+  <si>
+    <t>38.7 … 75.4</t>
+  </si>
+  <si>
+    <t>43.9 … 115.2</t>
+  </si>
+  <si>
+    <t>61.7 … 97.4</t>
+  </si>
+  <si>
+    <t>17.2 … 120.4</t>
+  </si>
+  <si>
+    <t>43 … 94.6</t>
+  </si>
+  <si>
+    <t>29.7 … 117.8</t>
+  </si>
+  <si>
+    <t>51.7 … 95.8</t>
+  </si>
+  <si>
+    <t>14 … 120.2</t>
+  </si>
+  <si>
+    <t>40.6 … 93.7</t>
+  </si>
+  <si>
+    <t>14.9 … 84.2</t>
+  </si>
+  <si>
+    <t>32.2 … 66.9</t>
+  </si>
+  <si>
+    <t>31.4 … 117.5</t>
+  </si>
+  <si>
+    <t>52.9 … 96.0</t>
+  </si>
+  <si>
+    <t>45.6 … 115.0</t>
+  </si>
+  <si>
+    <t>63 … 97.7</t>
+  </si>
+  <si>
+    <t>12.4 … 120.0</t>
+  </si>
+  <si>
+    <t>39.3 … 93.1</t>
+  </si>
+  <si>
+    <t>10 … 90.2</t>
+  </si>
+  <si>
+    <t>30.1 … 70.1</t>
+  </si>
+  <si>
+    <t>51.3 … 61.4</t>
+  </si>
+  <si>
+    <t>53.8 … 58.9</t>
+  </si>
+  <si>
     <t>elevata</t>
+  </si>
+  <si>
+    <t>-2.6 … 18.1</t>
+  </si>
+  <si>
+    <t>2.6 … 12.9</t>
+  </si>
+  <si>
+    <t>-4.9 … 46.6</t>
+  </si>
+  <si>
+    <t>8 … 33.7</t>
+  </si>
+  <si>
+    <t>-4.7 … 42.6</t>
+  </si>
+  <si>
+    <t>7.1 … 30.8</t>
+  </si>
+  <si>
+    <t>-4.4 … 33.9</t>
+  </si>
+  <si>
+    <t>5.2 … 24.4</t>
+  </si>
+  <si>
+    <t>4.2 … 49.1</t>
+  </si>
+  <si>
+    <t>15.5 … 37.9</t>
+  </si>
+  <si>
+    <t>-3.9 … 92.9</t>
+  </si>
+  <si>
+    <t>20.3 … 68.7</t>
+  </si>
+  <si>
+    <t>6.1 … 12.0</t>
+  </si>
+  <si>
+    <t>7.6 … 10.5</t>
   </si>
   <si>
     <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 04.03.2026</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2287997/625929</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
@@ -468,67 +882,67 @@
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #124</t>
     </r>
   </si>
   <si>
     <t>Proporzione di margine boschivo che presenta una certa caratteristica (ad es. diversità strutturale, diversità delle specie legnose, struttura del margine boschivo) rispetto al margine boschivo totale. Il margine boschivo è definito come la zona di transizione o limite tra il bosco ed altri elementi del paesaggio.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">diversità strutturale del margine boschivo (senza orlo erbaceo)</t>
+      <t xml:space="preserve">qualità dell'habitat del margine boschivo (senza orlo erbaceo; 3 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2346</t>
     </r>
   </si>
   <si>
-    <t>Valore del margine boschivo in termini di struttura verticale e orizzontale in tre classi, senza considerare l'orlo erbaceo. Fonte: rilievo sul terreno (MID 37: Waldrandaufbau, MID 42: Waldrandverlauf, MID 43: Waldranddichte, MID 38: Waldmantelbreite, MID 39: Strauchgürtelbreite)</t>
+    <t>Valore del margine boschivo come habitat in tre classi, derivato della struttura verticale e orizzontale, senza considerare l'orlo erbaceo. Fonte: rilievo sul terreno (MID 37: Waldrandaufbau, MID 42: Waldrandverlauf, MID 43: Waldranddichte, MID 38: Waldmantelbreite, MID 39: Strauchgürtelbreite)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">circondario forestale (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
@@ -959,290 +1373,666 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:GG34"/>
+  <dimension ref="A1:US34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="88.264" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.10" bestFit="true" style="0"/>
+    <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
+    <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
+    <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
+    <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
+    <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
+    <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
+    <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
+    <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
+    <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
+    <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
+    <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
+    <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="4.57" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="31" max="31" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="9.10" bestFit="true" style="0"/>
+    <col min="29" max="29" width="9.10" bestFit="true" style="0"/>
+    <col min="30" max="30" width="9.10" bestFit="true" style="0"/>
+    <col min="31" max="31" width="9.10" bestFit="true" style="0"/>
     <col min="32" max="32" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="34" max="34" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="38" max="38" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="9.10" bestFit="true" style="0"/>
+    <col min="35" max="35" width="9.10" bestFit="true" style="0"/>
+    <col min="36" max="36" width="9.10" bestFit="true" style="0"/>
+    <col min="37" max="37" width="9.10" bestFit="true" style="0"/>
+    <col min="38" max="38" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="9.10" bestFit="true" style="0"/>
+    <col min="41" max="41" width="9.10" bestFit="true" style="0"/>
+    <col min="42" max="42" width="9.10" bestFit="true" style="0"/>
+    <col min="43" max="43" width="9.10" bestFit="true" style="0"/>
+    <col min="44" max="44" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="46" max="46" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="50" max="50" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="9.10" bestFit="true" style="0"/>
+    <col min="47" max="47" width="9.10" bestFit="true" style="0"/>
+    <col min="48" max="48" width="9.10" bestFit="true" style="0"/>
+    <col min="49" max="49" width="9.10" bestFit="true" style="0"/>
+    <col min="50" max="50" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="56" max="56" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="9.10" bestFit="true" style="0"/>
+    <col min="53" max="53" width="9.10" bestFit="true" style="0"/>
+    <col min="54" max="54" width="9.10" bestFit="true" style="0"/>
+    <col min="55" max="55" width="9.10" bestFit="true" style="0"/>
+    <col min="56" max="56" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="58" max="58" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="61" max="61" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="58" max="58" width="9.10" bestFit="true" style="0"/>
+    <col min="59" max="59" width="9.10" bestFit="true" style="0"/>
+    <col min="60" max="60" width="9.10" bestFit="true" style="0"/>
+    <col min="61" max="61" width="9.10" bestFit="true" style="0"/>
     <col min="62" max="62" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="64" max="64" width="4.57" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="67" max="67" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="9.10" bestFit="true" style="0"/>
+    <col min="65" max="65" width="9.10" bestFit="true" style="0"/>
+    <col min="66" max="66" width="9.10" bestFit="true" style="0"/>
+    <col min="67" max="67" width="9.10" bestFit="true" style="0"/>
     <col min="68" max="68" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="69" max="69" width="4.57" bestFit="true" customWidth="true" style="0"/>
-[...10 lines deleted...]
-    <col min="80" max="80" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="70" max="70" width="9.10" bestFit="true" style="0"/>
+    <col min="71" max="71" width="9.10" bestFit="true" style="0"/>
+    <col min="72" max="72" width="9.10" bestFit="true" style="0"/>
+    <col min="73" max="73" width="9.10" bestFit="true" style="0"/>
+    <col min="74" max="74" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="75" max="75" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="76" max="76" width="9.10" bestFit="true" style="0"/>
+    <col min="77" max="77" width="9.10" bestFit="true" style="0"/>
+    <col min="78" max="78" width="9.10" bestFit="true" style="0"/>
+    <col min="79" max="79" width="9.10" bestFit="true" style="0"/>
+    <col min="80" max="80" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="82" max="82" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="85" max="85" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="82" max="82" width="9.10" bestFit="true" style="0"/>
+    <col min="83" max="83" width="9.10" bestFit="true" style="0"/>
+    <col min="84" max="84" width="9.10" bestFit="true" style="0"/>
+    <col min="85" max="85" width="9.10" bestFit="true" style="0"/>
     <col min="86" max="86" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="87" max="87" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="88" max="88" width="4.57" bestFit="true" customWidth="true" style="0"/>
-[...9 lines deleted...]
-    <col min="98" max="98" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="88" max="88" width="9.10" bestFit="true" style="0"/>
+    <col min="89" max="89" width="9.10" bestFit="true" style="0"/>
+    <col min="90" max="90" width="9.10" bestFit="true" style="0"/>
+    <col min="91" max="91" width="9.10" bestFit="true" style="0"/>
+    <col min="92" max="92" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="93" max="93" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="94" max="94" width="9.10" bestFit="true" style="0"/>
+    <col min="95" max="95" width="9.10" bestFit="true" style="0"/>
+    <col min="96" max="96" width="9.10" bestFit="true" style="0"/>
+    <col min="97" max="97" width="9.10" bestFit="true" style="0"/>
+    <col min="98" max="98" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="99" max="99" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="100" max="100" width="4.57" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="103" max="103" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="100" max="100" width="9.10" bestFit="true" style="0"/>
+    <col min="101" max="101" width="9.10" bestFit="true" style="0"/>
+    <col min="102" max="102" width="9.10" bestFit="true" style="0"/>
+    <col min="103" max="103" width="9.10" bestFit="true" style="0"/>
     <col min="104" max="104" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="106" max="106" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...14 lines deleted...]
-    <col min="121" max="121" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="106" max="106" width="9.10" bestFit="true" style="0"/>
+    <col min="107" max="107" width="9.10" bestFit="true" style="0"/>
+    <col min="108" max="108" width="9.10" bestFit="true" style="0"/>
+    <col min="109" max="109" width="9.10" bestFit="true" style="0"/>
+    <col min="110" max="110" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="111" max="111" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="112" max="112" width="9.10" bestFit="true" style="0"/>
+    <col min="113" max="113" width="9.10" bestFit="true" style="0"/>
+    <col min="114" max="114" width="9.10" bestFit="true" style="0"/>
+    <col min="115" max="115" width="9.10" bestFit="true" style="0"/>
+    <col min="116" max="116" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="117" max="117" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="118" max="118" width="9.10" bestFit="true" style="0"/>
+    <col min="119" max="119" width="9.10" bestFit="true" style="0"/>
+    <col min="120" max="120" width="9.10" bestFit="true" style="0"/>
+    <col min="121" max="121" width="9.10" bestFit="true" style="0"/>
     <col min="122" max="122" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="123" max="123" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="124" max="124" width="4.57" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="127" max="127" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="124" max="124" width="9.10" bestFit="true" style="0"/>
+    <col min="125" max="125" width="9.10" bestFit="true" style="0"/>
+    <col min="126" max="126" width="9.10" bestFit="true" style="0"/>
+    <col min="127" max="127" width="9.10" bestFit="true" style="0"/>
     <col min="128" max="128" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="129" max="129" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="130" max="130" width="4.57" bestFit="true" customWidth="true" style="0"/>
-[...9 lines deleted...]
-    <col min="140" max="140" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="130" max="130" width="9.10" bestFit="true" style="0"/>
+    <col min="131" max="131" width="9.10" bestFit="true" style="0"/>
+    <col min="132" max="132" width="9.10" bestFit="true" style="0"/>
+    <col min="133" max="133" width="9.10" bestFit="true" style="0"/>
+    <col min="134" max="134" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="135" max="135" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="136" max="136" width="9.10" bestFit="true" style="0"/>
+    <col min="137" max="137" width="9.10" bestFit="true" style="0"/>
+    <col min="138" max="138" width="9.10" bestFit="true" style="0"/>
+    <col min="139" max="139" width="9.10" bestFit="true" style="0"/>
+    <col min="140" max="140" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="141" max="141" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="142" max="142" width="4.57" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="145" max="145" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="142" max="142" width="9.10" bestFit="true" style="0"/>
+    <col min="143" max="143" width="9.10" bestFit="true" style="0"/>
+    <col min="144" max="144" width="9.10" bestFit="true" style="0"/>
+    <col min="145" max="145" width="9.10" bestFit="true" style="0"/>
     <col min="146" max="146" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="147" max="147" width="4.57" bestFit="true" customWidth="true" style="0"/>
-[...16 lines deleted...]
-    <col min="164" max="164" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="147" max="147" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="148" max="148" width="9.10" bestFit="true" style="0"/>
+    <col min="149" max="149" width="9.10" bestFit="true" style="0"/>
+    <col min="150" max="150" width="9.10" bestFit="true" style="0"/>
+    <col min="151" max="151" width="9.10" bestFit="true" style="0"/>
+    <col min="152" max="152" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="153" max="153" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="154" max="154" width="9.10" bestFit="true" style="0"/>
+    <col min="155" max="155" width="9.10" bestFit="true" style="0"/>
+    <col min="156" max="156" width="9.10" bestFit="true" style="0"/>
+    <col min="157" max="157" width="9.10" bestFit="true" style="0"/>
+    <col min="158" max="158" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="159" max="159" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="160" max="160" width="9.10" bestFit="true" style="0"/>
+    <col min="161" max="161" width="9.10" bestFit="true" style="0"/>
+    <col min="162" max="162" width="9.10" bestFit="true" style="0"/>
+    <col min="163" max="163" width="9.10" bestFit="true" style="0"/>
+    <col min="164" max="164" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="165" max="165" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="166" max="166" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...8 lines deleted...]
-    <col min="175" max="175" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="166" max="166" width="9.10" bestFit="true" style="0"/>
+    <col min="167" max="167" width="9.10" bestFit="true" style="0"/>
+    <col min="168" max="168" width="9.10" bestFit="true" style="0"/>
+    <col min="169" max="169" width="9.10" bestFit="true" style="0"/>
+    <col min="170" max="170" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="171" max="171" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="172" max="172" width="9.10" bestFit="true" style="0"/>
+    <col min="173" max="173" width="9.10" bestFit="true" style="0"/>
+    <col min="174" max="174" width="9.10" bestFit="true" style="0"/>
+    <col min="175" max="175" width="9.10" bestFit="true" style="0"/>
     <col min="176" max="176" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="177" max="177" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="178" max="178" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...9 lines deleted...]
-    <col min="188" max="188" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="178" max="178" width="9.10" bestFit="true" style="0"/>
+    <col min="179" max="179" width="9.10" bestFit="true" style="0"/>
+    <col min="180" max="180" width="9.10" bestFit="true" style="0"/>
+    <col min="181" max="181" width="9.10" bestFit="true" style="0"/>
+    <col min="182" max="182" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="183" max="183" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="184" max="184" width="9.10" bestFit="true" style="0"/>
+    <col min="185" max="185" width="9.10" bestFit="true" style="0"/>
+    <col min="186" max="186" width="9.10" bestFit="true" style="0"/>
+    <col min="187" max="187" width="9.10" bestFit="true" style="0"/>
+    <col min="188" max="188" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="189" max="189" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="190" max="190" width="9.10" bestFit="true" style="0"/>
+    <col min="191" max="191" width="9.10" bestFit="true" style="0"/>
+    <col min="192" max="192" width="9.10" bestFit="true" style="0"/>
+    <col min="193" max="193" width="9.10" bestFit="true" style="0"/>
+    <col min="194" max="194" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="195" max="195" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="196" max="196" width="9.10" bestFit="true" style="0"/>
+    <col min="197" max="197" width="9.10" bestFit="true" style="0"/>
+    <col min="198" max="198" width="9.10" bestFit="true" style="0"/>
+    <col min="199" max="199" width="9.10" bestFit="true" style="0"/>
+    <col min="200" max="200" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="201" max="201" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="202" max="202" width="9.10" bestFit="true" style="0"/>
+    <col min="203" max="203" width="9.10" bestFit="true" style="0"/>
+    <col min="204" max="204" width="9.10" bestFit="true" style="0"/>
+    <col min="205" max="205" width="9.10" bestFit="true" style="0"/>
+    <col min="206" max="206" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="207" max="207" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="208" max="208" width="9.10" bestFit="true" style="0"/>
+    <col min="209" max="209" width="9.10" bestFit="true" style="0"/>
+    <col min="210" max="210" width="9.10" bestFit="true" style="0"/>
+    <col min="211" max="211" width="9.10" bestFit="true" style="0"/>
+    <col min="212" max="212" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="213" max="213" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="214" max="214" width="9.10" bestFit="true" style="0"/>
+    <col min="215" max="215" width="9.10" bestFit="true" style="0"/>
+    <col min="216" max="216" width="9.10" bestFit="true" style="0"/>
+    <col min="217" max="217" width="9.10" bestFit="true" style="0"/>
+    <col min="218" max="218" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="219" max="219" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="220" max="220" width="9.10" bestFit="true" style="0"/>
+    <col min="221" max="221" width="9.10" bestFit="true" style="0"/>
+    <col min="222" max="222" width="9.10" bestFit="true" style="0"/>
+    <col min="223" max="223" width="9.10" bestFit="true" style="0"/>
+    <col min="224" max="224" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="225" max="225" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="226" max="226" width="9.10" bestFit="true" style="0"/>
+    <col min="227" max="227" width="9.10" bestFit="true" style="0"/>
+    <col min="228" max="228" width="9.10" bestFit="true" style="0"/>
+    <col min="229" max="229" width="9.10" bestFit="true" style="0"/>
+    <col min="230" max="230" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="231" max="231" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="232" max="232" width="9.10" bestFit="true" style="0"/>
+    <col min="233" max="233" width="9.10" bestFit="true" style="0"/>
+    <col min="234" max="234" width="9.10" bestFit="true" style="0"/>
+    <col min="235" max="235" width="9.10" bestFit="true" style="0"/>
+    <col min="236" max="236" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="237" max="237" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="238" max="238" width="9.10" bestFit="true" style="0"/>
+    <col min="239" max="239" width="9.10" bestFit="true" style="0"/>
+    <col min="240" max="240" width="9.10" bestFit="true" style="0"/>
+    <col min="241" max="241" width="9.10" bestFit="true" style="0"/>
+    <col min="242" max="242" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="243" max="243" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="244" max="244" width="9.10" bestFit="true" style="0"/>
+    <col min="245" max="245" width="9.10" bestFit="true" style="0"/>
+    <col min="246" max="246" width="9.10" bestFit="true" style="0"/>
+    <col min="247" max="247" width="9.10" bestFit="true" style="0"/>
+    <col min="248" max="248" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="249" max="249" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="250" max="250" width="9.10" bestFit="true" style="0"/>
+    <col min="251" max="251" width="9.10" bestFit="true" style="0"/>
+    <col min="252" max="252" width="9.10" bestFit="true" style="0"/>
+    <col min="253" max="253" width="9.10" bestFit="true" style="0"/>
+    <col min="254" max="254" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="255" max="255" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="256" max="256" width="9.10" bestFit="true" style="0"/>
+    <col min="257" max="257" width="9.10" bestFit="true" style="0"/>
+    <col min="258" max="258" width="9.10" bestFit="true" style="0"/>
+    <col min="259" max="259" width="9.10" bestFit="true" style="0"/>
+    <col min="260" max="260" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="261" max="261" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="262" max="262" width="9.10" bestFit="true" style="0"/>
+    <col min="263" max="263" width="9.10" bestFit="true" style="0"/>
+    <col min="264" max="264" width="9.10" bestFit="true" style="0"/>
+    <col min="265" max="265" width="9.10" bestFit="true" style="0"/>
+    <col min="266" max="266" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="267" max="267" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="268" max="268" width="9.10" bestFit="true" style="0"/>
+    <col min="269" max="269" width="9.10" bestFit="true" style="0"/>
+    <col min="270" max="270" width="9.10" bestFit="true" style="0"/>
+    <col min="271" max="271" width="9.10" bestFit="true" style="0"/>
+    <col min="272" max="272" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="273" max="273" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="274" max="274" width="9.10" bestFit="true" style="0"/>
+    <col min="275" max="275" width="9.10" bestFit="true" style="0"/>
+    <col min="276" max="276" width="9.10" bestFit="true" style="0"/>
+    <col min="277" max="277" width="9.10" bestFit="true" style="0"/>
+    <col min="278" max="278" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="279" max="279" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="280" max="280" width="9.10" bestFit="true" style="0"/>
+    <col min="281" max="281" width="9.10" bestFit="true" style="0"/>
+    <col min="282" max="282" width="9.10" bestFit="true" style="0"/>
+    <col min="283" max="283" width="9.10" bestFit="true" style="0"/>
+    <col min="284" max="284" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="285" max="285" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="286" max="286" width="9.10" bestFit="true" style="0"/>
+    <col min="287" max="287" width="9.10" bestFit="true" style="0"/>
+    <col min="288" max="288" width="9.10" bestFit="true" style="0"/>
+    <col min="289" max="289" width="9.10" bestFit="true" style="0"/>
+    <col min="290" max="290" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="291" max="291" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="292" max="292" width="9.10" bestFit="true" style="0"/>
+    <col min="293" max="293" width="9.10" bestFit="true" style="0"/>
+    <col min="294" max="294" width="9.10" bestFit="true" style="0"/>
+    <col min="295" max="295" width="9.10" bestFit="true" style="0"/>
+    <col min="296" max="296" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="297" max="297" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="298" max="298" width="9.10" bestFit="true" style="0"/>
+    <col min="299" max="299" width="9.10" bestFit="true" style="0"/>
+    <col min="300" max="300" width="9.10" bestFit="true" style="0"/>
+    <col min="301" max="301" width="9.10" bestFit="true" style="0"/>
+    <col min="302" max="302" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="303" max="303" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="304" max="304" width="9.10" bestFit="true" style="0"/>
+    <col min="305" max="305" width="9.10" bestFit="true" style="0"/>
+    <col min="306" max="306" width="9.10" bestFit="true" style="0"/>
+    <col min="307" max="307" width="9.10" bestFit="true" style="0"/>
+    <col min="308" max="308" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="309" max="309" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="310" max="310" width="9.10" bestFit="true" style="0"/>
+    <col min="311" max="311" width="9.10" bestFit="true" style="0"/>
+    <col min="312" max="312" width="9.10" bestFit="true" style="0"/>
+    <col min="313" max="313" width="9.10" bestFit="true" style="0"/>
+    <col min="314" max="314" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="315" max="315" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="316" max="316" width="9.10" bestFit="true" style="0"/>
+    <col min="317" max="317" width="9.10" bestFit="true" style="0"/>
+    <col min="318" max="318" width="9.10" bestFit="true" style="0"/>
+    <col min="319" max="319" width="9.10" bestFit="true" style="0"/>
+    <col min="320" max="320" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="321" max="321" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="322" max="322" width="9.10" bestFit="true" style="0"/>
+    <col min="323" max="323" width="9.10" bestFit="true" style="0"/>
+    <col min="324" max="324" width="9.10" bestFit="true" style="0"/>
+    <col min="325" max="325" width="9.10" bestFit="true" style="0"/>
+    <col min="326" max="326" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="327" max="327" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="328" max="328" width="9.10" bestFit="true" style="0"/>
+    <col min="329" max="329" width="9.10" bestFit="true" style="0"/>
+    <col min="330" max="330" width="9.10" bestFit="true" style="0"/>
+    <col min="331" max="331" width="9.10" bestFit="true" style="0"/>
+    <col min="332" max="332" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="333" max="333" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="334" max="334" width="9.10" bestFit="true" style="0"/>
+    <col min="335" max="335" width="9.10" bestFit="true" style="0"/>
+    <col min="336" max="336" width="9.10" bestFit="true" style="0"/>
+    <col min="337" max="337" width="9.10" bestFit="true" style="0"/>
+    <col min="338" max="338" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="339" max="339" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="340" max="340" width="9.10" bestFit="true" style="0"/>
+    <col min="341" max="341" width="9.10" bestFit="true" style="0"/>
+    <col min="342" max="342" width="9.10" bestFit="true" style="0"/>
+    <col min="343" max="343" width="9.10" bestFit="true" style="0"/>
+    <col min="344" max="344" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="345" max="345" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="346" max="346" width="9.10" bestFit="true" style="0"/>
+    <col min="347" max="347" width="9.10" bestFit="true" style="0"/>
+    <col min="348" max="348" width="9.10" bestFit="true" style="0"/>
+    <col min="349" max="349" width="9.10" bestFit="true" style="0"/>
+    <col min="350" max="350" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="351" max="351" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="352" max="352" width="9.10" bestFit="true" style="0"/>
+    <col min="353" max="353" width="9.10" bestFit="true" style="0"/>
+    <col min="354" max="354" width="9.10" bestFit="true" style="0"/>
+    <col min="355" max="355" width="9.10" bestFit="true" style="0"/>
+    <col min="356" max="356" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="357" max="357" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="358" max="358" width="9.10" bestFit="true" style="0"/>
+    <col min="359" max="359" width="9.10" bestFit="true" style="0"/>
+    <col min="360" max="360" width="9.10" bestFit="true" style="0"/>
+    <col min="361" max="361" width="9.10" bestFit="true" style="0"/>
+    <col min="362" max="362" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="363" max="363" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="364" max="364" width="9.10" bestFit="true" style="0"/>
+    <col min="365" max="365" width="9.10" bestFit="true" style="0"/>
+    <col min="366" max="366" width="9.10" bestFit="true" style="0"/>
+    <col min="367" max="367" width="9.10" bestFit="true" style="0"/>
+    <col min="368" max="368" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="369" max="369" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="370" max="370" width="9.10" bestFit="true" style="0"/>
+    <col min="371" max="371" width="9.10" bestFit="true" style="0"/>
+    <col min="372" max="372" width="9.10" bestFit="true" style="0"/>
+    <col min="373" max="373" width="9.10" bestFit="true" style="0"/>
+    <col min="374" max="374" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="375" max="375" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="376" max="376" width="9.10" bestFit="true" style="0"/>
+    <col min="377" max="377" width="9.10" bestFit="true" style="0"/>
+    <col min="378" max="378" width="9.10" bestFit="true" style="0"/>
+    <col min="379" max="379" width="9.10" bestFit="true" style="0"/>
+    <col min="380" max="380" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="381" max="381" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="382" max="382" width="9.10" bestFit="true" style="0"/>
+    <col min="383" max="383" width="9.10" bestFit="true" style="0"/>
+    <col min="384" max="384" width="9.10" bestFit="true" style="0"/>
+    <col min="385" max="385" width="9.10" bestFit="true" style="0"/>
+    <col min="386" max="386" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="387" max="387" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="388" max="388" width="9.10" bestFit="true" style="0"/>
+    <col min="389" max="389" width="9.10" bestFit="true" style="0"/>
+    <col min="390" max="390" width="9.10" bestFit="true" style="0"/>
+    <col min="391" max="391" width="9.10" bestFit="true" style="0"/>
+    <col min="392" max="392" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="393" max="393" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="394" max="394" width="9.10" bestFit="true" style="0"/>
+    <col min="395" max="395" width="9.10" bestFit="true" style="0"/>
+    <col min="396" max="396" width="9.10" bestFit="true" style="0"/>
+    <col min="397" max="397" width="9.10" bestFit="true" style="0"/>
+    <col min="398" max="398" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="399" max="399" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="400" max="400" width="9.10" bestFit="true" style="0"/>
+    <col min="401" max="401" width="9.10" bestFit="true" style="0"/>
+    <col min="402" max="402" width="9.10" bestFit="true" style="0"/>
+    <col min="403" max="403" width="9.10" bestFit="true" style="0"/>
+    <col min="404" max="404" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="405" max="405" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="406" max="406" width="9.10" bestFit="true" style="0"/>
+    <col min="407" max="407" width="9.10" bestFit="true" style="0"/>
+    <col min="408" max="408" width="9.10" bestFit="true" style="0"/>
+    <col min="409" max="409" width="9.10" bestFit="true" style="0"/>
+    <col min="410" max="410" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="411" max="411" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="412" max="412" width="9.10" bestFit="true" style="0"/>
+    <col min="413" max="413" width="9.10" bestFit="true" style="0"/>
+    <col min="414" max="414" width="9.10" bestFit="true" style="0"/>
+    <col min="415" max="415" width="9.10" bestFit="true" style="0"/>
+    <col min="416" max="416" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="417" max="417" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="418" max="418" width="9.10" bestFit="true" style="0"/>
+    <col min="419" max="419" width="9.10" bestFit="true" style="0"/>
+    <col min="420" max="420" width="9.10" bestFit="true" style="0"/>
+    <col min="421" max="421" width="9.10" bestFit="true" style="0"/>
+    <col min="422" max="422" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="423" max="423" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="424" max="424" width="9.10" bestFit="true" style="0"/>
+    <col min="425" max="425" width="9.10" bestFit="true" style="0"/>
+    <col min="426" max="426" width="9.10" bestFit="true" style="0"/>
+    <col min="427" max="427" width="9.10" bestFit="true" style="0"/>
+    <col min="428" max="428" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="429" max="429" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="430" max="430" width="9.10" bestFit="true" style="0"/>
+    <col min="431" max="431" width="9.10" bestFit="true" style="0"/>
+    <col min="432" max="432" width="9.10" bestFit="true" style="0"/>
+    <col min="433" max="433" width="9.10" bestFit="true" style="0"/>
+    <col min="434" max="434" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="435" max="435" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="436" max="436" width="9.10" bestFit="true" style="0"/>
+    <col min="437" max="437" width="9.10" bestFit="true" style="0"/>
+    <col min="438" max="438" width="9.10" bestFit="true" style="0"/>
+    <col min="439" max="439" width="9.10" bestFit="true" style="0"/>
+    <col min="440" max="440" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="441" max="441" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="442" max="442" width="9.10" bestFit="true" style="0"/>
+    <col min="443" max="443" width="9.10" bestFit="true" style="0"/>
+    <col min="444" max="444" width="9.10" bestFit="true" style="0"/>
+    <col min="445" max="445" width="9.10" bestFit="true" style="0"/>
+    <col min="446" max="446" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="447" max="447" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="448" max="448" width="9.10" bestFit="true" style="0"/>
+    <col min="449" max="449" width="9.10" bestFit="true" style="0"/>
+    <col min="450" max="450" width="9.10" bestFit="true" style="0"/>
+    <col min="451" max="451" width="9.10" bestFit="true" style="0"/>
+    <col min="452" max="452" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="453" max="453" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="454" max="454" width="9.10" bestFit="true" style="0"/>
+    <col min="455" max="455" width="9.10" bestFit="true" style="0"/>
+    <col min="456" max="456" width="9.10" bestFit="true" style="0"/>
+    <col min="457" max="457" width="9.10" bestFit="true" style="0"/>
+    <col min="458" max="458" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="459" max="459" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="460" max="460" width="9.10" bestFit="true" style="0"/>
+    <col min="461" max="461" width="9.10" bestFit="true" style="0"/>
+    <col min="462" max="462" width="9.10" bestFit="true" style="0"/>
+    <col min="463" max="463" width="9.10" bestFit="true" style="0"/>
+    <col min="464" max="464" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="465" max="465" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="466" max="466" width="9.10" bestFit="true" style="0"/>
+    <col min="467" max="467" width="9.10" bestFit="true" style="0"/>
+    <col min="468" max="468" width="9.10" bestFit="true" style="0"/>
+    <col min="469" max="469" width="9.10" bestFit="true" style="0"/>
+    <col min="470" max="470" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="471" max="471" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="472" max="472" width="9.10" bestFit="true" style="0"/>
+    <col min="473" max="473" width="9.10" bestFit="true" style="0"/>
+    <col min="474" max="474" width="9.10" bestFit="true" style="0"/>
+    <col min="475" max="475" width="9.10" bestFit="true" style="0"/>
+    <col min="476" max="476" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="477" max="477" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="478" max="478" width="9.10" bestFit="true" style="0"/>
+    <col min="479" max="479" width="9.10" bestFit="true" style="0"/>
+    <col min="480" max="480" width="9.10" bestFit="true" style="0"/>
+    <col min="481" max="481" width="9.10" bestFit="true" style="0"/>
+    <col min="482" max="482" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="483" max="483" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="484" max="484" width="9.10" bestFit="true" style="0"/>
+    <col min="485" max="485" width="9.10" bestFit="true" style="0"/>
+    <col min="486" max="486" width="9.10" bestFit="true" style="0"/>
+    <col min="487" max="487" width="9.10" bestFit="true" style="0"/>
+    <col min="488" max="488" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="489" max="489" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="490" max="490" width="9.10" bestFit="true" style="0"/>
+    <col min="491" max="491" width="9.10" bestFit="true" style="0"/>
+    <col min="492" max="492" width="9.10" bestFit="true" style="0"/>
+    <col min="493" max="493" width="9.10" bestFit="true" style="0"/>
+    <col min="494" max="494" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="495" max="495" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="496" max="496" width="9.10" bestFit="true" style="0"/>
+    <col min="497" max="497" width="9.10" bestFit="true" style="0"/>
+    <col min="498" max="498" width="9.10" bestFit="true" style="0"/>
+    <col min="499" max="499" width="9.10" bestFit="true" style="0"/>
+    <col min="500" max="500" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="501" max="501" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="502" max="502" width="9.10" bestFit="true" style="0"/>
+    <col min="503" max="503" width="9.10" bestFit="true" style="0"/>
+    <col min="504" max="504" width="9.10" bestFit="true" style="0"/>
+    <col min="505" max="505" width="9.10" bestFit="true" style="0"/>
+    <col min="506" max="506" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="507" max="507" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="508" max="508" width="9.10" bestFit="true" style="0"/>
+    <col min="509" max="509" width="9.10" bestFit="true" style="0"/>
+    <col min="510" max="510" width="9.10" bestFit="true" style="0"/>
+    <col min="511" max="511" width="9.10" bestFit="true" style="0"/>
+    <col min="512" max="512" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="513" max="513" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="514" max="514" width="9.10" bestFit="true" style="0"/>
+    <col min="515" max="515" width="9.10" bestFit="true" style="0"/>
+    <col min="516" max="516" width="9.10" bestFit="true" style="0"/>
+    <col min="517" max="517" width="9.10" bestFit="true" style="0"/>
+    <col min="518" max="518" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="519" max="519" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="520" max="520" width="9.10" bestFit="true" style="0"/>
+    <col min="521" max="521" width="9.10" bestFit="true" style="0"/>
+    <col min="522" max="522" width="9.10" bestFit="true" style="0"/>
+    <col min="523" max="523" width="9.10" bestFit="true" style="0"/>
+    <col min="524" max="524" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="525" max="525" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="526" max="526" width="9.10" bestFit="true" style="0"/>
+    <col min="527" max="527" width="9.10" bestFit="true" style="0"/>
+    <col min="528" max="528" width="9.10" bestFit="true" style="0"/>
+    <col min="529" max="529" width="9.10" bestFit="true" style="0"/>
+    <col min="530" max="530" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="531" max="531" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="532" max="532" width="9.10" bestFit="true" style="0"/>
+    <col min="533" max="533" width="9.10" bestFit="true" style="0"/>
+    <col min="534" max="534" width="9.10" bestFit="true" style="0"/>
+    <col min="535" max="535" width="9.10" bestFit="true" style="0"/>
+    <col min="536" max="536" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="537" max="537" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="538" max="538" width="9.10" bestFit="true" style="0"/>
+    <col min="539" max="539" width="9.10" bestFit="true" style="0"/>
+    <col min="540" max="540" width="9.10" bestFit="true" style="0"/>
+    <col min="541" max="541" width="9.10" bestFit="true" style="0"/>
+    <col min="542" max="542" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="543" max="543" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="544" max="544" width="9.10" bestFit="true" style="0"/>
+    <col min="545" max="545" width="9.10" bestFit="true" style="0"/>
+    <col min="546" max="546" width="9.10" bestFit="true" style="0"/>
+    <col min="547" max="547" width="9.10" bestFit="true" style="0"/>
+    <col min="548" max="548" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="549" max="549" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="550" max="550" width="9.10" bestFit="true" style="0"/>
+    <col min="551" max="551" width="9.10" bestFit="true" style="0"/>
+    <col min="552" max="552" width="9.10" bestFit="true" style="0"/>
+    <col min="553" max="553" width="9.10" bestFit="true" style="0"/>
+    <col min="554" max="554" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="555" max="555" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="556" max="556" width="9.10" bestFit="true" style="0"/>
+    <col min="557" max="557" width="9.10" bestFit="true" style="0"/>
+    <col min="558" max="558" width="9.10" bestFit="true" style="0"/>
+    <col min="559" max="559" width="9.10" bestFit="true" style="0"/>
+    <col min="560" max="560" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="561" max="561" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="562" max="562" width="9.10" bestFit="true" style="0"/>
+    <col min="563" max="563" width="9.10" bestFit="true" style="0"/>
+    <col min="564" max="564" width="9.10" bestFit="true" style="0"/>
+    <col min="565" max="565" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:189">
+    <row r="1" spans="1:565">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:189">
+    <row r="2" spans="1:565">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:189">
+    <row r="3" spans="1:565">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:189">
+    <row r="4" spans="1:565">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:189">
+    <row r="5" spans="1:565">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:189">
+    <row r="6" spans="1:565">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:189">
+    <row r="7" spans="1:565">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:189">
+    <row r="8" spans="1:565">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="1:189">
+    <row r="10" spans="1:565">
       <c r="A10" s="4"/>
       <c r="B10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
       <c r="P10" s="4"/>
       <c r="Q10" s="4"/>
       <c r="R10" s="4"/>
       <c r="S10" s="4"/>
       <c r="T10" s="4"/>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="4"/>
@@ -1390,3858 +2180,11378 @@
       <c r="FI10" s="4"/>
       <c r="FJ10" s="4"/>
       <c r="FK10" s="4"/>
       <c r="FL10" s="4"/>
       <c r="FM10" s="4"/>
       <c r="FN10" s="4"/>
       <c r="FO10" s="4"/>
       <c r="FP10" s="4"/>
       <c r="FQ10" s="4"/>
       <c r="FR10" s="4"/>
       <c r="FS10" s="4"/>
       <c r="FT10" s="4"/>
       <c r="FU10" s="4"/>
       <c r="FV10" s="4"/>
       <c r="FW10" s="4"/>
       <c r="FX10" s="4"/>
       <c r="FY10" s="4"/>
       <c r="FZ10" s="4"/>
       <c r="GA10" s="4"/>
       <c r="GB10" s="4"/>
       <c r="GC10" s="4"/>
       <c r="GD10" s="4"/>
       <c r="GE10" s="4"/>
       <c r="GF10" s="4"/>
       <c r="GG10" s="4"/>
+      <c r="GH10" s="4"/>
+      <c r="GI10" s="4"/>
+      <c r="GJ10" s="4"/>
+      <c r="GK10" s="4"/>
+      <c r="GL10" s="4"/>
+      <c r="GM10" s="4"/>
+      <c r="GN10" s="4"/>
+      <c r="GO10" s="4"/>
+      <c r="GP10" s="4"/>
+      <c r="GQ10" s="4"/>
+      <c r="GR10" s="4"/>
+      <c r="GS10" s="4"/>
+      <c r="GT10" s="4"/>
+      <c r="GU10" s="4"/>
+      <c r="GV10" s="4"/>
+      <c r="GW10" s="4"/>
+      <c r="GX10" s="4"/>
+      <c r="GY10" s="4"/>
+      <c r="GZ10" s="4"/>
+      <c r="HA10" s="4"/>
+      <c r="HB10" s="4"/>
+      <c r="HC10" s="4"/>
+      <c r="HD10" s="4"/>
+      <c r="HE10" s="4"/>
+      <c r="HF10" s="4"/>
+      <c r="HG10" s="4"/>
+      <c r="HH10" s="4"/>
+      <c r="HI10" s="4"/>
+      <c r="HJ10" s="4"/>
+      <c r="HK10" s="4"/>
+      <c r="HL10" s="4"/>
+      <c r="HM10" s="4"/>
+      <c r="HN10" s="4"/>
+      <c r="HO10" s="4"/>
+      <c r="HP10" s="4"/>
+      <c r="HQ10" s="4"/>
+      <c r="HR10" s="4"/>
+      <c r="HS10" s="4"/>
+      <c r="HT10" s="4"/>
+      <c r="HU10" s="4"/>
+      <c r="HV10" s="4"/>
+      <c r="HW10" s="4"/>
+      <c r="HX10" s="4"/>
+      <c r="HY10" s="4"/>
+      <c r="HZ10" s="4"/>
+      <c r="IA10" s="4"/>
+      <c r="IB10" s="4"/>
+      <c r="IC10" s="4"/>
+      <c r="ID10" s="4"/>
+      <c r="IE10" s="4"/>
+      <c r="IF10" s="4"/>
+      <c r="IG10" s="4"/>
+      <c r="IH10" s="4"/>
+      <c r="II10" s="4"/>
+      <c r="IJ10" s="4"/>
+      <c r="IK10" s="4"/>
+      <c r="IL10" s="4"/>
+      <c r="IM10" s="4"/>
+      <c r="IN10" s="4"/>
+      <c r="IO10" s="4"/>
+      <c r="IP10" s="4"/>
+      <c r="IQ10" s="4"/>
+      <c r="IR10" s="4"/>
+      <c r="IS10" s="4"/>
+      <c r="IT10" s="4"/>
+      <c r="IU10" s="4"/>
+      <c r="IV10" s="4"/>
+      <c r="IW10" s="4"/>
+      <c r="IX10" s="4"/>
+      <c r="IY10" s="4"/>
+      <c r="IZ10" s="4"/>
+      <c r="JA10" s="4"/>
+      <c r="JB10" s="4"/>
+      <c r="JC10" s="4"/>
+      <c r="JD10" s="4"/>
+      <c r="JE10" s="4"/>
+      <c r="JF10" s="4"/>
+      <c r="JG10" s="4"/>
+      <c r="JH10" s="4"/>
+      <c r="JI10" s="4"/>
+      <c r="JJ10" s="4"/>
+      <c r="JK10" s="4"/>
+      <c r="JL10" s="4"/>
+      <c r="JM10" s="4"/>
+      <c r="JN10" s="4"/>
+      <c r="JO10" s="4"/>
+      <c r="JP10" s="4"/>
+      <c r="JQ10" s="4"/>
+      <c r="JR10" s="4"/>
+      <c r="JS10" s="4"/>
+      <c r="JT10" s="4"/>
+      <c r="JU10" s="4"/>
+      <c r="JV10" s="4"/>
+      <c r="JW10" s="4"/>
+      <c r="JX10" s="4"/>
+      <c r="JY10" s="4"/>
+      <c r="JZ10" s="4"/>
+      <c r="KA10" s="4"/>
+      <c r="KB10" s="4"/>
+      <c r="KC10" s="4"/>
+      <c r="KD10" s="4"/>
+      <c r="KE10" s="4"/>
+      <c r="KF10" s="4"/>
+      <c r="KG10" s="4"/>
+      <c r="KH10" s="4"/>
+      <c r="KI10" s="4"/>
+      <c r="KJ10" s="4"/>
+      <c r="KK10" s="4"/>
+      <c r="KL10" s="4"/>
+      <c r="KM10" s="4"/>
+      <c r="KN10" s="4"/>
+      <c r="KO10" s="4"/>
+      <c r="KP10" s="4"/>
+      <c r="KQ10" s="4"/>
+      <c r="KR10" s="4"/>
+      <c r="KS10" s="4"/>
+      <c r="KT10" s="4"/>
+      <c r="KU10" s="4"/>
+      <c r="KV10" s="4"/>
+      <c r="KW10" s="4"/>
+      <c r="KX10" s="4"/>
+      <c r="KY10" s="4"/>
+      <c r="KZ10" s="4"/>
+      <c r="LA10" s="4"/>
+      <c r="LB10" s="4"/>
+      <c r="LC10" s="4"/>
+      <c r="LD10" s="4"/>
+      <c r="LE10" s="4"/>
+      <c r="LF10" s="4"/>
+      <c r="LG10" s="4"/>
+      <c r="LH10" s="4"/>
+      <c r="LI10" s="4"/>
+      <c r="LJ10" s="4"/>
+      <c r="LK10" s="4"/>
+      <c r="LL10" s="4"/>
+      <c r="LM10" s="4"/>
+      <c r="LN10" s="4"/>
+      <c r="LO10" s="4"/>
+      <c r="LP10" s="4"/>
+      <c r="LQ10" s="4"/>
+      <c r="LR10" s="4"/>
+      <c r="LS10" s="4"/>
+      <c r="LT10" s="4"/>
+      <c r="LU10" s="4"/>
+      <c r="LV10" s="4"/>
+      <c r="LW10" s="4"/>
+      <c r="LX10" s="4"/>
+      <c r="LY10" s="4"/>
+      <c r="LZ10" s="4"/>
+      <c r="MA10" s="4"/>
+      <c r="MB10" s="4"/>
+      <c r="MC10" s="4"/>
+      <c r="MD10" s="4"/>
+      <c r="ME10" s="4"/>
+      <c r="MF10" s="4"/>
+      <c r="MG10" s="4"/>
+      <c r="MH10" s="4"/>
+      <c r="MI10" s="4"/>
+      <c r="MJ10" s="4"/>
+      <c r="MK10" s="4"/>
+      <c r="ML10" s="4"/>
+      <c r="MM10" s="4"/>
+      <c r="MN10" s="4"/>
+      <c r="MO10" s="4"/>
+      <c r="MP10" s="4"/>
+      <c r="MQ10" s="4"/>
+      <c r="MR10" s="4"/>
+      <c r="MS10" s="4"/>
+      <c r="MT10" s="4"/>
+      <c r="MU10" s="4"/>
+      <c r="MV10" s="4"/>
+      <c r="MW10" s="4"/>
+      <c r="MX10" s="4"/>
+      <c r="MY10" s="4"/>
+      <c r="MZ10" s="4"/>
+      <c r="NA10" s="4"/>
+      <c r="NB10" s="4"/>
+      <c r="NC10" s="4"/>
+      <c r="ND10" s="4"/>
+      <c r="NE10" s="4"/>
+      <c r="NF10" s="4"/>
+      <c r="NG10" s="4"/>
+      <c r="NH10" s="4"/>
+      <c r="NI10" s="4"/>
+      <c r="NJ10" s="4"/>
+      <c r="NK10" s="4"/>
+      <c r="NL10" s="4"/>
+      <c r="NM10" s="4"/>
+      <c r="NN10" s="4"/>
+      <c r="NO10" s="4"/>
+      <c r="NP10" s="4"/>
+      <c r="NQ10" s="4"/>
+      <c r="NR10" s="4"/>
+      <c r="NS10" s="4"/>
+      <c r="NT10" s="4"/>
+      <c r="NU10" s="4"/>
+      <c r="NV10" s="4"/>
+      <c r="NW10" s="4"/>
+      <c r="NX10" s="4"/>
+      <c r="NY10" s="4"/>
+      <c r="NZ10" s="4"/>
+      <c r="OA10" s="4"/>
+      <c r="OB10" s="4"/>
+      <c r="OC10" s="4"/>
+      <c r="OD10" s="4"/>
+      <c r="OE10" s="4"/>
+      <c r="OF10" s="4"/>
+      <c r="OG10" s="4"/>
+      <c r="OH10" s="4"/>
+      <c r="OI10" s="4"/>
+      <c r="OJ10" s="4"/>
+      <c r="OK10" s="4"/>
+      <c r="OL10" s="4"/>
+      <c r="OM10" s="4"/>
+      <c r="ON10" s="4"/>
+      <c r="OO10" s="4"/>
+      <c r="OP10" s="4"/>
+      <c r="OQ10" s="4"/>
+      <c r="OR10" s="4"/>
+      <c r="OS10" s="4"/>
+      <c r="OT10" s="4"/>
+      <c r="OU10" s="4"/>
+      <c r="OV10" s="4"/>
+      <c r="OW10" s="4"/>
+      <c r="OX10" s="4"/>
+      <c r="OY10" s="4"/>
+      <c r="OZ10" s="4"/>
+      <c r="PA10" s="4"/>
+      <c r="PB10" s="4"/>
+      <c r="PC10" s="4"/>
+      <c r="PD10" s="4"/>
+      <c r="PE10" s="4"/>
+      <c r="PF10" s="4"/>
+      <c r="PG10" s="4"/>
+      <c r="PH10" s="4"/>
+      <c r="PI10" s="4"/>
+      <c r="PJ10" s="4"/>
+      <c r="PK10" s="4"/>
+      <c r="PL10" s="4"/>
+      <c r="PM10" s="4"/>
+      <c r="PN10" s="4"/>
+      <c r="PO10" s="4"/>
+      <c r="PP10" s="4"/>
+      <c r="PQ10" s="4"/>
+      <c r="PR10" s="4"/>
+      <c r="PS10" s="4"/>
+      <c r="PT10" s="4"/>
+      <c r="PU10" s="4"/>
+      <c r="PV10" s="4"/>
+      <c r="PW10" s="4"/>
+      <c r="PX10" s="4"/>
+      <c r="PY10" s="4"/>
+      <c r="PZ10" s="4"/>
+      <c r="QA10" s="4"/>
+      <c r="QB10" s="4"/>
+      <c r="QC10" s="4"/>
+      <c r="QD10" s="4"/>
+      <c r="QE10" s="4"/>
+      <c r="QF10" s="4"/>
+      <c r="QG10" s="4"/>
+      <c r="QH10" s="4"/>
+      <c r="QI10" s="4"/>
+      <c r="QJ10" s="4"/>
+      <c r="QK10" s="4"/>
+      <c r="QL10" s="4"/>
+      <c r="QM10" s="4"/>
+      <c r="QN10" s="4"/>
+      <c r="QO10" s="4"/>
+      <c r="QP10" s="4"/>
+      <c r="QQ10" s="4"/>
+      <c r="QR10" s="4"/>
+      <c r="QS10" s="4"/>
+      <c r="QT10" s="4"/>
+      <c r="QU10" s="4"/>
+      <c r="QV10" s="4"/>
+      <c r="QW10" s="4"/>
+      <c r="QX10" s="4"/>
+      <c r="QY10" s="4"/>
+      <c r="QZ10" s="4"/>
+      <c r="RA10" s="4"/>
+      <c r="RB10" s="4"/>
+      <c r="RC10" s="4"/>
+      <c r="RD10" s="4"/>
+      <c r="RE10" s="4"/>
+      <c r="RF10" s="4"/>
+      <c r="RG10" s="4"/>
+      <c r="RH10" s="4"/>
+      <c r="RI10" s="4"/>
+      <c r="RJ10" s="4"/>
+      <c r="RK10" s="4"/>
+      <c r="RL10" s="4"/>
+      <c r="RM10" s="4"/>
+      <c r="RN10" s="4"/>
+      <c r="RO10" s="4"/>
+      <c r="RP10" s="4"/>
+      <c r="RQ10" s="4"/>
+      <c r="RR10" s="4"/>
+      <c r="RS10" s="4"/>
+      <c r="RT10" s="4"/>
+      <c r="RU10" s="4"/>
+      <c r="RV10" s="4"/>
+      <c r="RW10" s="4"/>
+      <c r="RX10" s="4"/>
+      <c r="RY10" s="4"/>
+      <c r="RZ10" s="4"/>
+      <c r="SA10" s="4"/>
+      <c r="SB10" s="4"/>
+      <c r="SC10" s="4"/>
+      <c r="SD10" s="4"/>
+      <c r="SE10" s="4"/>
+      <c r="SF10" s="4"/>
+      <c r="SG10" s="4"/>
+      <c r="SH10" s="4"/>
+      <c r="SI10" s="4"/>
+      <c r="SJ10" s="4"/>
+      <c r="SK10" s="4"/>
+      <c r="SL10" s="4"/>
+      <c r="SM10" s="4"/>
+      <c r="SN10" s="4"/>
+      <c r="SO10" s="4"/>
+      <c r="SP10" s="4"/>
+      <c r="SQ10" s="4"/>
+      <c r="SR10" s="4"/>
+      <c r="SS10" s="4"/>
+      <c r="ST10" s="4"/>
+      <c r="SU10" s="4"/>
+      <c r="SV10" s="4"/>
+      <c r="SW10" s="4"/>
+      <c r="SX10" s="4"/>
+      <c r="SY10" s="4"/>
+      <c r="SZ10" s="4"/>
+      <c r="TA10" s="4"/>
+      <c r="TB10" s="4"/>
+      <c r="TC10" s="4"/>
+      <c r="TD10" s="4"/>
+      <c r="TE10" s="4"/>
+      <c r="TF10" s="4"/>
+      <c r="TG10" s="4"/>
+      <c r="TH10" s="4"/>
+      <c r="TI10" s="4"/>
+      <c r="TJ10" s="4"/>
+      <c r="TK10" s="4"/>
+      <c r="TL10" s="4"/>
+      <c r="TM10" s="4"/>
+      <c r="TN10" s="4"/>
+      <c r="TO10" s="4"/>
+      <c r="TP10" s="4"/>
+      <c r="TQ10" s="4"/>
+      <c r="TR10" s="4"/>
+      <c r="TS10" s="4"/>
+      <c r="TT10" s="4"/>
+      <c r="TU10" s="4"/>
+      <c r="TV10" s="4"/>
+      <c r="TW10" s="4"/>
+      <c r="TX10" s="4"/>
+      <c r="TY10" s="4"/>
+      <c r="TZ10" s="4"/>
+      <c r="UA10" s="4"/>
+      <c r="UB10" s="4"/>
+      <c r="UC10" s="4"/>
+      <c r="UD10" s="4"/>
+      <c r="UE10" s="4"/>
+      <c r="UF10" s="4"/>
+      <c r="UG10" s="4"/>
+      <c r="UH10" s="4"/>
+      <c r="UI10" s="4"/>
+      <c r="UJ10" s="4"/>
+      <c r="UK10" s="4"/>
+      <c r="UL10" s="4"/>
+      <c r="UM10" s="4"/>
+      <c r="UN10" s="4"/>
+      <c r="UO10" s="4"/>
+      <c r="UP10" s="4"/>
+      <c r="UQ10" s="4"/>
+      <c r="UR10" s="4"/>
+      <c r="US10" s="4"/>
     </row>
-    <row r="11" spans="1:189">
+    <row r="11" spans="1:565">
       <c r="A11" s="4"/>
       <c r="B11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D11" s="4"/>
       <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="4"/>
       <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="O11" s="4"/>
-      <c r="P11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P11" s="4"/>
       <c r="Q11" s="4"/>
-      <c r="R11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R11" s="4"/>
       <c r="S11" s="4"/>
       <c r="T11" s="4" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="U11" s="4"/>
-      <c r="V11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V11" s="4"/>
       <c r="W11" s="4"/>
-      <c r="X11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="X11" s="4"/>
       <c r="Y11" s="4"/>
       <c r="Z11" s="4" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="AA11" s="4"/>
-      <c r="AB11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AB11" s="4"/>
       <c r="AC11" s="4"/>
-      <c r="AD11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AD11" s="4"/>
       <c r="AE11" s="4"/>
       <c r="AF11" s="4" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="AG11" s="4"/>
-      <c r="AH11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AH11" s="4"/>
       <c r="AI11" s="4"/>
-      <c r="AJ11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ11" s="4"/>
       <c r="AK11" s="4"/>
       <c r="AL11" s="4" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="AM11" s="4"/>
-      <c r="AN11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AN11" s="4"/>
       <c r="AO11" s="4"/>
-      <c r="AP11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AP11" s="4"/>
       <c r="AQ11" s="4"/>
       <c r="AR11" s="4" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="AS11" s="4"/>
-      <c r="AT11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AT11" s="4"/>
       <c r="AU11" s="4"/>
-      <c r="AV11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AV11" s="4"/>
       <c r="AW11" s="4"/>
       <c r="AX11" s="4" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="AY11" s="4"/>
-      <c r="AZ11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ11" s="4"/>
       <c r="BA11" s="4"/>
-      <c r="BB11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BB11" s="4"/>
       <c r="BC11" s="4"/>
       <c r="BD11" s="4" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="BE11" s="4"/>
-      <c r="BF11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BF11" s="4"/>
       <c r="BG11" s="4"/>
-      <c r="BH11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BH11" s="4"/>
       <c r="BI11" s="4"/>
       <c r="BJ11" s="4" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="BK11" s="4"/>
-      <c r="BL11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BL11" s="4"/>
       <c r="BM11" s="4"/>
-      <c r="BN11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BN11" s="4"/>
       <c r="BO11" s="4"/>
       <c r="BP11" s="4" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="BQ11" s="4"/>
-      <c r="BR11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BR11" s="4"/>
       <c r="BS11" s="4"/>
-      <c r="BT11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BT11" s="4"/>
       <c r="BU11" s="4"/>
       <c r="BV11" s="4" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="BW11" s="4"/>
-      <c r="BX11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BX11" s="4"/>
       <c r="BY11" s="4"/>
-      <c r="BZ11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ11" s="4"/>
       <c r="CA11" s="4"/>
       <c r="CB11" s="4" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="CC11" s="4"/>
-      <c r="CD11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="CD11" s="4"/>
       <c r="CE11" s="4"/>
-      <c r="CF11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="CF11" s="4"/>
       <c r="CG11" s="4"/>
       <c r="CH11" s="4" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="CI11" s="4"/>
-      <c r="CJ11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="CJ11" s="4"/>
       <c r="CK11" s="4"/>
-      <c r="CL11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="CL11" s="4"/>
       <c r="CM11" s="4"/>
       <c r="CN11" s="4" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="CO11" s="4"/>
-      <c r="CP11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="CP11" s="4"/>
       <c r="CQ11" s="4"/>
-      <c r="CR11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="CR11" s="4"/>
       <c r="CS11" s="4"/>
       <c r="CT11" s="4" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="CU11" s="4"/>
-      <c r="CV11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="CV11" s="4"/>
       <c r="CW11" s="4"/>
-      <c r="CX11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="CX11" s="4"/>
       <c r="CY11" s="4"/>
       <c r="CZ11" s="4" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="DA11" s="4"/>
-      <c r="DB11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="DB11" s="4"/>
       <c r="DC11" s="4"/>
-      <c r="DD11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="DD11" s="4"/>
       <c r="DE11" s="4"/>
       <c r="DF11" s="4" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="DG11" s="4"/>
-      <c r="DH11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="DH11" s="4"/>
       <c r="DI11" s="4"/>
-      <c r="DJ11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="DJ11" s="4"/>
       <c r="DK11" s="4"/>
       <c r="DL11" s="4" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="DM11" s="4"/>
-      <c r="DN11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="DN11" s="4"/>
       <c r="DO11" s="4"/>
-      <c r="DP11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="DP11" s="4"/>
       <c r="DQ11" s="4"/>
       <c r="DR11" s="4" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
       <c r="DS11" s="4"/>
-      <c r="DT11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="DT11" s="4"/>
       <c r="DU11" s="4"/>
-      <c r="DV11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="DV11" s="4"/>
       <c r="DW11" s="4"/>
       <c r="DX11" s="4" t="s">
-        <v>72</v>
+        <v>30</v>
       </c>
       <c r="DY11" s="4"/>
-      <c r="DZ11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="DZ11" s="4"/>
       <c r="EA11" s="4"/>
-      <c r="EB11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="EB11" s="4"/>
       <c r="EC11" s="4"/>
       <c r="ED11" s="4" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
       <c r="EE11" s="4"/>
-      <c r="EF11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="EF11" s="4"/>
       <c r="EG11" s="4"/>
-      <c r="EH11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="EH11" s="4"/>
       <c r="EI11" s="4"/>
       <c r="EJ11" s="4" t="s">
-        <v>78</v>
+        <v>32</v>
       </c>
       <c r="EK11" s="4"/>
-      <c r="EL11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="EL11" s="4"/>
       <c r="EM11" s="4"/>
-      <c r="EN11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="EN11" s="4"/>
       <c r="EO11" s="4"/>
       <c r="EP11" s="4" t="s">
-        <v>81</v>
+        <v>33</v>
       </c>
       <c r="EQ11" s="4"/>
-      <c r="ER11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="ER11" s="4"/>
       <c r="ES11" s="4"/>
-      <c r="ET11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="ET11" s="4"/>
       <c r="EU11" s="4"/>
       <c r="EV11" s="4" t="s">
-        <v>84</v>
+        <v>34</v>
       </c>
       <c r="EW11" s="4"/>
-      <c r="EX11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="EX11" s="4"/>
       <c r="EY11" s="4"/>
-      <c r="EZ11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="EZ11" s="4"/>
       <c r="FA11" s="4"/>
       <c r="FB11" s="4" t="s">
-        <v>87</v>
+        <v>35</v>
       </c>
       <c r="FC11" s="4"/>
-      <c r="FD11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="FD11" s="4"/>
       <c r="FE11" s="4"/>
-      <c r="FF11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="FF11" s="4"/>
       <c r="FG11" s="4"/>
       <c r="FH11" s="4" t="s">
-        <v>90</v>
+        <v>36</v>
       </c>
       <c r="FI11" s="4"/>
-      <c r="FJ11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="FJ11" s="4"/>
       <c r="FK11" s="4"/>
-      <c r="FL11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="FL11" s="4"/>
       <c r="FM11" s="4"/>
       <c r="FN11" s="4" t="s">
-        <v>93</v>
+        <v>37</v>
       </c>
       <c r="FO11" s="4"/>
-      <c r="FP11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="FP11" s="4"/>
       <c r="FQ11" s="4"/>
-      <c r="FR11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="FR11" s="4"/>
       <c r="FS11" s="4"/>
       <c r="FT11" s="4" t="s">
-        <v>96</v>
+        <v>38</v>
       </c>
       <c r="FU11" s="4"/>
-      <c r="FV11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="FV11" s="4"/>
       <c r="FW11" s="4"/>
-      <c r="FX11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="FX11" s="4"/>
       <c r="FY11" s="4"/>
       <c r="FZ11" s="4" t="s">
-        <v>99</v>
+        <v>39</v>
       </c>
       <c r="GA11" s="4"/>
-      <c r="GB11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="GB11" s="4"/>
       <c r="GC11" s="4"/>
-      <c r="GD11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="GD11" s="4"/>
       <c r="GE11" s="4"/>
       <c r="GF11" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="GG11" s="4"/>
+      <c r="GH11" s="4"/>
+      <c r="GI11" s="4"/>
+      <c r="GJ11" s="4"/>
+      <c r="GK11" s="4"/>
+      <c r="GL11" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="GM11" s="4"/>
+      <c r="GN11" s="4"/>
+      <c r="GO11" s="4"/>
+      <c r="GP11" s="4"/>
+      <c r="GQ11" s="4"/>
+      <c r="GR11" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="GS11" s="4"/>
+      <c r="GT11" s="4"/>
+      <c r="GU11" s="4"/>
+      <c r="GV11" s="4"/>
+      <c r="GW11" s="4"/>
+      <c r="GX11" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="GY11" s="4"/>
+      <c r="GZ11" s="4"/>
+      <c r="HA11" s="4"/>
+      <c r="HB11" s="4"/>
+      <c r="HC11" s="4"/>
+      <c r="HD11" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="HE11" s="4"/>
+      <c r="HF11" s="4"/>
+      <c r="HG11" s="4"/>
+      <c r="HH11" s="4"/>
+      <c r="HI11" s="4"/>
+      <c r="HJ11" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="HK11" s="4"/>
+      <c r="HL11" s="4"/>
+      <c r="HM11" s="4"/>
+      <c r="HN11" s="4"/>
+      <c r="HO11" s="4"/>
+      <c r="HP11" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="HQ11" s="4"/>
+      <c r="HR11" s="4"/>
+      <c r="HS11" s="4"/>
+      <c r="HT11" s="4"/>
+      <c r="HU11" s="4"/>
+      <c r="HV11" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="HW11" s="4"/>
+      <c r="HX11" s="4"/>
+      <c r="HY11" s="4"/>
+      <c r="HZ11" s="4"/>
+      <c r="IA11" s="4"/>
+      <c r="IB11" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="IC11" s="4"/>
+      <c r="ID11" s="4"/>
+      <c r="IE11" s="4"/>
+      <c r="IF11" s="4"/>
+      <c r="IG11" s="4"/>
+      <c r="IH11" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="II11" s="4"/>
+      <c r="IJ11" s="4"/>
+      <c r="IK11" s="4"/>
+      <c r="IL11" s="4"/>
+      <c r="IM11" s="4"/>
+      <c r="IN11" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="IO11" s="4"/>
+      <c r="IP11" s="4"/>
+      <c r="IQ11" s="4"/>
+      <c r="IR11" s="4"/>
+      <c r="IS11" s="4"/>
+      <c r="IT11" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="IU11" s="4"/>
+      <c r="IV11" s="4"/>
+      <c r="IW11" s="4"/>
+      <c r="IX11" s="4"/>
+      <c r="IY11" s="4"/>
+      <c r="IZ11" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="JA11" s="4"/>
+      <c r="JB11" s="4"/>
+      <c r="JC11" s="4"/>
+      <c r="JD11" s="4"/>
+      <c r="JE11" s="4"/>
+      <c r="JF11" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="JG11" s="4"/>
+      <c r="JH11" s="4"/>
+      <c r="JI11" s="4"/>
+      <c r="JJ11" s="4"/>
+      <c r="JK11" s="4"/>
+      <c r="JL11" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="JM11" s="4"/>
+      <c r="JN11" s="4"/>
+      <c r="JO11" s="4"/>
+      <c r="JP11" s="4"/>
+      <c r="JQ11" s="4"/>
+      <c r="JR11" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="JS11" s="4"/>
+      <c r="JT11" s="4"/>
+      <c r="JU11" s="4"/>
+      <c r="JV11" s="4"/>
+      <c r="JW11" s="4"/>
+      <c r="JX11" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="JY11" s="4"/>
+      <c r="JZ11" s="4"/>
+      <c r="KA11" s="4"/>
+      <c r="KB11" s="4"/>
+      <c r="KC11" s="4"/>
+      <c r="KD11" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="KE11" s="4"/>
+      <c r="KF11" s="4"/>
+      <c r="KG11" s="4"/>
+      <c r="KH11" s="4"/>
+      <c r="KI11" s="4"/>
+      <c r="KJ11" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="KK11" s="4"/>
+      <c r="KL11" s="4"/>
+      <c r="KM11" s="4"/>
+      <c r="KN11" s="4"/>
+      <c r="KO11" s="4"/>
+      <c r="KP11" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="KQ11" s="4"/>
+      <c r="KR11" s="4"/>
+      <c r="KS11" s="4"/>
+      <c r="KT11" s="4"/>
+      <c r="KU11" s="4"/>
+      <c r="KV11" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="KW11" s="4"/>
+      <c r="KX11" s="4"/>
+      <c r="KY11" s="4"/>
+      <c r="KZ11" s="4"/>
+      <c r="LA11" s="4"/>
+      <c r="LB11" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="LC11" s="4"/>
+      <c r="LD11" s="4"/>
+      <c r="LE11" s="4"/>
+      <c r="LF11" s="4"/>
+      <c r="LG11" s="4"/>
+      <c r="LH11" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="LI11" s="4"/>
+      <c r="LJ11" s="4"/>
+      <c r="LK11" s="4"/>
+      <c r="LL11" s="4"/>
+      <c r="LM11" s="4"/>
+      <c r="LN11" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="LO11" s="4"/>
+      <c r="LP11" s="4"/>
+      <c r="LQ11" s="4"/>
+      <c r="LR11" s="4"/>
+      <c r="LS11" s="4"/>
+      <c r="LT11" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="LU11" s="4"/>
+      <c r="LV11" s="4"/>
+      <c r="LW11" s="4"/>
+      <c r="LX11" s="4"/>
+      <c r="LY11" s="4"/>
+      <c r="LZ11" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="MA11" s="4"/>
+      <c r="MB11" s="4"/>
+      <c r="MC11" s="4"/>
+      <c r="MD11" s="4"/>
+      <c r="ME11" s="4"/>
+      <c r="MF11" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="MG11" s="4"/>
+      <c r="MH11" s="4"/>
+      <c r="MI11" s="4"/>
+      <c r="MJ11" s="4"/>
+      <c r="MK11" s="4"/>
+      <c r="ML11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="MM11" s="4"/>
+      <c r="MN11" s="4"/>
+      <c r="MO11" s="4"/>
+      <c r="MP11" s="4"/>
+      <c r="MQ11" s="4"/>
+      <c r="MR11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="MS11" s="4"/>
+      <c r="MT11" s="4"/>
+      <c r="MU11" s="4"/>
+      <c r="MV11" s="4"/>
+      <c r="MW11" s="4"/>
+      <c r="MX11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="MY11" s="4"/>
+      <c r="MZ11" s="4"/>
+      <c r="NA11" s="4"/>
+      <c r="NB11" s="4"/>
+      <c r="NC11" s="4"/>
+      <c r="ND11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="NE11" s="4"/>
+      <c r="NF11" s="4"/>
+      <c r="NG11" s="4"/>
+      <c r="NH11" s="4"/>
+      <c r="NI11" s="4"/>
+      <c r="NJ11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="NK11" s="4"/>
+      <c r="NL11" s="4"/>
+      <c r="NM11" s="4"/>
+      <c r="NN11" s="4"/>
+      <c r="NO11" s="4"/>
+      <c r="NP11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="NQ11" s="4"/>
+      <c r="NR11" s="4"/>
+      <c r="NS11" s="4"/>
+      <c r="NT11" s="4"/>
+      <c r="NU11" s="4"/>
+      <c r="NV11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="NW11" s="4"/>
+      <c r="NX11" s="4"/>
+      <c r="NY11" s="4"/>
+      <c r="NZ11" s="4"/>
+      <c r="OA11" s="4"/>
+      <c r="OB11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="OC11" s="4"/>
+      <c r="OD11" s="4"/>
+      <c r="OE11" s="4"/>
+      <c r="OF11" s="4"/>
+      <c r="OG11" s="4"/>
+      <c r="OH11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="OI11" s="4"/>
+      <c r="OJ11" s="4"/>
+      <c r="OK11" s="4"/>
+      <c r="OL11" s="4"/>
+      <c r="OM11" s="4"/>
+      <c r="ON11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="OO11" s="4"/>
+      <c r="OP11" s="4"/>
+      <c r="OQ11" s="4"/>
+      <c r="OR11" s="4"/>
+      <c r="OS11" s="4"/>
+      <c r="OT11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="OU11" s="4"/>
+      <c r="OV11" s="4"/>
+      <c r="OW11" s="4"/>
+      <c r="OX11" s="4"/>
+      <c r="OY11" s="4"/>
+      <c r="OZ11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="PA11" s="4"/>
+      <c r="PB11" s="4"/>
+      <c r="PC11" s="4"/>
+      <c r="PD11" s="4"/>
+      <c r="PE11" s="4"/>
+      <c r="PF11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="PG11" s="4"/>
+      <c r="PH11" s="4"/>
+      <c r="PI11" s="4"/>
+      <c r="PJ11" s="4"/>
+      <c r="PK11" s="4"/>
+      <c r="PL11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="PM11" s="4"/>
+      <c r="PN11" s="4"/>
+      <c r="PO11" s="4"/>
+      <c r="PP11" s="4"/>
+      <c r="PQ11" s="4"/>
+      <c r="PR11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="PS11" s="4"/>
+      <c r="PT11" s="4"/>
+      <c r="PU11" s="4"/>
+      <c r="PV11" s="4"/>
+      <c r="PW11" s="4"/>
+      <c r="PX11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="PY11" s="4"/>
+      <c r="PZ11" s="4"/>
+      <c r="QA11" s="4"/>
+      <c r="QB11" s="4"/>
+      <c r="QC11" s="4"/>
+      <c r="QD11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="QE11" s="4"/>
+      <c r="QF11" s="4"/>
+      <c r="QG11" s="4"/>
+      <c r="QH11" s="4"/>
+      <c r="QI11" s="4"/>
+      <c r="QJ11" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="QK11" s="4"/>
+      <c r="QL11" s="4"/>
+      <c r="QM11" s="4"/>
+      <c r="QN11" s="4"/>
+      <c r="QO11" s="4"/>
+      <c r="QP11" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="QQ11" s="4"/>
+      <c r="QR11" s="4"/>
+      <c r="QS11" s="4"/>
+      <c r="QT11" s="4"/>
+      <c r="QU11" s="4"/>
+      <c r="QV11" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="QW11" s="4"/>
+      <c r="QX11" s="4"/>
+      <c r="QY11" s="4"/>
+      <c r="QZ11" s="4"/>
+      <c r="RA11" s="4"/>
+      <c r="RB11" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="RC11" s="4"/>
+      <c r="RD11" s="4"/>
+      <c r="RE11" s="4"/>
+      <c r="RF11" s="4"/>
+      <c r="RG11" s="4"/>
+      <c r="RH11" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="RI11" s="4"/>
+      <c r="RJ11" s="4"/>
+      <c r="RK11" s="4"/>
+      <c r="RL11" s="4"/>
+      <c r="RM11" s="4"/>
+      <c r="RN11" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="RO11" s="4"/>
+      <c r="RP11" s="4"/>
+      <c r="RQ11" s="4"/>
+      <c r="RR11" s="4"/>
+      <c r="RS11" s="4"/>
+      <c r="RT11" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="RU11" s="4"/>
+      <c r="RV11" s="4"/>
+      <c r="RW11" s="4"/>
+      <c r="RX11" s="4"/>
+      <c r="RY11" s="4"/>
+      <c r="RZ11" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="SA11" s="4"/>
+      <c r="SB11" s="4"/>
+      <c r="SC11" s="4"/>
+      <c r="SD11" s="4"/>
+      <c r="SE11" s="4"/>
+      <c r="SF11" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="SG11" s="4"/>
+      <c r="SH11" s="4"/>
+      <c r="SI11" s="4"/>
+      <c r="SJ11" s="4"/>
+      <c r="SK11" s="4"/>
+      <c r="SL11" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="SM11" s="4"/>
+      <c r="SN11" s="4"/>
+      <c r="SO11" s="4"/>
+      <c r="SP11" s="4"/>
+      <c r="SQ11" s="4"/>
+      <c r="SR11" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="SS11" s="4"/>
+      <c r="ST11" s="4"/>
+      <c r="SU11" s="4"/>
+      <c r="SV11" s="4"/>
+      <c r="SW11" s="4"/>
+      <c r="SX11" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="SY11" s="4"/>
+      <c r="SZ11" s="4"/>
+      <c r="TA11" s="4"/>
+      <c r="TB11" s="4"/>
+      <c r="TC11" s="4"/>
+      <c r="TD11" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="TE11" s="4"/>
+      <c r="TF11" s="4"/>
+      <c r="TG11" s="4"/>
+      <c r="TH11" s="4"/>
+      <c r="TI11" s="4"/>
+      <c r="TJ11" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="TK11" s="4"/>
+      <c r="TL11" s="4"/>
+      <c r="TM11" s="4"/>
+      <c r="TN11" s="4"/>
+      <c r="TO11" s="4"/>
+      <c r="TP11" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="TQ11" s="4"/>
+      <c r="TR11" s="4"/>
+      <c r="TS11" s="4"/>
+      <c r="TT11" s="4"/>
+      <c r="TU11" s="4"/>
+      <c r="TV11" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="TW11" s="4"/>
+      <c r="TX11" s="4"/>
+      <c r="TY11" s="4"/>
+      <c r="TZ11" s="4"/>
+      <c r="UA11" s="4"/>
+      <c r="UB11" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="UC11" s="4"/>
+      <c r="UD11" s="4"/>
+      <c r="UE11" s="4"/>
+      <c r="UF11" s="4"/>
+      <c r="UG11" s="4"/>
+      <c r="UH11" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="UI11" s="4"/>
+      <c r="UJ11" s="4"/>
+      <c r="UK11" s="4"/>
+      <c r="UL11" s="4"/>
+      <c r="UM11" s="4"/>
+      <c r="UN11" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="GG11" s="4"/>
+      <c r="UO11" s="4"/>
+      <c r="UP11" s="4"/>
+      <c r="UQ11" s="4"/>
+      <c r="UR11" s="4"/>
+      <c r="US11" s="4"/>
     </row>
-    <row r="12" spans="1:189">
+    <row r="12" spans="1:565">
       <c r="A12" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="G12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="J12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="Q12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="R12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="S12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="T12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="U12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="V12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="W12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="X12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="Y12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="Z12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="AA12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="AB12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="AC12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="AD12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="AE12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="AF12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="AG12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="AH12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="AI12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="AJ12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="AK12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="AL12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="AM12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="AN12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="AO12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="AP12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="AQ12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="AR12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="AS12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="AT12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="AU12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="AV12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="AW12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="AX12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="AY12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="AZ12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BA12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="BB12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="BC12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="BD12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="BE12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="BF12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BG12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="BH12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="BI12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="BJ12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="BK12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="BL12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BM12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="BN12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="BO12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="BP12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="BQ12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="BR12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BS12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="BT12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="BU12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="BV12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="BW12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="BX12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BY12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="BZ12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="CA12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="CB12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="CC12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="CD12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CE12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="CF12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="CG12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="CH12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="CI12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="CJ12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CK12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="CL12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="CM12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="CN12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="CO12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="CP12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CQ12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="CR12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="CS12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="CT12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="CU12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="CV12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CW12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="CX12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="CY12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="CZ12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="DA12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="DB12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="DC12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="DD12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="DE12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="DF12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="DG12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="DH12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="DI12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="DJ12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="DK12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="DL12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="DM12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="DN12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="DO12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="DP12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="DQ12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="DR12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="DS12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="DT12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="DU12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="DV12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="DW12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="DX12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="DY12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="DZ12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="EA12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="EB12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="EC12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="ED12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="EE12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="EF12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="EG12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="EH12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="EI12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="EJ12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="EK12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="EL12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="EM12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="EN12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="EO12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="EP12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="EQ12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="ER12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="ES12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="ET12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="EU12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="EV12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="EW12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="EX12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="EY12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="EZ12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="FA12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="FB12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="FC12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="FD12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="FE12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="FF12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="FG12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="FH12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="FI12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="FJ12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="FK12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="FL12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="FM12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="FN12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="FO12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="FP12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="FQ12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="FR12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="FS12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="FT12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="FU12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="FV12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="FW12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="FX12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="FY12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="FZ12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="GA12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="GB12" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="GC12" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="GD12" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="GE12" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="GF12" s="4" t="s">
         <v>103</v>
       </c>
       <c r="GG12" s="4" t="s">
         <v>104</v>
       </c>
+      <c r="GH12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="GI12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="GJ12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="GK12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="GL12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="GM12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="GN12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="GO12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="GP12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="GQ12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="GR12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="GS12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="GT12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="GU12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="GV12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="GW12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="GX12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="GY12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="GZ12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="HA12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="HB12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="HC12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="HD12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="HE12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="HF12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="HG12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="HH12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="HI12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="HJ12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="HK12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="HL12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="HM12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="HN12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="HO12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="HP12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="HQ12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="HR12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="HS12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="HT12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="HU12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="HV12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="HW12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="HX12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="HY12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="HZ12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="IA12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="IB12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="IC12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="ID12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="IE12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="IF12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="IG12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="IH12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="II12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="IJ12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="IK12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="IL12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="IM12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="IN12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="IO12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="IP12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="IQ12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="IR12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="IS12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="IT12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="IU12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="IV12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="IW12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="IX12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="IY12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="IZ12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="JA12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="JB12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="JC12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="JD12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="JE12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="JF12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="JG12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="JH12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="JI12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="JJ12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="JK12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="JL12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="JM12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="JN12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="JO12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="JP12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="JQ12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="JR12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="JS12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="JT12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="JU12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="JV12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="JW12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="JX12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="JY12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="JZ12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="KA12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="KB12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="KC12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="KD12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="KE12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="KF12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="KG12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="KH12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="KI12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="KJ12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="KK12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="KL12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="KM12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="KN12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="KO12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="KP12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="KQ12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="KR12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="KS12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="KT12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="KU12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="KV12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="KW12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="KX12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="KY12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="KZ12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="LA12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="LB12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="LC12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="LD12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="LE12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="LF12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="LG12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="LH12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="LI12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="LJ12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="LK12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="LL12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="LM12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="LN12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="LO12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="LP12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="LQ12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="LR12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="LS12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="LT12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="LU12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="LV12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="LW12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="LX12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="LY12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="LZ12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="MA12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="MB12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="MC12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="MD12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="ME12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="MF12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="MG12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="MH12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="MI12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="MJ12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="MK12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="ML12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="MM12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="MN12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="MO12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="MP12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="MQ12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="MR12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="MS12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="MT12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="MU12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="MV12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="MW12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="MX12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="MY12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="MZ12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="NA12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="NB12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="NC12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="ND12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="NE12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="NF12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="NG12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="NH12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="NI12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="NJ12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="NK12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="NL12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="NM12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="NN12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="NO12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="NP12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="NQ12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="NR12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="NS12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="NT12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="NU12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="NV12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="NW12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="NX12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="NY12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="NZ12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="OA12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="OB12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="OC12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="OD12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="OE12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="OF12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="OG12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="OH12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="OI12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="OJ12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="OK12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="OL12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="OM12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="ON12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="OO12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="OP12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="OQ12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="OR12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="OS12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="OT12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="OU12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="OV12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="OW12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="OX12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="OY12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="OZ12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="PA12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="PB12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="PC12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="PD12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="PE12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="PF12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="PG12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="PH12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="PI12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="PJ12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="PK12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="PL12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="PM12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="PN12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="PO12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="PP12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="PQ12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="PR12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="PS12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="PT12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="PU12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="PV12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="PW12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="PX12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="PY12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="PZ12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="QA12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="QB12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="QC12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="QD12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="QE12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="QF12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="QG12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="QH12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="QI12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="QJ12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="QK12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="QL12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="QM12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="QN12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="QO12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="QP12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="QQ12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="QR12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="QS12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="QT12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="QU12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="QV12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="QW12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="QX12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="QY12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="QZ12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="RA12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="RB12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="RC12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="RD12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="RE12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="RF12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="RG12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="RH12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="RI12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="RJ12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="RK12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="RL12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="RM12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="RN12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="RO12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="RP12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="RQ12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="RR12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="RS12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="RT12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="RU12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="RV12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="RW12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="RX12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="RY12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="RZ12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="SA12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="SB12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="SC12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="SD12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="SE12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="SF12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="SG12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="SH12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="SI12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="SJ12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="SK12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="SL12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="SM12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="SN12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="SO12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="SP12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="SQ12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="SR12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="SS12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="ST12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="SU12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="SV12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="SW12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="SX12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="SY12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="SZ12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="TA12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="TB12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="TC12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="TD12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="TE12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="TF12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="TG12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="TH12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="TI12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="TJ12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="TK12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="TL12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="TM12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="TN12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="TO12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="TP12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="TQ12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="TR12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="TS12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="TT12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="TU12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="TV12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="TW12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="TX12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="TY12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="TZ12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="UA12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="UB12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="UC12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="UD12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="UE12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="UF12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="UG12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="UH12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="UI12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="UJ12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="UK12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="UL12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="UM12" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="UN12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="UO12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="UP12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="UQ12" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="UR12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="US12" s="4" t="s">
+        <v>108</v>
+      </c>
     </row>
-    <row r="13" spans="1:189">
+    <row r="13" spans="1:565">
       <c r="A13" s="5" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B13" s="6">
         <v>0.0</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="G13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="H13" s="6">
         <v>0.0</v>
       </c>
       <c r="I13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="M13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="N13" s="6">
         <v>0.0</v>
       </c>
       <c r="O13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="P13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="Q13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="R13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="T13" s="6">
         <v>0.0</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="V13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="W13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="X13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="Y13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="Z13" s="6">
         <v>0.0</v>
       </c>
       <c r="AA13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="AB13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="AC13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="AD13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="AE13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="AF13" s="6">
         <v>0.0</v>
       </c>
       <c r="AG13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="AH13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="AI13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="AJ13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="AK13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="AL13" s="6">
         <v>0.0</v>
       </c>
       <c r="AM13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="AN13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="AO13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="AP13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="AQ13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="AR13" s="6">
         <v>0.0</v>
       </c>
       <c r="AS13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="AT13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="AU13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="AV13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="AW13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="AX13" s="6">
         <v>0.0</v>
       </c>
       <c r="AY13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="AZ13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="BA13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="BB13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="BC13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="BD13" s="6">
         <v>0.0</v>
       </c>
       <c r="BE13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="BF13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="BG13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="BH13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="BI13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="BJ13" s="6">
         <v>0.0</v>
       </c>
       <c r="BK13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="BL13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="BM13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="BN13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="BO13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="BP13" s="6">
         <v>0.0</v>
       </c>
       <c r="BQ13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="BR13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="BS13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="BT13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="BU13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="BV13" s="6">
         <v>0.0</v>
       </c>
       <c r="BW13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="BX13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="BY13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="BZ13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="CA13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="CB13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="CC13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="CD13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="CE13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="CF13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="CG13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="CH13" s="6">
         <v>0.0</v>
       </c>
       <c r="CI13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="CJ13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="CK13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="CL13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="CM13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>110</v>
+      </c>
+      <c r="CN13" s="6">
+        <v>0.0</v>
       </c>
       <c r="CO13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="CP13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="CQ13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="CR13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="CS13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="CT13" s="6">
         <v>0.0</v>
       </c>
       <c r="CU13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="CV13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="CW13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="CX13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="CY13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="CZ13" s="6">
         <v>0.0</v>
       </c>
       <c r="DA13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="DB13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="DC13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="DD13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="DE13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="DF13" s="6">
         <v>0.0</v>
       </c>
       <c r="DG13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="DH13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="DI13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="DJ13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="DK13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>110</v>
+      </c>
+      <c r="DL13" s="6">
+        <v>0.0</v>
       </c>
       <c r="DM13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="DN13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="DO13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="DP13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="DQ13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>110</v>
+      </c>
+      <c r="DR13" s="6">
+        <v>0.0</v>
       </c>
       <c r="DS13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="DT13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="DU13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="DV13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="DW13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="DX13" s="6">
         <v>0.0</v>
       </c>
       <c r="DY13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="DZ13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="EA13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="EB13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="EC13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="ED13" s="6">
         <v>0.0</v>
       </c>
       <c r="EE13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="EF13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="EG13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="EH13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="EI13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="EJ13" s="6">
         <v>0.0</v>
       </c>
       <c r="EK13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="EL13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="EM13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="EN13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="EO13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="EP13" s="6">
         <v>0.0</v>
       </c>
       <c r="EQ13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="ER13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="ES13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="ET13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="EU13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="EV13" s="6">
         <v>0.0</v>
       </c>
       <c r="EW13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="EX13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="EY13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="EZ13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="FA13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="FB13" s="6">
         <v>0.0</v>
       </c>
       <c r="FC13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="FD13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="FE13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="FF13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="FG13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="FH13" s="6">
         <v>0.0</v>
       </c>
       <c r="FI13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="FJ13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="FK13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="FL13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="FM13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>110</v>
+      </c>
+      <c r="FN13" s="6">
+        <v>0.0</v>
       </c>
       <c r="FO13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="FP13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="FQ13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="FR13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="FS13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="FT13" s="6">
         <v>0.0</v>
       </c>
       <c r="FU13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="FV13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="FW13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="FX13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="FY13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="FZ13" s="6">
         <v>0.0</v>
       </c>
       <c r="GA13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="GB13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="GC13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="GD13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="GE13" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="GF13" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="GG13" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
+      </c>
+      <c r="GH13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GI13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GJ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GK13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GL13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="GM13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GN13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GO13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GP13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GQ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GR13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="GS13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GT13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GU13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GV13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GW13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GX13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="GY13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GZ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HA13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HB13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HC13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HD13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HE13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HF13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HG13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HH13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HI13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HJ13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="HK13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HL13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HM13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HN13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HO13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HP13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="HQ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HR13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HS13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HT13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HU13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HV13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="HW13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HX13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HY13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HZ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IA13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IB13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="IC13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ID13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IE13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IF13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IG13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IH13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="II13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IJ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IK13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IL13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IM13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IN13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="IO13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IP13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IQ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IR13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IS13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IT13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="IU13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IV13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IW13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IX13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IY13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IZ13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="JA13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JB13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JC13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JD13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JE13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JF13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="JG13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JH13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JI13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JJ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JK13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JL13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JM13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JN13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JO13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JP13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JQ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JR13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="JS13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JT13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JU13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JV13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JW13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JX13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="JY13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JZ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KA13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KB13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KC13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KD13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="KE13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KF13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KG13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KH13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KI13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KJ13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="KK13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KL13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KM13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KN13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KO13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KP13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="KQ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KR13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KS13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KT13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KU13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KV13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="KW13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KX13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KY13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KZ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LA13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LB13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="LC13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LD13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LE13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LF13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LG13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LH13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LI13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LJ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LK13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LL13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LM13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LN13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="LO13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LP13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LQ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LR13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LS13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LT13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="LU13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LV13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LW13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LX13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LY13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LZ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MA13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MB13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MC13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MD13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ME13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MF13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MG13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MH13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MI13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MJ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MK13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ML13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="MM13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MN13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MO13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MP13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MQ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MR13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="MS13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MT13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MU13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MV13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MW13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MX13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MY13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MZ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NA13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NB13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NC13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ND13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NE13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NF13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NG13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NH13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NI13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NJ13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="NK13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NL13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NM13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NN13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NO13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NP13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="NQ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NR13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NS13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NT13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NU13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NV13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NW13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NX13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NY13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NZ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OA13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OB13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="OC13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OD13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OE13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OF13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OG13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OH13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="OI13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OJ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OK13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OL13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OM13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ON13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="OO13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OP13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OQ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OR13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OS13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OT13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="OU13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OV13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OW13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OX13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OY13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OZ13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="PA13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PB13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PC13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PD13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PE13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PF13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="PG13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PH13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PI13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PJ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PK13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PL13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="PM13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PN13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PO13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PP13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PQ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PR13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="PS13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PT13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PU13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PV13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PW13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PX13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="PY13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PZ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QA13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QB13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QC13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QD13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="QE13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QF13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QG13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QH13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QI13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QJ13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="QK13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QL13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QM13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QN13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QO13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QP13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="QQ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QR13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QS13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QT13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QU13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QV13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QW13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QX13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QY13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QZ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RA13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RB13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="RC13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RD13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RE13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RF13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RG13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RH13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="RI13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RJ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RK13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RL13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RM13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RN13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="RO13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RP13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RQ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RR13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RS13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RT13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="RU13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RV13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RW13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RX13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RY13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RZ13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="SA13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SB13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SC13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SD13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SE13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SF13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="SG13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SH13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SI13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SJ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SK13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SL13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SM13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SN13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SO13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SP13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SQ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SR13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="SS13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ST13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SU13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SV13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SW13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SX13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="SY13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SZ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TA13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TB13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TC13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TD13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="TE13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TF13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TG13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TH13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TI13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TJ13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="TK13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TL13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TM13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TN13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TO13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TP13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TQ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TR13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TS13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TT13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TU13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TV13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="TW13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TX13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TY13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TZ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UA13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UB13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="UC13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UD13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UE13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UF13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UG13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UH13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UI13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UJ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UK13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UL13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UM13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UN13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="UO13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UP13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UQ13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UR13" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="US13" s="6" t="s">
+        <v>110</v>
       </c>
     </row>
-    <row r="14" spans="1:189">
+    <row r="14" spans="1:565">
       <c r="A14" s="5" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B14" s="6">
         <v>28.4</v>
       </c>
       <c r="C14" s="6">
         <v>17.0</v>
       </c>
-      <c r="D14" s="6">
-[...5 lines deleted...]
-      <c r="F14" s="6">
+      <c r="D14" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="E14" s="6">
+        <v>61.8</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="G14" s="6">
+        <v>45.1</v>
+      </c>
+      <c r="H14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="I14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="J14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="K14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="M14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="N14" s="6">
         <v>32.5</v>
       </c>
-      <c r="G14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H14" s="6">
+      <c r="O14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="P14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="R14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="S14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="T14" s="6">
         <v>15.5</v>
       </c>
-      <c r="I14" s="6" t="s">
-[...39 lines deleted...]
-        <v>33.6</v>
+      <c r="U14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="V14" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="W14" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="X14" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="Y14" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="Z14" s="6">
         <v>100.0</v>
       </c>
-      <c r="AA14" s="6">
-        <v>0.0</v>
+      <c r="AA14" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="AB14" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="AC14" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="AD14" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="AE14" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="AF14" s="6">
+        <v>46.4</v>
+      </c>
+      <c r="AG14" s="6">
+        <v>15.2</v>
+      </c>
+      <c r="AH14" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI14" s="6">
+        <v>76.1</v>
+      </c>
+      <c r="AJ14" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="AK14" s="6">
+        <v>61.2</v>
+      </c>
+      <c r="AL14" s="6">
+        <v>40.4</v>
+      </c>
+      <c r="AM14" s="6">
+        <v>9.5</v>
+      </c>
+      <c r="AN14" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO14" s="6">
+        <v>59.0</v>
+      </c>
+      <c r="AP14" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ14" s="6">
+        <v>49.7</v>
+      </c>
+      <c r="AR14" s="6">
+        <v>20.9</v>
+      </c>
+      <c r="AS14" s="6">
+        <v>8.4</v>
+      </c>
+      <c r="AT14" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU14" s="6">
+        <v>37.3</v>
+      </c>
+      <c r="AV14" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="AW14" s="6">
+        <v>29.1</v>
+      </c>
+      <c r="AX14" s="6">
+        <v>38.4</v>
+      </c>
+      <c r="AY14" s="6">
+        <v>15.3</v>
+      </c>
+      <c r="AZ14" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="BA14" s="6">
+        <v>68.4</v>
+      </c>
+      <c r="BB14" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC14" s="6">
+        <v>53.4</v>
+      </c>
+      <c r="BD14" s="6">
+        <v>27.3</v>
+      </c>
+      <c r="BE14" s="6">
+        <v>13.5</v>
+      </c>
+      <c r="BF14" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG14" s="6">
+        <v>53.8</v>
+      </c>
+      <c r="BH14" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="BI14" s="6">
+        <v>40.5</v>
+      </c>
+      <c r="BJ14" s="6">
         <v>33.6</v>
       </c>
-      <c r="AG14" s="6">
+      <c r="BK14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BL14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BM14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BN14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BO14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BP14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BR14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BS14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BT14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BU14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BV14" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="BW14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BX14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BY14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BZ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CA14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CB14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CC14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CD14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CE14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CF14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CG14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CH14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="CI14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CJ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CK14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CL14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CM14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CN14" s="6">
+        <v>33.6</v>
+      </c>
+      <c r="CO14" s="6">
         <v>19.3</v>
       </c>
-      <c r="AH14" s="6">
+      <c r="CP14" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="CQ14" s="6">
+        <v>71.5</v>
+      </c>
+      <c r="CR14" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="CS14" s="6">
+        <v>52.5</v>
+      </c>
+      <c r="CT14" s="6">
         <v>23.1</v>
       </c>
-      <c r="AI14" s="6">
+      <c r="CU14" s="6">
         <v>11.9</v>
       </c>
-      <c r="AJ14" s="6">
+      <c r="CV14" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="CW14" s="6">
+        <v>46.4</v>
+      </c>
+      <c r="CX14" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="CY14" s="6">
+        <v>34.7</v>
+      </c>
+      <c r="CZ14" s="6">
         <v>64.3</v>
       </c>
-      <c r="AK14" s="6">
+      <c r="DA14" s="6">
         <v>19.9</v>
       </c>
-      <c r="AL14" s="6">
+      <c r="DB14" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="DC14" s="6">
+        <v>103.3</v>
+      </c>
+      <c r="DD14" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="DE14" s="6">
+        <v>83.8</v>
+      </c>
+      <c r="DF14" s="6">
         <v>100.0</v>
       </c>
-      <c r="AM14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AN14" s="6">
+      <c r="DG14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DH14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DI14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DJ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DK14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DL14" s="6">
         <v>30.1</v>
       </c>
-      <c r="AO14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AP14" s="6">
+      <c r="DM14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DN14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DO14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DP14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DQ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DR14" s="6">
         <v>100.0</v>
       </c>
-      <c r="AQ14" s="6">
-[...8 lines deleted...]
-      <c r="AT14" s="6">
+      <c r="DS14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DT14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DU14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DV14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DW14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DX14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="DY14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DZ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EA14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EB14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EC14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ED14" s="6">
         <v>43.3</v>
       </c>
-      <c r="AU14" s="6">
+      <c r="EE14" s="6">
         <v>18.8</v>
       </c>
-      <c r="AV14" s="6">
+      <c r="EF14" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="EG14" s="6">
+        <v>80.2</v>
+      </c>
+      <c r="EH14" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="EI14" s="6">
+        <v>61.8</v>
+      </c>
+      <c r="EJ14" s="6">
         <v>33.1</v>
       </c>
-      <c r="AW14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AX14" s="6">
+      <c r="EK14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EL14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EM14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EN14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EO14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EP14" s="6">
         <v>67.0</v>
       </c>
-      <c r="AY14" s="6">
+      <c r="EQ14" s="6">
         <v>27.1</v>
       </c>
-      <c r="AZ14" s="6">
+      <c r="ER14" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="ES14" s="6">
+        <v>120.1</v>
+      </c>
+      <c r="ET14" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="EU14" s="6">
+        <v>93.6</v>
+      </c>
+      <c r="EV14" s="6">
         <v>26.3</v>
       </c>
-      <c r="BA14" s="6">
+      <c r="EW14" s="6">
         <v>11.3</v>
       </c>
-      <c r="BB14" s="6">
+      <c r="EX14" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="EY14" s="6">
+        <v>48.5</v>
+      </c>
+      <c r="EZ14" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="FA14" s="6">
+        <v>37.4</v>
+      </c>
+      <c r="FB14" s="6">
         <v>19.2</v>
       </c>
-      <c r="BC14" s="6">
+      <c r="FC14" s="6">
         <v>12.3</v>
       </c>
-      <c r="BD14" s="6">
+      <c r="FD14" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="FE14" s="6">
+        <v>43.2</v>
+      </c>
+      <c r="FF14" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="FG14" s="6">
+        <v>31.2</v>
+      </c>
+      <c r="FH14" s="6">
         <v>39.0</v>
       </c>
-      <c r="BE14" s="6">
+      <c r="FI14" s="6">
         <v>15.4</v>
       </c>
-      <c r="BF14" s="6">
+      <c r="FJ14" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="FK14" s="6">
+        <v>69.2</v>
+      </c>
+      <c r="FL14" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="FM14" s="6">
+        <v>54.1</v>
+      </c>
+      <c r="FN14" s="6">
         <v>17.0</v>
       </c>
-      <c r="BG14" s="6">
+      <c r="FO14" s="6">
         <v>11.1</v>
       </c>
-      <c r="BH14" s="6">
+      <c r="FP14" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="FQ14" s="6">
+        <v>38.8</v>
+      </c>
+      <c r="FR14" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="FS14" s="6">
+        <v>27.9</v>
+      </c>
+      <c r="FT14" s="6">
         <v>33.3</v>
       </c>
-      <c r="BI14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="BJ14" s="6">
+      <c r="FU14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FV14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FW14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FX14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FY14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FZ14" s="6">
         <v>66.7</v>
       </c>
-      <c r="BK14" s="6">
+      <c r="GA14" s="6">
         <v>27.4</v>
       </c>
-      <c r="BL14" s="6" t="s">
-[...11 lines deleted...]
-      <c r="BP14" s="6">
+      <c r="GB14" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="GC14" s="6">
+        <v>120.3</v>
+      </c>
+      <c r="GD14" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="GE14" s="6">
+        <v>93.5</v>
+      </c>
+      <c r="GF14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GG14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GH14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GI14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GJ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GK14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GL14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="GM14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GN14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GO14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GP14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GQ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GR14" s="6">
         <v>51.5</v>
       </c>
-      <c r="BQ14" s="6" t="s">
-[...14 lines deleted...]
-      <c r="BV14" s="6">
+      <c r="GS14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GT14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GU14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GV14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GW14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GX14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="GY14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GZ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HA14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HB14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HC14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HD14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HE14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HF14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HG14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HH14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HI14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HJ14" s="6">
         <v>65.9</v>
       </c>
-      <c r="BW14" s="6">
+      <c r="HK14" s="6">
         <v>27.6</v>
       </c>
-      <c r="BX14" s="6">
+      <c r="HL14" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="HM14" s="6">
+        <v>120.0</v>
+      </c>
+      <c r="HN14" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="HO14" s="6">
+        <v>92.9</v>
+      </c>
+      <c r="HP14" s="6">
         <v>57.2</v>
       </c>
-      <c r="BY14" s="6">
+      <c r="HQ14" s="6">
         <v>18.7</v>
       </c>
-      <c r="BZ14" s="6">
+      <c r="HR14" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="HS14" s="6">
+        <v>93.9</v>
+      </c>
+      <c r="HT14" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="HU14" s="6">
+        <v>75.5</v>
+      </c>
+      <c r="HV14" s="6">
         <v>31.0</v>
       </c>
-      <c r="CA14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="CB14" s="6">
+      <c r="HW14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HX14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HY14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HZ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IA14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IB14" s="6">
         <v>53.4</v>
       </c>
-      <c r="CC14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="CD14" s="6">
+      <c r="IC14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ID14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IE14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IF14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IG14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IH14" s="6">
         <v>56.2</v>
       </c>
-      <c r="CE14" s="6">
+      <c r="II14" s="6">
         <v>16.6</v>
       </c>
-      <c r="CF14" s="6">
+      <c r="IJ14" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="IK14" s="6">
+        <v>88.7</v>
+      </c>
+      <c r="IL14" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="IM14" s="6">
+        <v>72.4</v>
+      </c>
+      <c r="IN14" s="6">
         <v>30.7</v>
       </c>
-      <c r="CG14" s="6">
+      <c r="IO14" s="6">
         <v>10.5</v>
       </c>
-      <c r="CH14" s="6">
-[...5 lines deleted...]
-      <c r="CJ14" s="6">
+      <c r="IP14" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="IQ14" s="6">
+        <v>51.3</v>
+      </c>
+      <c r="IR14" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="IS14" s="6">
+        <v>41.0</v>
+      </c>
+      <c r="IT14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="IU14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IV14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IW14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IX14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IY14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IZ14" s="6">
         <v>100.0</v>
       </c>
-      <c r="CK14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="CL14" s="6">
+      <c r="JA14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JB14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JC14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JD14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JE14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JF14" s="6">
         <v>100.0</v>
       </c>
-      <c r="CM14" s="6" t="s">
-[...14 lines deleted...]
-      <c r="CR14" s="6">
+      <c r="JG14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JH14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JI14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JJ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JK14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JL14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JM14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JN14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JO14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JP14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JQ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JR14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="JS14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JT14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JU14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JV14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JW14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JX14" s="6">
         <v>30.0</v>
       </c>
-      <c r="CS14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="CT14" s="6">
+      <c r="JY14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JZ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KA14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KB14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KC14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KD14" s="6">
         <v>31.0</v>
       </c>
-      <c r="CU14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="CV14" s="6">
+      <c r="KE14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KF14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KG14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KH14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KI14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KJ14" s="6">
         <v>100.0</v>
       </c>
-      <c r="CW14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="CX14" s="6">
+      <c r="KK14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KL14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KM14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KN14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KO14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KP14" s="6">
         <v>28.8</v>
       </c>
-      <c r="CY14" s="6">
+      <c r="KQ14" s="6">
         <v>17.2</v>
       </c>
-      <c r="CZ14" s="6">
+      <c r="KR14" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="KS14" s="6">
+        <v>62.5</v>
+      </c>
+      <c r="KT14" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="KU14" s="6">
+        <v>45.7</v>
+      </c>
+      <c r="KV14" s="6">
         <v>67.5</v>
       </c>
-      <c r="DA14" s="6">
+      <c r="KW14" s="6">
         <v>26.8</v>
       </c>
-      <c r="DB14" s="6">
+      <c r="KX14" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="KY14" s="6">
+        <v>120.2</v>
+      </c>
+      <c r="KZ14" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="LA14" s="6">
+        <v>93.9</v>
+      </c>
+      <c r="LB14" s="6">
         <v>20.4</v>
       </c>
-      <c r="DC14" s="6" t="s">
-[...14 lines deleted...]
-      <c r="DH14" s="6">
+      <c r="LC14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LD14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LE14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LF14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LG14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LH14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LI14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LJ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LK14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LL14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LM14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LN14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="LO14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LP14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LQ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LR14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LS14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LT14" s="6">
         <v>50.0</v>
       </c>
-      <c r="DI14" s="6" t="s">
-[...14 lines deleted...]
-      <c r="DN14" s="6">
+      <c r="LU14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LV14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LW14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LX14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LY14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LZ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MA14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MB14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MC14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MD14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ME14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MF14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MG14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MH14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MI14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MJ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MK14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ML14" s="6">
         <v>26.2</v>
       </c>
-      <c r="DO14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="DP14" s="6">
+      <c r="MM14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MN14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MO14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MP14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MQ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MR14" s="6">
         <v>52.7</v>
       </c>
-      <c r="DQ14" s="6" t="s">
-[...14 lines deleted...]
-      <c r="DV14" s="6">
+      <c r="MS14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MT14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MU14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MV14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MW14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MX14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MY14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MZ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NA14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NB14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NC14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ND14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NE14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NF14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NG14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NH14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NI14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NJ14" s="6">
         <v>51.5</v>
       </c>
-      <c r="DW14" s="6" t="s">
-[...14 lines deleted...]
-      <c r="EB14" s="6">
+      <c r="NK14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NL14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NM14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NN14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NO14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NP14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="NQ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NR14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NS14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NT14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NU14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NV14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NW14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NX14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NY14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NZ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OA14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OB14" s="6">
         <v>49.8</v>
       </c>
-      <c r="EC14" s="6" t="s">
-[...8 lines deleted...]
-      <c r="EF14" s="6">
+      <c r="OC14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OD14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OE14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OF14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OG14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OH14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="OI14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OJ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OK14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OL14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OM14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ON14" s="6">
         <v>100.0</v>
       </c>
-      <c r="EG14" s="6">
-[...2 lines deleted...]
-      <c r="EH14" s="6">
+      <c r="OO14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OP14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OQ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OR14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OS14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OT14" s="6">
         <v>100.0</v>
       </c>
-      <c r="EI14" s="6">
-[...8 lines deleted...]
-      <c r="EL14" s="6">
+      <c r="OU14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OV14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OW14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OX14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OY14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OZ14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="PA14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PB14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PC14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PD14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PE14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PF14" s="6">
         <v>100.0</v>
       </c>
-      <c r="EM14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="EN14" s="6">
+      <c r="PG14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PH14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PI14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PJ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PK14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PL14" s="6">
         <v>100.0</v>
       </c>
-      <c r="EO14" s="6">
-[...8 lines deleted...]
-      <c r="ER14" s="6">
+      <c r="PM14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PN14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PO14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PP14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PQ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PR14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="PS14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PT14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PU14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PV14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PW14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PX14" s="6">
         <v>100.0</v>
       </c>
-      <c r="ES14" s="6">
-[...38 lines deleted...]
-      <c r="FF14" s="6">
+      <c r="PY14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PZ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QA14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QB14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QC14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QD14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="QE14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QF14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QG14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QH14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QI14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QJ14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="QK14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QL14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QM14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QN14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QO14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QP14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="QQ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QR14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QS14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QT14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QU14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QV14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QW14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QX14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QY14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QZ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RA14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RB14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="RC14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RD14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RE14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RF14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RG14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RH14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="RI14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RJ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RK14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RL14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RM14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RN14" s="6">
         <v>32.9</v>
       </c>
-      <c r="FG14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="FH14" s="6">
+      <c r="RO14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RP14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RQ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RR14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RS14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RT14" s="6">
         <v>50.4</v>
       </c>
-      <c r="FI14" s="6">
+      <c r="RU14" s="6">
         <v>17.7</v>
       </c>
-      <c r="FJ14" s="6">
+      <c r="RV14" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="RW14" s="6">
+        <v>85.1</v>
+      </c>
+      <c r="RX14" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="RY14" s="6">
+        <v>67.8</v>
+      </c>
+      <c r="RZ14" s="6">
         <v>25.5</v>
       </c>
-      <c r="FK14" s="6" t="s">
-[...20 lines deleted...]
-      <c r="FR14" s="6">
+      <c r="SA14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SB14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SC14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SD14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SE14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SF14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="SG14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SH14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SI14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SJ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SK14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SL14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SM14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SN14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SO14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SP14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SQ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SR14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="SS14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ST14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SU14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SV14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SW14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SX14" s="6">
         <v>33.8</v>
       </c>
-      <c r="FS14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="FT14" s="6">
+      <c r="SY14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SZ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TA14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TB14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TC14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TD14" s="6">
         <v>32.4</v>
       </c>
-      <c r="FU14" s="6">
+      <c r="TE14" s="6">
         <v>19.0</v>
       </c>
-      <c r="FV14" s="6">
+      <c r="TF14" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="TG14" s="6">
+        <v>69.7</v>
+      </c>
+      <c r="TH14" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="TI14" s="6">
+        <v>51.0</v>
+      </c>
+      <c r="TJ14" s="6">
         <v>25.4</v>
       </c>
-      <c r="FW14" s="6" t="s">
-[...26 lines deleted...]
-      <c r="GF14" s="6">
+      <c r="TK14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TL14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TM14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TN14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TO14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TP14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TQ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TR14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TS14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TT14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TU14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TV14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="TW14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TX14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TY14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TZ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UA14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UB14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="UC14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UD14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UE14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UF14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UG14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UH14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UI14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UJ14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UK14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UL14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UM14" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UN14" s="6">
         <v>34.6</v>
       </c>
-      <c r="GG14" s="6">
+      <c r="UO14" s="6">
         <v>2.5</v>
       </c>
+      <c r="UP14" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="UQ14" s="6">
+        <v>39.5</v>
+      </c>
+      <c r="UR14" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="US14" s="6">
+        <v>37.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:189">
+    <row r="15" spans="1:565">
       <c r="A15" s="5" t="s">
-        <v>108</v>
+        <v>162</v>
       </c>
       <c r="B15" s="6">
         <v>57.5</v>
       </c>
       <c r="C15" s="6">
         <v>18.7</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="E15" s="6">
+        <v>94.2</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="G15" s="6">
+        <v>75.9</v>
+      </c>
+      <c r="H15" s="6">
         <v>74.6</v>
       </c>
-      <c r="E15" s="6">
+      <c r="I15" s="6">
         <v>21.9</v>
       </c>
-      <c r="F15" s="6">
+      <c r="J15" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="K15" s="6">
+        <v>117.6</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="M15" s="6">
+        <v>96.1</v>
+      </c>
+      <c r="N15" s="6">
         <v>67.5</v>
       </c>
-      <c r="G15" s="6">
+      <c r="O15" s="6">
         <v>26.8</v>
       </c>
-      <c r="H15" s="6">
+      <c r="P15" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>120.2</v>
+      </c>
+      <c r="R15" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="S15" s="6">
+        <v>93.9</v>
+      </c>
+      <c r="T15" s="6">
         <v>68.3</v>
       </c>
-      <c r="I15" s="6">
+      <c r="U15" s="6">
         <v>18.8</v>
       </c>
-      <c r="J15" s="6">
-[...5 lines deleted...]
-      <c r="L15" s="6">
+      <c r="V15" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="W15" s="6">
+        <v>105.1</v>
+      </c>
+      <c r="X15" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>86.7</v>
+      </c>
+      <c r="Z15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AA15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="AC15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF15" s="6">
         <v>53.6</v>
       </c>
-      <c r="M15" s="6">
+      <c r="AG15" s="6">
         <v>15.2</v>
       </c>
-      <c r="N15" s="6">
+      <c r="AH15" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="AI15" s="6">
+        <v>83.4</v>
+      </c>
+      <c r="AJ15" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="AK15" s="6">
+        <v>68.5</v>
+      </c>
+      <c r="AL15" s="6">
         <v>51.9</v>
       </c>
-      <c r="O15" s="6">
+      <c r="AM15" s="6">
         <v>9.7</v>
       </c>
-      <c r="P15" s="6">
+      <c r="AN15" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="AO15" s="6">
+        <v>70.8</v>
+      </c>
+      <c r="AP15" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="AQ15" s="6">
+        <v>61.4</v>
+      </c>
+      <c r="AR15" s="6">
         <v>74.3</v>
       </c>
-      <c r="Q15" s="6">
+      <c r="AS15" s="6">
         <v>9.1</v>
       </c>
-      <c r="R15" s="6">
+      <c r="AT15" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="AU15" s="6">
+        <v>92.1</v>
+      </c>
+      <c r="AV15" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="AW15" s="6">
+        <v>83.2</v>
+      </c>
+      <c r="AX15" s="6">
         <v>40.7</v>
       </c>
-      <c r="S15" s="6">
+      <c r="AY15" s="6">
         <v>15.7</v>
       </c>
-      <c r="T15" s="6">
+      <c r="AZ15" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="BA15" s="6">
+        <v>71.5</v>
+      </c>
+      <c r="BB15" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="BC15" s="6">
+        <v>56.1</v>
+      </c>
+      <c r="BD15" s="6">
         <v>53.7</v>
       </c>
-      <c r="U15" s="6">
+      <c r="BE15" s="6">
         <v>15.1</v>
       </c>
-      <c r="V15" s="6">
+      <c r="BF15" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="BG15" s="6">
+        <v>83.4</v>
+      </c>
+      <c r="BH15" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="BI15" s="6">
+        <v>68.6</v>
+      </c>
+      <c r="BJ15" s="6">
         <v>66.4</v>
       </c>
-      <c r="W15" s="6">
+      <c r="BK15" s="6">
         <v>27.4</v>
       </c>
-      <c r="X15" s="6">
+      <c r="BL15" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="BM15" s="6">
+        <v>120.1</v>
+      </c>
+      <c r="BN15" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="BO15" s="6">
+        <v>93.2</v>
+      </c>
+      <c r="BP15" s="6">
         <v>66.4</v>
       </c>
-      <c r="Y15" s="6">
+      <c r="BQ15" s="6">
         <v>27.4</v>
       </c>
-      <c r="Z15" s="6">
-[...135 lines deleted...]
-        <v>106</v>
+      <c r="BR15" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="BS15" s="6">
+        <v>120.1</v>
       </c>
       <c r="BT15" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>181</v>
+      </c>
+      <c r="BU15" s="6">
+        <v>93.3</v>
       </c>
       <c r="BV15" s="6">
         <v>0.0</v>
       </c>
       <c r="BW15" s="6" t="s">
-        <v>106</v>
-[...14 lines deleted...]
-        <v>46.6</v>
+        <v>110</v>
+      </c>
+      <c r="BX15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BY15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BZ15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CA15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CB15" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="CC15" s="6" t="s">
-        <v>106</v>
-[...11 lines deleted...]
-        <v>11.0</v>
+        <v>110</v>
+      </c>
+      <c r="CD15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CE15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CF15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CG15" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="CH15" s="6">
         <v>100.0</v>
       </c>
-      <c r="CI15" s="6">
-[...3 lines deleted...]
-        <v>0.0</v>
+      <c r="CI15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CJ15" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="CK15" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>110</v>
+      </c>
+      <c r="CL15" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="CM15" s="6" t="s">
-        <v>106</v>
-[...8 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="CN15" s="6">
+        <v>66.4</v>
+      </c>
+      <c r="CO15" s="6">
+        <v>19.3</v>
+      </c>
+      <c r="CP15" s="6" t="s">
+        <v>182</v>
       </c>
       <c r="CQ15" s="6">
-        <v>0.0</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>104.3</v>
+      </c>
+      <c r="CR15" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="CS15" s="6">
+        <v>85.4</v>
       </c>
       <c r="CT15" s="6">
-        <v>69.0</v>
+        <v>62.1</v>
       </c>
       <c r="CU15" s="6">
-        <v>26.2</v>
-[...8 lines deleted...]
-        <v>57.1</v>
+        <v>13.8</v>
+      </c>
+      <c r="CV15" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="CW15" s="6">
+        <v>89.3</v>
+      </c>
+      <c r="CX15" s="6" t="s">
+        <v>185</v>
       </c>
       <c r="CY15" s="6">
-        <v>18.8</v>
+        <v>75.7</v>
       </c>
       <c r="CZ15" s="6">
-        <v>32.5</v>
-[...5 lines deleted...]
-        <v>79.6</v>
+        <v>35.7</v>
+      </c>
+      <c r="DA15" s="6">
+        <v>19.9</v>
+      </c>
+      <c r="DB15" s="6" t="s">
+        <v>186</v>
       </c>
       <c r="DC15" s="6">
-        <v>18.2</v>
+        <v>74.7</v>
       </c>
       <c r="DD15" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>187</v>
+      </c>
+      <c r="DE15" s="6">
+        <v>55.2</v>
       </c>
       <c r="DF15" s="6">
-        <v>68.8</v>
-[...5 lines deleted...]
-        <v>50.0</v>
+        <v>0.0</v>
+      </c>
+      <c r="DG15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DH15" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="DI15" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="DJ15" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="DK15" s="6" t="s">
-        <v>106</v>
-[...8 lines deleted...]
-        <v>73.8</v>
+        <v>110</v>
+      </c>
+      <c r="DL15" s="6">
+        <v>69.9</v>
+      </c>
+      <c r="DM15" s="6">
+        <v>25.8</v>
+      </c>
+      <c r="DN15" s="6" t="s">
+        <v>188</v>
       </c>
       <c r="DO15" s="6">
-        <v>22.4</v>
-[...8 lines deleted...]
-        <v>106</v>
+        <v>120.4</v>
+      </c>
+      <c r="DP15" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="DQ15" s="6">
+        <v>95.2</v>
+      </c>
+      <c r="DR15" s="6">
+        <v>0.0</v>
       </c>
       <c r="DS15" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="DT15" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="DU15" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>48.5</v>
+        <v>110</v>
+      </c>
+      <c r="DV15" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="DW15" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="DX15" s="6">
         <v>100.0</v>
       </c>
       <c r="DY15" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="DZ15" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="EA15" s="6" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="EB15" s="6">
+        <v>110</v>
+      </c>
+      <c r="EB15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EC15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ED15" s="6">
+        <v>56.7</v>
+      </c>
+      <c r="EE15" s="6">
+        <v>18.8</v>
+      </c>
+      <c r="EF15" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="EG15" s="6">
+        <v>93.5</v>
+      </c>
+      <c r="EH15" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="EI15" s="6">
+        <v>75.1</v>
+      </c>
+      <c r="EJ15" s="6">
+        <v>32.4</v>
+      </c>
+      <c r="EK15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EL15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EM15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EN15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EO15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EP15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="EQ15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ER15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ES15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ET15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EU15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EV15" s="6">
+        <v>47.0</v>
+      </c>
+      <c r="EW15" s="6">
+        <v>12.9</v>
+      </c>
+      <c r="EX15" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="EY15" s="6">
+        <v>72.4</v>
+      </c>
+      <c r="EZ15" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="FA15" s="6">
+        <v>59.7</v>
+      </c>
+      <c r="FB15" s="6">
+        <v>70.9</v>
+      </c>
+      <c r="FC15" s="6">
+        <v>14.3</v>
+      </c>
+      <c r="FD15" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="FE15" s="6">
+        <v>98.9</v>
+      </c>
+      <c r="FF15" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="FG15" s="6">
+        <v>84.9</v>
+      </c>
+      <c r="FH15" s="6">
+        <v>61.0</v>
+      </c>
+      <c r="FI15" s="6">
+        <v>15.4</v>
+      </c>
+      <c r="FJ15" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="FK15" s="6">
+        <v>91.3</v>
+      </c>
+      <c r="FL15" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="FM15" s="6">
+        <v>76.1</v>
+      </c>
+      <c r="FN15" s="6">
+        <v>74.5</v>
+      </c>
+      <c r="FO15" s="6">
+        <v>13.0</v>
+      </c>
+      <c r="FP15" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="FQ15" s="6">
+        <v>100.1</v>
+      </c>
+      <c r="FR15" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="FS15" s="6">
+        <v>87.3</v>
+      </c>
+      <c r="FT15" s="6">
+        <v>66.7</v>
+      </c>
+      <c r="FU15" s="6">
+        <v>27.3</v>
+      </c>
+      <c r="FV15" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="FW15" s="6">
+        <v>120.2</v>
+      </c>
+      <c r="FX15" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="FY15" s="6">
+        <v>93.4</v>
+      </c>
+      <c r="FZ15" s="6">
+        <v>33.3</v>
+      </c>
+      <c r="GA15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GB15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GC15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GD15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GE15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GF15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GG15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GH15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GI15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GJ15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GK15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GL15" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="GM15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GN15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GO15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GP15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GQ15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GR15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="GS15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GT15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GU15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GV15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GW15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GX15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="GY15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GZ15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HA15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HB15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HC15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HD15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HE15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HF15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HG15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HH15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HI15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HJ15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="HK15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HL15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HM15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HN15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HO15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HP15" s="6">
+        <v>42.8</v>
+      </c>
+      <c r="HQ15" s="6">
+        <v>18.7</v>
+      </c>
+      <c r="HR15" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="HS15" s="6">
+        <v>79.6</v>
+      </c>
+      <c r="HT15" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="HU15" s="6">
+        <v>61.2</v>
+      </c>
+      <c r="HV15" s="6">
+        <v>69.0</v>
+      </c>
+      <c r="HW15" s="6">
+        <v>26.2</v>
+      </c>
+      <c r="HX15" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="HY15" s="6">
+        <v>120.4</v>
+      </c>
+      <c r="HZ15" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="IA15" s="6">
+        <v>94.7</v>
+      </c>
+      <c r="IB15" s="6">
+        <v>46.6</v>
+      </c>
+      <c r="IC15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ID15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IE15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IF15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IG15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IH15" s="6">
+        <v>33.3</v>
+      </c>
+      <c r="II15" s="6">
+        <v>15.8</v>
+      </c>
+      <c r="IJ15" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="IK15" s="6">
+        <v>64.3</v>
+      </c>
+      <c r="IL15" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="IM15" s="6">
+        <v>48.8</v>
+      </c>
+      <c r="IN15" s="6">
+        <v>64.0</v>
+      </c>
+      <c r="IO15" s="6">
+        <v>11.0</v>
+      </c>
+      <c r="IP15" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="IQ15" s="6">
+        <v>85.6</v>
+      </c>
+      <c r="IR15" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="IS15" s="6">
+        <v>74.8</v>
+      </c>
+      <c r="IT15" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="IU15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IV15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IW15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IX15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IY15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IZ15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="JA15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JB15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JC15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JD15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JE15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JF15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="JG15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JH15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JI15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JJ15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JK15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JL15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JM15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JN15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JO15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JP15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JQ15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JR15" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="JS15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JT15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JU15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JV15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JW15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JX15" s="6">
+        <v>25.5</v>
+      </c>
+      <c r="JY15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JZ15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KA15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KB15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KC15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KD15" s="6">
+        <v>69.0</v>
+      </c>
+      <c r="KE15" s="6">
+        <v>26.2</v>
+      </c>
+      <c r="KF15" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="KG15" s="6">
+        <v>120.5</v>
+      </c>
+      <c r="KH15" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="KI15" s="6">
+        <v>94.7</v>
+      </c>
+      <c r="KJ15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="KK15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KL15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KM15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KN15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KO15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KP15" s="6">
+        <v>57.1</v>
+      </c>
+      <c r="KQ15" s="6">
+        <v>18.8</v>
+      </c>
+      <c r="KR15" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="KS15" s="6">
+        <v>93.8</v>
+      </c>
+      <c r="KT15" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="KU15" s="6">
+        <v>75.4</v>
+      </c>
+      <c r="KV15" s="6">
+        <v>32.5</v>
+      </c>
+      <c r="KW15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KX15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KY15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KZ15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LA15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LB15" s="6">
+        <v>79.6</v>
+      </c>
+      <c r="LC15" s="6">
+        <v>18.2</v>
+      </c>
+      <c r="LD15" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="LE15" s="6">
+        <v>115.2</v>
+      </c>
+      <c r="LF15" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="LG15" s="6">
+        <v>97.4</v>
+      </c>
+      <c r="LH15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LI15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LJ15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LK15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LL15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LM15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LN15" s="6">
+        <v>68.8</v>
+      </c>
+      <c r="LO15" s="6">
+        <v>26.3</v>
+      </c>
+      <c r="LP15" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="LQ15" s="6">
+        <v>120.4</v>
+      </c>
+      <c r="LR15" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="LS15" s="6">
+        <v>94.6</v>
+      </c>
+      <c r="LT15" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="LU15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LV15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LW15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LX15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LY15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LZ15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MA15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MB15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MC15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MD15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ME15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MF15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MG15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MH15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MI15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MJ15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MK15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ML15" s="6">
+        <v>73.8</v>
+      </c>
+      <c r="MM15" s="6">
+        <v>22.4</v>
+      </c>
+      <c r="MN15" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="MO15" s="6">
+        <v>117.8</v>
+      </c>
+      <c r="MP15" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="MQ15" s="6">
+        <v>95.8</v>
+      </c>
+      <c r="MR15" s="6">
+        <v>47.3</v>
+      </c>
+      <c r="MS15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MT15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MU15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MV15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MW15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MX15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MY15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MZ15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NA15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NB15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NC15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ND15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NE15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NF15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NG15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NH15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NI15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NJ15" s="6">
+        <v>48.5</v>
+      </c>
+      <c r="NK15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NL15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NM15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NN15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NO15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NP15" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="NQ15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NR15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NS15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NT15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NU15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NV15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NW15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NX15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NY15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NZ15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OA15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OB15" s="6">
         <v>50.2</v>
       </c>
-      <c r="EC15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="ED15" s="6">
+      <c r="OC15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OD15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OE15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OF15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OG15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OH15" s="6">
         <v>100.0</v>
       </c>
-      <c r="EE15" s="6" t="s">
-[...14 lines deleted...]
-      <c r="EJ15" s="6">
+      <c r="OI15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OJ15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OK15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OL15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OM15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ON15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="OO15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OP15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OQ15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OR15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OS15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OT15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="OU15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OV15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OW15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OX15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OY15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OZ15" s="6">
         <v>100.0</v>
       </c>
-      <c r="EK15" s="6" t="s">
-[...26 lines deleted...]
-      <c r="ET15" s="6">
+      <c r="PA15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PB15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PC15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PD15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PE15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PF15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="PG15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PH15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PI15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PJ15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PK15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PL15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="PM15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PN15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PO15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PP15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PQ15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PR15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="PS15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PT15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PU15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PV15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PW15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PX15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="PY15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PZ15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QA15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QB15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QC15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QD15" s="6">
         <v>100.0</v>
       </c>
-      <c r="EU15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="EV15" s="6">
+      <c r="QE15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QF15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QG15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QH15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QI15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QJ15" s="6">
         <v>100.0</v>
       </c>
-      <c r="EW15" s="6">
-[...2 lines deleted...]
-      <c r="EX15" s="6">
+      <c r="QK15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QL15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QM15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QN15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QO15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QP15" s="6">
         <v>100.0</v>
       </c>
-      <c r="EY15" s="6">
-[...8 lines deleted...]
-      <c r="FB15" s="6">
+      <c r="QQ15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QR15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QS15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QT15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QU15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QV15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QW15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QX15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QY15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QZ15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RA15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RB15" s="6">
         <v>100.0</v>
       </c>
-      <c r="FC15" s="6">
-[...2 lines deleted...]
-      <c r="FD15" s="6">
+      <c r="RC15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RD15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RE15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RF15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RG15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RH15" s="6">
         <v>100.0</v>
       </c>
-      <c r="FE15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="FF15" s="6">
+      <c r="RI15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RJ15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RK15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RL15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RM15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RN15" s="6">
         <v>67.1</v>
       </c>
-      <c r="FG15" s="6">
+      <c r="RO15" s="6">
         <v>27.1</v>
       </c>
-      <c r="FH15" s="6">
+      <c r="RP15" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="RQ15" s="6">
+        <v>120.2</v>
+      </c>
+      <c r="RR15" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="RS15" s="6">
+        <v>93.7</v>
+      </c>
+      <c r="RT15" s="6">
         <v>49.6</v>
       </c>
-      <c r="FI15" s="6">
+      <c r="RU15" s="6">
         <v>17.7</v>
       </c>
-      <c r="FJ15" s="6">
+      <c r="RV15" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="RW15" s="6">
+        <v>84.2</v>
+      </c>
+      <c r="RX15" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="RY15" s="6">
+        <v>66.9</v>
+      </c>
+      <c r="RZ15" s="6">
         <v>74.5</v>
       </c>
-      <c r="FK15" s="6">
+      <c r="SA15" s="6">
         <v>22.0</v>
       </c>
-      <c r="FL15" s="6">
+      <c r="SB15" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="SC15" s="6">
+        <v>117.5</v>
+      </c>
+      <c r="SD15" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="SE15" s="6">
+        <v>96.0</v>
+      </c>
+      <c r="SF15" s="6">
         <v>80.3</v>
       </c>
-      <c r="FM15" s="6">
+      <c r="SG15" s="6">
         <v>17.7</v>
       </c>
-      <c r="FN15" s="6" t="s">
-[...5 lines deleted...]
-      <c r="FP15" s="6">
+      <c r="SH15" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="SI15" s="6">
+        <v>115.0</v>
+      </c>
+      <c r="SJ15" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="SK15" s="6">
+        <v>97.7</v>
+      </c>
+      <c r="SL15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SM15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SN15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SO15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SP15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SQ15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SR15" s="6">
         <v>100.0</v>
       </c>
-      <c r="FQ15" s="6">
-[...2 lines deleted...]
-      <c r="FR15" s="6">
+      <c r="SS15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ST15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SU15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SV15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SW15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SX15" s="6">
         <v>66.2</v>
       </c>
-      <c r="FS15" s="6">
+      <c r="SY15" s="6">
         <v>27.4</v>
       </c>
-      <c r="FT15" s="6">
+      <c r="SZ15" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="TA15" s="6">
+        <v>120.0</v>
+      </c>
+      <c r="TB15" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="TC15" s="6">
+        <v>93.1</v>
+      </c>
+      <c r="TD15" s="6">
         <v>50.1</v>
       </c>
-      <c r="FU15" s="6">
+      <c r="TE15" s="6">
         <v>20.4</v>
       </c>
-      <c r="FV15" s="6">
+      <c r="TF15" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="TG15" s="6">
+        <v>90.2</v>
+      </c>
+      <c r="TH15" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="TI15" s="6">
+        <v>70.1</v>
+      </c>
+      <c r="TJ15" s="6">
         <v>74.6</v>
       </c>
-      <c r="FW15" s="6">
+      <c r="TK15" s="6">
         <v>21.9</v>
       </c>
-      <c r="FX15" s="6" t="s">
-[...5 lines deleted...]
-      <c r="FZ15" s="6">
+      <c r="TL15" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="TM15" s="6">
+        <v>117.6</v>
+      </c>
+      <c r="TN15" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="TO15" s="6">
+        <v>96.1</v>
+      </c>
+      <c r="TP15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TQ15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TR15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TS15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TT15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TU15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TV15" s="6">
         <v>100.0</v>
       </c>
-      <c r="GA15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="GB15" s="6">
+      <c r="TW15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TX15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TY15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TZ15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UA15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UB15" s="6">
         <v>50.2</v>
       </c>
-      <c r="GC15" s="6" t="s">
-[...8 lines deleted...]
-      <c r="GF15" s="6">
+      <c r="UC15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UD15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UE15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UF15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UG15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UH15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UI15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UJ15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UK15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UL15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UM15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UN15" s="6">
         <v>56.3</v>
       </c>
-      <c r="GG15" s="6">
+      <c r="UO15" s="6">
         <v>2.6</v>
       </c>
+      <c r="UP15" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="UQ15" s="6">
+        <v>61.4</v>
+      </c>
+      <c r="UR15" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="US15" s="6">
+        <v>58.9</v>
+      </c>
     </row>
-    <row r="16" spans="1:189">
+    <row r="16" spans="1:565">
       <c r="A16" s="5" t="s">
-        <v>109</v>
+        <v>233</v>
       </c>
       <c r="B16" s="6">
         <v>14.1</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="D16" s="6">
+        <v>110</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="G16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="H16" s="6">
         <v>25.4</v>
       </c>
-      <c r="E16" s="6" t="s">
-[...8 lines deleted...]
-      <c r="H16" s="6">
+      <c r="I16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="J16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="K16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="M16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="N16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="O16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="P16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="R16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="S16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="T16" s="6">
         <v>16.2</v>
       </c>
-      <c r="I16" s="6" t="s">
-[...14 lines deleted...]
-      <c r="N16" s="6">
+      <c r="U16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="V16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="W16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="X16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AA16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="AC16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AG16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="AH16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="AK16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="AL16" s="6">
         <v>7.8</v>
       </c>
-      <c r="O16" s="6">
+      <c r="AM16" s="6">
         <v>5.3</v>
       </c>
-      <c r="P16" s="6">
+      <c r="AN16" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="AO16" s="6">
+        <v>18.1</v>
+      </c>
+      <c r="AP16" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="AQ16" s="6">
+        <v>12.9</v>
+      </c>
+      <c r="AR16" s="6">
         <v>4.8</v>
       </c>
-      <c r="Q16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="R16" s="6">
+      <c r="AS16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="AT16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="AW16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="AX16" s="6">
         <v>20.8</v>
       </c>
-      <c r="S16" s="6">
+      <c r="AY16" s="6">
         <v>13.1</v>
       </c>
-      <c r="T16" s="6">
+      <c r="AZ16" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="BA16" s="6">
+        <v>46.6</v>
+      </c>
+      <c r="BB16" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="BC16" s="6">
+        <v>33.7</v>
+      </c>
+      <c r="BD16" s="6">
         <v>19.0</v>
       </c>
-      <c r="U16" s="6">
+      <c r="BE16" s="6">
         <v>12.0</v>
       </c>
-      <c r="V16" s="6">
-[...5 lines deleted...]
-      <c r="X16" s="6">
+      <c r="BF16" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="BG16" s="6">
+        <v>42.6</v>
+      </c>
+      <c r="BH16" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="BI16" s="6">
+        <v>30.8</v>
+      </c>
+      <c r="BJ16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="BK16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BL16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BM16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BN16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BO16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BP16" s="6">
         <v>33.6</v>
       </c>
-      <c r="Y16" s="6" t="s">
-[...26 lines deleted...]
-      <c r="AH16" s="6">
+      <c r="BQ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BR16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BS16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BT16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BU16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BV16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="BW16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BX16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BY16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BZ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CA16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CB16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CC16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CD16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CE16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CF16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CG16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CH16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="CI16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CJ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CK16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CL16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CM16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CN16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="CO16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CP16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CQ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CR16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CS16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CT16" s="6">
         <v>14.8</v>
       </c>
-      <c r="AI16" s="6">
+      <c r="CU16" s="6">
         <v>9.8</v>
       </c>
-      <c r="AJ16" s="6">
-[...35 lines deleted...]
-      <c r="AV16" s="6">
+      <c r="CV16" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="CW16" s="6">
+        <v>33.9</v>
+      </c>
+      <c r="CX16" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="CY16" s="6">
+        <v>24.4</v>
+      </c>
+      <c r="CZ16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="DA16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DB16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DC16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DD16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DE16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DF16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="DG16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DH16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DI16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DJ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DK16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DL16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="DM16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DN16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DO16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DP16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DQ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DR16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="DS16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DT16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DU16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DV16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DW16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DX16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="DY16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DZ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EA16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EB16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EC16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ED16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="EE16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EF16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EG16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EH16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EI16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EJ16" s="6">
         <v>34.4</v>
       </c>
-      <c r="AW16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AX16" s="6">
+      <c r="EK16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EL16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EM16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EN16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EO16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EP16" s="6">
         <v>33.0</v>
       </c>
-      <c r="AY16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AZ16" s="6">
+      <c r="EQ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ER16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ES16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ET16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EU16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="EV16" s="6">
         <v>26.7</v>
       </c>
-      <c r="BA16" s="6">
+      <c r="EW16" s="6">
         <v>11.5</v>
       </c>
-      <c r="BB16" s="6">
+      <c r="EX16" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="EY16" s="6">
+        <v>49.1</v>
+      </c>
+      <c r="EZ16" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="FA16" s="6">
+        <v>37.9</v>
+      </c>
+      <c r="FB16" s="6">
         <v>9.9</v>
       </c>
-      <c r="BC16" s="6" t="s">
-[...8 lines deleted...]
-      <c r="BF16" s="6">
+      <c r="FC16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FD16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FE16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FF16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FG16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FH16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="FI16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FJ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FK16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FL16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FM16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FN16" s="6">
         <v>8.5</v>
       </c>
-      <c r="BG16" s="6" t="s">
-[...26 lines deleted...]
-      <c r="BP16" s="6">
+      <c r="FO16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FP16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FQ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FR16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FS16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FT16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="FU16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FV16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FW16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FX16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FY16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FZ16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="GA16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GB16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GC16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GD16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GE16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GF16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GG16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GH16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GI16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GJ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GK16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GL16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="GM16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GN16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GO16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GP16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GQ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GR16" s="6">
         <v>48.5</v>
       </c>
-      <c r="BQ16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="BR16" s="6">
+      <c r="GS16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GT16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GU16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GV16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GW16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GX16" s="6">
         <v>100.0</v>
       </c>
-      <c r="BS16" s="6" t="s">
-[...8 lines deleted...]
-      <c r="BV16" s="6">
+      <c r="GY16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GZ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HA16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HB16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HC16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HD16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HE16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HF16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HG16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HH16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HI16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HJ16" s="6">
         <v>34.1</v>
       </c>
-      <c r="BW16" s="6" t="s">
-[...20 lines deleted...]
-      <c r="CD16" s="6">
+      <c r="HK16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HL16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HM16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HN16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HO16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HP16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="HQ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HR16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HS16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HT16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HU16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HV16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="HW16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HX16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HY16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HZ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IA16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IB16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="IC16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ID16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IE16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IF16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IG16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IH16" s="6">
         <v>10.5</v>
       </c>
-      <c r="CE16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="CF16" s="6">
+      <c r="II16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IJ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IK16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IL16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IM16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IN16" s="6">
         <v>5.2</v>
       </c>
-      <c r="CG16" s="6" t="s">
-[...32 lines deleted...]
-      <c r="CR16" s="6">
+      <c r="IO16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IP16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IQ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IR16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IS16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IT16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="IU16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IV16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IW16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IX16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IY16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IZ16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="JA16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JB16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JC16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JD16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JE16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JF16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="JG16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JH16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JI16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JJ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JK16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JL16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JM16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JN16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JO16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JP16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JQ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JR16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="JS16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JT16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JU16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JV16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JW16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JX16" s="6">
         <v>44.5</v>
       </c>
-      <c r="CS16" s="6">
+      <c r="JY16" s="6">
         <v>24.7</v>
       </c>
-      <c r="CT16" s="6">
-[...11 lines deleted...]
-      <c r="CX16" s="6">
+      <c r="JZ16" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="KA16" s="6">
+        <v>92.9</v>
+      </c>
+      <c r="KB16" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="KC16" s="6">
+        <v>68.7</v>
+      </c>
+      <c r="KD16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="KE16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KF16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KG16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KH16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KI16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KJ16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="KK16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KL16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KM16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KN16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KO16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KP16" s="6">
         <v>14.1</v>
       </c>
-      <c r="CY16" s="6" t="s">
-[...20 lines deleted...]
-      <c r="DF16" s="6">
+      <c r="KQ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KR16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KS16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KT16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KU16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KV16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="KW16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KX16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KY16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KZ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LA16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LB16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="LC16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LD16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LE16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LF16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LG16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LH16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LI16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LJ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LK16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LL16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LM16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LN16" s="6">
         <v>31.2</v>
       </c>
-      <c r="DG16" s="6" t="s">
-[...104 lines deleted...]
-      <c r="EP16" s="6">
+      <c r="LO16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LP16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LQ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LR16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LS16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LT16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="LU16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LV16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LW16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LX16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LY16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LZ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MA16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MB16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MC16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MD16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ME16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MF16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MG16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MH16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MI16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MJ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MK16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ML16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="MM16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MN16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MO16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MP16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MQ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MR16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="MS16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MT16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MU16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MV16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MW16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MX16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MY16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MZ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NA16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NB16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NC16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ND16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NE16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NF16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NG16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NH16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NI16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NJ16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="NK16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NL16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NM16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NN16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NO16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NP16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="NQ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NR16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NS16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NT16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NU16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NV16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NW16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NX16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NY16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NZ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OA16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OB16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="OC16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OD16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OE16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OF16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OG16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OH16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="OI16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OJ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OK16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OL16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OM16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ON16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="OO16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OP16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OQ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OR16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OS16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OT16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="OU16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OV16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OW16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OX16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OY16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OZ16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="PA16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PB16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PC16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PD16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PE16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PF16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="PG16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PH16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PI16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PJ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PK16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PL16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="PM16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PN16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PO16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PP16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PQ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PR16" s="6">
         <v>100.0</v>
       </c>
-      <c r="EQ16" s="6" t="s">
-[...62 lines deleted...]
-      <c r="FL16" s="6">
+      <c r="PS16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PT16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PU16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PV16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PW16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PX16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="PY16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PZ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QA16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QB16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QC16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QD16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="QE16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QF16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QG16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QH16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QI16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QJ16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="QK16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QL16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QM16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QN16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QO16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QP16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="QQ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QR16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QS16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QT16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QU16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QV16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QW16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QX16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QY16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QZ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RA16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RB16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="RC16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RD16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RE16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RF16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RG16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RH16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="RI16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RJ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RK16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RL16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RM16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RN16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="RO16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RP16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RQ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RR16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RS16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RT16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="RU16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RV16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RW16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RX16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RY16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RZ16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="SA16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SB16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SC16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SD16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SE16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SF16" s="6">
         <v>19.7</v>
       </c>
-      <c r="FM16" s="6" t="s">
-[...20 lines deleted...]
-      <c r="FT16" s="6">
+      <c r="SG16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SH16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SI16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SJ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SK16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SL16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SM16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SN16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SO16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SP16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SQ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SR16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="SS16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ST16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SU16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SV16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SW16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SX16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="SY16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SZ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TA16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TB16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TC16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TD16" s="6">
         <v>17.5</v>
       </c>
-      <c r="FU16" s="6" t="s">
-[...20 lines deleted...]
-      <c r="GB16" s="6">
+      <c r="TE16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TF16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TG16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TH16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TI16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TJ16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="TK16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TL16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TM16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TN16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TO16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TP16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TQ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TR16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TS16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TT16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TU16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TV16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="TW16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TX16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TY16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TZ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UA16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UB16" s="6">
         <v>49.8</v>
       </c>
-      <c r="GC16" s="6" t="s">
-[...8 lines deleted...]
-      <c r="GF16" s="6">
+      <c r="UC16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UD16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UE16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UF16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UG16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UH16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UI16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UJ16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UK16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UL16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UM16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UN16" s="6">
         <v>9.0</v>
       </c>
-      <c r="GG16" s="6">
+      <c r="UO16" s="6">
         <v>1.5</v>
       </c>
+      <c r="UP16" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="UQ16" s="6">
+        <v>12.0</v>
+      </c>
+      <c r="UR16" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="US16" s="6">
+        <v>10.5</v>
+      </c>
     </row>
-    <row r="17" spans="1:189">
+    <row r="17" spans="1:565">
       <c r="A17" s="5" t="s">
-        <v>110</v>
+        <v>248</v>
       </c>
       <c r="B17" s="6">
         <v>100.0</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="E17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="G17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="H17" s="6">
         <v>100.0</v>
       </c>
       <c r="I17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="J17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="K17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="M17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="N17" s="6">
         <v>100.0</v>
       </c>
       <c r="O17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="P17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="Q17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="R17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="T17" s="6">
         <v>100.0</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="V17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="W17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="X17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="Y17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="Z17" s="6">
         <v>100.0</v>
       </c>
       <c r="AA17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="AB17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="AC17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="AD17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="AE17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="AF17" s="6">
         <v>100.0</v>
       </c>
       <c r="AG17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="AH17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="AI17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="AJ17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="AK17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="AL17" s="6">
         <v>100.0</v>
       </c>
       <c r="AM17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="AN17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="AO17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="AP17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="AQ17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="AR17" s="6">
         <v>100.0</v>
       </c>
       <c r="AS17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="AT17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="AU17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="AV17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="AW17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="AX17" s="6">
         <v>100.0</v>
       </c>
       <c r="AY17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="AZ17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="BA17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="BB17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="BC17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="BD17" s="6">
         <v>100.0</v>
       </c>
       <c r="BE17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="BF17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="BG17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="BH17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="BI17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="BJ17" s="6">
         <v>100.0</v>
       </c>
       <c r="BK17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="BL17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="BM17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="BN17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="BO17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="BP17" s="6">
         <v>100.0</v>
       </c>
       <c r="BQ17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="BR17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="BS17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="BT17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="BU17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="BV17" s="6">
         <v>100.0</v>
       </c>
       <c r="BW17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="BX17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="BY17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="BZ17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="CA17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="CB17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="CC17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="CD17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="CE17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="CF17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="CG17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="CH17" s="6">
         <v>100.0</v>
       </c>
       <c r="CI17" s="6" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="CJ17" s="6">
+        <v>110</v>
+      </c>
+      <c r="CJ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CK17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CL17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CM17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="CN17" s="6">
         <v>100.0</v>
       </c>
-      <c r="CK17" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="CO17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="CP17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="CQ17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="CR17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="CS17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="CT17" s="6">
         <v>100.0</v>
       </c>
       <c r="CU17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="CV17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="CW17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="CX17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="CY17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="CZ17" s="6">
         <v>100.0</v>
       </c>
       <c r="DA17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="DB17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="DC17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="DD17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="DE17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="DF17" s="6">
         <v>100.0</v>
       </c>
       <c r="DG17" s="6" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="DH17" s="6">
+        <v>110</v>
+      </c>
+      <c r="DH17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DI17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DJ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DK17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DL17" s="6">
         <v>100.0</v>
       </c>
-      <c r="DI17" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="DM17" s="6" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="DN17" s="6">
+        <v>110</v>
+      </c>
+      <c r="DN17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DO17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DP17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DQ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="DR17" s="6">
         <v>100.0</v>
       </c>
-      <c r="DO17" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="DS17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="DT17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="DU17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="DV17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="DW17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="DX17" s="6">
         <v>100.0</v>
       </c>
       <c r="DY17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="DZ17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="EA17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="EB17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="EC17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="ED17" s="6">
         <v>100.0</v>
       </c>
       <c r="EE17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="EF17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="EG17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="EH17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="EI17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="EJ17" s="6">
         <v>100.0</v>
       </c>
       <c r="EK17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="EL17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="EM17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="EN17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="EO17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="EP17" s="6">
         <v>100.0</v>
       </c>
       <c r="EQ17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="ER17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="ES17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="ET17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="EU17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="EV17" s="6">
         <v>100.0</v>
       </c>
       <c r="EW17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="EX17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="EY17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="EZ17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="FA17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="FB17" s="6">
         <v>100.0</v>
       </c>
       <c r="FC17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="FD17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="FE17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="FF17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="FG17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="FH17" s="6">
         <v>100.0</v>
       </c>
       <c r="FI17" s="6" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="FJ17" s="6">
+        <v>110</v>
+      </c>
+      <c r="FJ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FK17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FL17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FM17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="FN17" s="6">
         <v>100.0</v>
       </c>
-      <c r="FK17" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="FO17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="FP17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="FQ17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="FR17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="FS17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="FT17" s="6">
         <v>100.0</v>
       </c>
       <c r="FU17" s="6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>110</v>
+      </c>
+      <c r="FV17" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="FW17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="FX17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="FY17" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="FZ17" s="6">
         <v>100.0</v>
       </c>
       <c r="GA17" s="6" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="GB17" s="6">
+        <v>110</v>
+      </c>
+      <c r="GB17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GC17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GD17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GE17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GF17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GG17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GH17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GI17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GJ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GK17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GL17" s="6">
         <v>100.0</v>
       </c>
-      <c r="GC17" s="6" t="s">
-[...8 lines deleted...]
-      <c r="GF17" s="6">
+      <c r="GM17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GN17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GO17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GP17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GQ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GR17" s="6">
         <v>100.0</v>
       </c>
-      <c r="GG17" s="6" t="s">
-        <v>106</v>
+      <c r="GS17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GT17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GU17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GV17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GW17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GX17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="GY17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="GZ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HA17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HB17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HC17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HD17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HE17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HF17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HG17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HH17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HI17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HJ17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="HK17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HL17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HM17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HN17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HO17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HP17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="HQ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HR17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HS17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HT17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HU17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HV17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="HW17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HX17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HY17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="HZ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IA17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IB17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="IC17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ID17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IE17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IF17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IG17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IH17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="II17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IJ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IK17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IL17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IM17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IN17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="IO17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IP17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IQ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IR17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IS17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IT17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="IU17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IV17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IW17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IX17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IY17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="IZ17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="JA17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JB17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JC17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JD17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JE17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JF17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="JG17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JH17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JI17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JJ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JK17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JL17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JM17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JN17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JO17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JP17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JQ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JR17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="JS17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JT17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JU17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JV17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JW17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JX17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="JY17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="JZ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KA17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KB17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KC17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KD17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="KE17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KF17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KG17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KH17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KI17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KJ17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="KK17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KL17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KM17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KN17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KO17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KP17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="KQ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KR17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KS17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KT17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KU17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KV17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="KW17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KX17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KY17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="KZ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LA17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LB17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="LC17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LD17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LE17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LF17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LG17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LH17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LI17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LJ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LK17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LL17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LM17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LN17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="LO17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LP17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LQ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LR17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LS17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LT17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="LU17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LV17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LW17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LX17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LY17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="LZ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MA17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MB17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MC17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MD17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ME17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MF17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MG17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MH17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MI17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MJ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MK17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ML17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="MM17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MN17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MO17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MP17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MQ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MR17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="MS17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MT17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MU17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MV17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MW17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MX17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MY17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="MZ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NA17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NB17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NC17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ND17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NE17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NF17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NG17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NH17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NI17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NJ17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="NK17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NL17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NM17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NN17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NO17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NP17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="NQ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NR17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NS17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NT17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NU17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NV17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NW17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NX17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NY17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="NZ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OA17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OB17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="OC17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OD17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OE17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OF17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OG17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OH17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="OI17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OJ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OK17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OL17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OM17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ON17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="OO17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OP17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OQ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OR17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OS17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OT17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="OU17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OV17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OW17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OX17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OY17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="OZ17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="PA17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PB17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PC17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PD17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PE17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PF17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="PG17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PH17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PI17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PJ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PK17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PL17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="PM17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PN17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PO17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PP17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PQ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PR17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="PS17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PT17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PU17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PV17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PW17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PX17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="PY17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="PZ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QA17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QB17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QC17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QD17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="QE17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QF17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QG17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QH17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QI17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QJ17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="QK17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QL17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QM17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QN17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QO17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QP17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="QQ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QR17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QS17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QT17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QU17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QV17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QW17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QX17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QY17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="QZ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RA17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RB17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="RC17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RD17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RE17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RF17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RG17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RH17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="RI17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RJ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RK17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RL17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RM17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RN17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="RO17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RP17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RQ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RR17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RS17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RT17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="RU17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RV17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RW17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RX17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RY17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="RZ17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="SA17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SB17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SC17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SD17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SE17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SF17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="SG17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SH17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SI17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SJ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SK17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SL17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SM17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SN17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SO17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SP17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SQ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SR17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="SS17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="ST17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SU17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SV17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SW17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SX17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="SY17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="SZ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TA17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TB17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TC17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TD17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="TE17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TF17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TG17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TH17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TI17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TJ17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="TK17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TL17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TM17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TN17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TO17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TP17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TQ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TR17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TS17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TT17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TU17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TV17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="TW17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TX17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TY17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="TZ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UA17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UB17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="UC17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UD17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UE17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UF17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UG17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UH17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UI17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UJ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UK17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UL17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UM17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UN17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="UO17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UP17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UQ17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="UR17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="US17" s="6" t="s">
+        <v>110</v>
       </c>
     </row>
-    <row r="18" spans="1:189" customHeight="1" ht="21.75">
+    <row r="18" spans="1:565" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 04.03.2026</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2287997/625929</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -5401,342 +13711,1846 @@
       <c r="FI18" s="3"/>
       <c r="FJ18" s="3"/>
       <c r="FK18" s="3"/>
       <c r="FL18" s="3"/>
       <c r="FM18" s="3"/>
       <c r="FN18" s="3"/>
       <c r="FO18" s="3"/>
       <c r="FP18" s="3"/>
       <c r="FQ18" s="3"/>
       <c r="FR18" s="3"/>
       <c r="FS18" s="3"/>
       <c r="FT18" s="3"/>
       <c r="FU18" s="3"/>
       <c r="FV18" s="3"/>
       <c r="FW18" s="3"/>
       <c r="FX18" s="3"/>
       <c r="FY18" s="3"/>
       <c r="FZ18" s="3"/>
       <c r="GA18" s="3"/>
       <c r="GB18" s="3"/>
       <c r="GC18" s="3"/>
       <c r="GD18" s="3"/>
       <c r="GE18" s="3"/>
       <c r="GF18" s="3"/>
       <c r="GG18" s="3"/>
+      <c r="GH18" s="3"/>
+      <c r="GI18" s="3"/>
+      <c r="GJ18" s="3"/>
+      <c r="GK18" s="3"/>
+      <c r="GL18" s="3"/>
+      <c r="GM18" s="3"/>
+      <c r="GN18" s="3"/>
+      <c r="GO18" s="3"/>
+      <c r="GP18" s="3"/>
+      <c r="GQ18" s="3"/>
+      <c r="GR18" s="3"/>
+      <c r="GS18" s="3"/>
+      <c r="GT18" s="3"/>
+      <c r="GU18" s="3"/>
+      <c r="GV18" s="3"/>
+      <c r="GW18" s="3"/>
+      <c r="GX18" s="3"/>
+      <c r="GY18" s="3"/>
+      <c r="GZ18" s="3"/>
+      <c r="HA18" s="3"/>
+      <c r="HB18" s="3"/>
+      <c r="HC18" s="3"/>
+      <c r="HD18" s="3"/>
+      <c r="HE18" s="3"/>
+      <c r="HF18" s="3"/>
+      <c r="HG18" s="3"/>
+      <c r="HH18" s="3"/>
+      <c r="HI18" s="3"/>
+      <c r="HJ18" s="3"/>
+      <c r="HK18" s="3"/>
+      <c r="HL18" s="3"/>
+      <c r="HM18" s="3"/>
+      <c r="HN18" s="3"/>
+      <c r="HO18" s="3"/>
+      <c r="HP18" s="3"/>
+      <c r="HQ18" s="3"/>
+      <c r="HR18" s="3"/>
+      <c r="HS18" s="3"/>
+      <c r="HT18" s="3"/>
+      <c r="HU18" s="3"/>
+      <c r="HV18" s="3"/>
+      <c r="HW18" s="3"/>
+      <c r="HX18" s="3"/>
+      <c r="HY18" s="3"/>
+      <c r="HZ18" s="3"/>
+      <c r="IA18" s="3"/>
+      <c r="IB18" s="3"/>
+      <c r="IC18" s="3"/>
+      <c r="ID18" s="3"/>
+      <c r="IE18" s="3"/>
+      <c r="IF18" s="3"/>
+      <c r="IG18" s="3"/>
+      <c r="IH18" s="3"/>
+      <c r="II18" s="3"/>
+      <c r="IJ18" s="3"/>
+      <c r="IK18" s="3"/>
+      <c r="IL18" s="3"/>
+      <c r="IM18" s="3"/>
+      <c r="IN18" s="3"/>
+      <c r="IO18" s="3"/>
+      <c r="IP18" s="3"/>
+      <c r="IQ18" s="3"/>
+      <c r="IR18" s="3"/>
+      <c r="IS18" s="3"/>
+      <c r="IT18" s="3"/>
+      <c r="IU18" s="3"/>
+      <c r="IV18" s="3"/>
+      <c r="IW18" s="3"/>
+      <c r="IX18" s="3"/>
+      <c r="IY18" s="3"/>
+      <c r="IZ18" s="3"/>
+      <c r="JA18" s="3"/>
+      <c r="JB18" s="3"/>
+      <c r="JC18" s="3"/>
+      <c r="JD18" s="3"/>
+      <c r="JE18" s="3"/>
+      <c r="JF18" s="3"/>
+      <c r="JG18" s="3"/>
+      <c r="JH18" s="3"/>
+      <c r="JI18" s="3"/>
+      <c r="JJ18" s="3"/>
+      <c r="JK18" s="3"/>
+      <c r="JL18" s="3"/>
+      <c r="JM18" s="3"/>
+      <c r="JN18" s="3"/>
+      <c r="JO18" s="3"/>
+      <c r="JP18" s="3"/>
+      <c r="JQ18" s="3"/>
+      <c r="JR18" s="3"/>
+      <c r="JS18" s="3"/>
+      <c r="JT18" s="3"/>
+      <c r="JU18" s="3"/>
+      <c r="JV18" s="3"/>
+      <c r="JW18" s="3"/>
+      <c r="JX18" s="3"/>
+      <c r="JY18" s="3"/>
+      <c r="JZ18" s="3"/>
+      <c r="KA18" s="3"/>
+      <c r="KB18" s="3"/>
+      <c r="KC18" s="3"/>
+      <c r="KD18" s="3"/>
+      <c r="KE18" s="3"/>
+      <c r="KF18" s="3"/>
+      <c r="KG18" s="3"/>
+      <c r="KH18" s="3"/>
+      <c r="KI18" s="3"/>
+      <c r="KJ18" s="3"/>
+      <c r="KK18" s="3"/>
+      <c r="KL18" s="3"/>
+      <c r="KM18" s="3"/>
+      <c r="KN18" s="3"/>
+      <c r="KO18" s="3"/>
+      <c r="KP18" s="3"/>
+      <c r="KQ18" s="3"/>
+      <c r="KR18" s="3"/>
+      <c r="KS18" s="3"/>
+      <c r="KT18" s="3"/>
+      <c r="KU18" s="3"/>
+      <c r="KV18" s="3"/>
+      <c r="KW18" s="3"/>
+      <c r="KX18" s="3"/>
+      <c r="KY18" s="3"/>
+      <c r="KZ18" s="3"/>
+      <c r="LA18" s="3"/>
+      <c r="LB18" s="3"/>
+      <c r="LC18" s="3"/>
+      <c r="LD18" s="3"/>
+      <c r="LE18" s="3"/>
+      <c r="LF18" s="3"/>
+      <c r="LG18" s="3"/>
+      <c r="LH18" s="3"/>
+      <c r="LI18" s="3"/>
+      <c r="LJ18" s="3"/>
+      <c r="LK18" s="3"/>
+      <c r="LL18" s="3"/>
+      <c r="LM18" s="3"/>
+      <c r="LN18" s="3"/>
+      <c r="LO18" s="3"/>
+      <c r="LP18" s="3"/>
+      <c r="LQ18" s="3"/>
+      <c r="LR18" s="3"/>
+      <c r="LS18" s="3"/>
+      <c r="LT18" s="3"/>
+      <c r="LU18" s="3"/>
+      <c r="LV18" s="3"/>
+      <c r="LW18" s="3"/>
+      <c r="LX18" s="3"/>
+      <c r="LY18" s="3"/>
+      <c r="LZ18" s="3"/>
+      <c r="MA18" s="3"/>
+      <c r="MB18" s="3"/>
+      <c r="MC18" s="3"/>
+      <c r="MD18" s="3"/>
+      <c r="ME18" s="3"/>
+      <c r="MF18" s="3"/>
+      <c r="MG18" s="3"/>
+      <c r="MH18" s="3"/>
+      <c r="MI18" s="3"/>
+      <c r="MJ18" s="3"/>
+      <c r="MK18" s="3"/>
+      <c r="ML18" s="3"/>
+      <c r="MM18" s="3"/>
+      <c r="MN18" s="3"/>
+      <c r="MO18" s="3"/>
+      <c r="MP18" s="3"/>
+      <c r="MQ18" s="3"/>
+      <c r="MR18" s="3"/>
+      <c r="MS18" s="3"/>
+      <c r="MT18" s="3"/>
+      <c r="MU18" s="3"/>
+      <c r="MV18" s="3"/>
+      <c r="MW18" s="3"/>
+      <c r="MX18" s="3"/>
+      <c r="MY18" s="3"/>
+      <c r="MZ18" s="3"/>
+      <c r="NA18" s="3"/>
+      <c r="NB18" s="3"/>
+      <c r="NC18" s="3"/>
+      <c r="ND18" s="3"/>
+      <c r="NE18" s="3"/>
+      <c r="NF18" s="3"/>
+      <c r="NG18" s="3"/>
+      <c r="NH18" s="3"/>
+      <c r="NI18" s="3"/>
+      <c r="NJ18" s="3"/>
+      <c r="NK18" s="3"/>
+      <c r="NL18" s="3"/>
+      <c r="NM18" s="3"/>
+      <c r="NN18" s="3"/>
+      <c r="NO18" s="3"/>
+      <c r="NP18" s="3"/>
+      <c r="NQ18" s="3"/>
+      <c r="NR18" s="3"/>
+      <c r="NS18" s="3"/>
+      <c r="NT18" s="3"/>
+      <c r="NU18" s="3"/>
+      <c r="NV18" s="3"/>
+      <c r="NW18" s="3"/>
+      <c r="NX18" s="3"/>
+      <c r="NY18" s="3"/>
+      <c r="NZ18" s="3"/>
+      <c r="OA18" s="3"/>
+      <c r="OB18" s="3"/>
+      <c r="OC18" s="3"/>
+      <c r="OD18" s="3"/>
+      <c r="OE18" s="3"/>
+      <c r="OF18" s="3"/>
+      <c r="OG18" s="3"/>
+      <c r="OH18" s="3"/>
+      <c r="OI18" s="3"/>
+      <c r="OJ18" s="3"/>
+      <c r="OK18" s="3"/>
+      <c r="OL18" s="3"/>
+      <c r="OM18" s="3"/>
+      <c r="ON18" s="3"/>
+      <c r="OO18" s="3"/>
+      <c r="OP18" s="3"/>
+      <c r="OQ18" s="3"/>
+      <c r="OR18" s="3"/>
+      <c r="OS18" s="3"/>
+      <c r="OT18" s="3"/>
+      <c r="OU18" s="3"/>
+      <c r="OV18" s="3"/>
+      <c r="OW18" s="3"/>
+      <c r="OX18" s="3"/>
+      <c r="OY18" s="3"/>
+      <c r="OZ18" s="3"/>
+      <c r="PA18" s="3"/>
+      <c r="PB18" s="3"/>
+      <c r="PC18" s="3"/>
+      <c r="PD18" s="3"/>
+      <c r="PE18" s="3"/>
+      <c r="PF18" s="3"/>
+      <c r="PG18" s="3"/>
+      <c r="PH18" s="3"/>
+      <c r="PI18" s="3"/>
+      <c r="PJ18" s="3"/>
+      <c r="PK18" s="3"/>
+      <c r="PL18" s="3"/>
+      <c r="PM18" s="3"/>
+      <c r="PN18" s="3"/>
+      <c r="PO18" s="3"/>
+      <c r="PP18" s="3"/>
+      <c r="PQ18" s="3"/>
+      <c r="PR18" s="3"/>
+      <c r="PS18" s="3"/>
+      <c r="PT18" s="3"/>
+      <c r="PU18" s="3"/>
+      <c r="PV18" s="3"/>
+      <c r="PW18" s="3"/>
+      <c r="PX18" s="3"/>
+      <c r="PY18" s="3"/>
+      <c r="PZ18" s="3"/>
+      <c r="QA18" s="3"/>
+      <c r="QB18" s="3"/>
+      <c r="QC18" s="3"/>
+      <c r="QD18" s="3"/>
+      <c r="QE18" s="3"/>
+      <c r="QF18" s="3"/>
+      <c r="QG18" s="3"/>
+      <c r="QH18" s="3"/>
+      <c r="QI18" s="3"/>
+      <c r="QJ18" s="3"/>
+      <c r="QK18" s="3"/>
+      <c r="QL18" s="3"/>
+      <c r="QM18" s="3"/>
+      <c r="QN18" s="3"/>
+      <c r="QO18" s="3"/>
+      <c r="QP18" s="3"/>
+      <c r="QQ18" s="3"/>
+      <c r="QR18" s="3"/>
+      <c r="QS18" s="3"/>
+      <c r="QT18" s="3"/>
+      <c r="QU18" s="3"/>
+      <c r="QV18" s="3"/>
+      <c r="QW18" s="3"/>
+      <c r="QX18" s="3"/>
+      <c r="QY18" s="3"/>
+      <c r="QZ18" s="3"/>
+      <c r="RA18" s="3"/>
+      <c r="RB18" s="3"/>
+      <c r="RC18" s="3"/>
+      <c r="RD18" s="3"/>
+      <c r="RE18" s="3"/>
+      <c r="RF18" s="3"/>
+      <c r="RG18" s="3"/>
+      <c r="RH18" s="3"/>
+      <c r="RI18" s="3"/>
+      <c r="RJ18" s="3"/>
+      <c r="RK18" s="3"/>
+      <c r="RL18" s="3"/>
+      <c r="RM18" s="3"/>
+      <c r="RN18" s="3"/>
+      <c r="RO18" s="3"/>
+      <c r="RP18" s="3"/>
+      <c r="RQ18" s="3"/>
+      <c r="RR18" s="3"/>
+      <c r="RS18" s="3"/>
+      <c r="RT18" s="3"/>
+      <c r="RU18" s="3"/>
+      <c r="RV18" s="3"/>
+      <c r="RW18" s="3"/>
+      <c r="RX18" s="3"/>
+      <c r="RY18" s="3"/>
+      <c r="RZ18" s="3"/>
+      <c r="SA18" s="3"/>
+      <c r="SB18" s="3"/>
+      <c r="SC18" s="3"/>
+      <c r="SD18" s="3"/>
+      <c r="SE18" s="3"/>
+      <c r="SF18" s="3"/>
+      <c r="SG18" s="3"/>
+      <c r="SH18" s="3"/>
+      <c r="SI18" s="3"/>
+      <c r="SJ18" s="3"/>
+      <c r="SK18" s="3"/>
+      <c r="SL18" s="3"/>
+      <c r="SM18" s="3"/>
+      <c r="SN18" s="3"/>
+      <c r="SO18" s="3"/>
+      <c r="SP18" s="3"/>
+      <c r="SQ18" s="3"/>
+      <c r="SR18" s="3"/>
+      <c r="SS18" s="3"/>
+      <c r="ST18" s="3"/>
+      <c r="SU18" s="3"/>
+      <c r="SV18" s="3"/>
+      <c r="SW18" s="3"/>
+      <c r="SX18" s="3"/>
+      <c r="SY18" s="3"/>
+      <c r="SZ18" s="3"/>
+      <c r="TA18" s="3"/>
+      <c r="TB18" s="3"/>
+      <c r="TC18" s="3"/>
+      <c r="TD18" s="3"/>
+      <c r="TE18" s="3"/>
+      <c r="TF18" s="3"/>
+      <c r="TG18" s="3"/>
+      <c r="TH18" s="3"/>
+      <c r="TI18" s="3"/>
+      <c r="TJ18" s="3"/>
+      <c r="TK18" s="3"/>
+      <c r="TL18" s="3"/>
+      <c r="TM18" s="3"/>
+      <c r="TN18" s="3"/>
+      <c r="TO18" s="3"/>
+      <c r="TP18" s="3"/>
+      <c r="TQ18" s="3"/>
+      <c r="TR18" s="3"/>
+      <c r="TS18" s="3"/>
+      <c r="TT18" s="3"/>
+      <c r="TU18" s="3"/>
+      <c r="TV18" s="3"/>
+      <c r="TW18" s="3"/>
+      <c r="TX18" s="3"/>
+      <c r="TY18" s="3"/>
+      <c r="TZ18" s="3"/>
+      <c r="UA18" s="3"/>
+      <c r="UB18" s="3"/>
+      <c r="UC18" s="3"/>
+      <c r="UD18" s="3"/>
+      <c r="UE18" s="3"/>
+      <c r="UF18" s="3"/>
+      <c r="UG18" s="3"/>
+      <c r="UH18" s="3"/>
+      <c r="UI18" s="3"/>
+      <c r="UJ18" s="3"/>
+      <c r="UK18" s="3"/>
+      <c r="UL18" s="3"/>
+      <c r="UM18" s="3"/>
+      <c r="UN18" s="3"/>
+      <c r="UO18" s="3"/>
+      <c r="UP18" s="3"/>
+      <c r="UQ18" s="3"/>
+      <c r="UR18" s="3"/>
+      <c r="US18" s="3"/>
     </row>
-    <row r="21" spans="1:189">
+    <row r="21" spans="1:565">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">proporzione del margine boschivo</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #124</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:189" customHeight="1" ht="29">
+    <row r="22" spans="1:565" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
-        <v>113</v>
+        <v>251</v>
       </c>
     </row>
-    <row r="24" spans="1:189">
+    <row r="24" spans="1:565">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">diversità strutturale del margine boschivo (senza orlo erbaceo)</t>
+            <t xml:space="preserve">qualità dell'habitat del margine boschivo (senza orlo erbaceo; 3 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2346</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:189" customHeight="1" ht="29">
+    <row r="25" spans="1:565" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
-        <v>115</v>
+        <v>253</v>
       </c>
     </row>
-    <row r="27" spans="1:189">
+    <row r="27" spans="1:565">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">circondario forestale (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:189" customHeight="1" ht="29">
+    <row r="28" spans="1:565" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
-        <v>117</v>
+        <v>255</v>
       </c>
     </row>
-    <row r="30" spans="1:189">
+    <row r="30" spans="1:565">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">margine boschivo fino alla fascia montana IFN2-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2675</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:189" customHeight="1" ht="29">
+    <row r="31" spans="1:565" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
-        <v>119</v>
+        <v>257</v>
       </c>
     </row>
-    <row r="33" spans="1:189">
+    <row r="33" spans="1:565">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:189" customHeight="1" ht="29">
+    <row r="34" spans="1:565" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
-        <v>121</v>
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:GG1"/>
-[...112 lines deleted...]
-    <mergeCell ref="A34:GG34"/>
+    <mergeCell ref="A1:US1"/>
+    <mergeCell ref="A2:US2"/>
+    <mergeCell ref="A3:US3"/>
+    <mergeCell ref="A4:US4"/>
+    <mergeCell ref="A5:US5"/>
+    <mergeCell ref="A6:US6"/>
+    <mergeCell ref="A7:US7"/>
+    <mergeCell ref="A8:US8"/>
+    <mergeCell ref="B10:US10"/>
+    <mergeCell ref="B11:G11"/>
+    <mergeCell ref="H11:M11"/>
+    <mergeCell ref="N11:S11"/>
+    <mergeCell ref="T11:Y11"/>
+    <mergeCell ref="Z11:AE11"/>
+    <mergeCell ref="AF11:AK11"/>
+    <mergeCell ref="AL11:AQ11"/>
+    <mergeCell ref="AR11:AW11"/>
+    <mergeCell ref="AX11:BC11"/>
+    <mergeCell ref="BD11:BI11"/>
+    <mergeCell ref="BJ11:BO11"/>
+    <mergeCell ref="BP11:BU11"/>
+    <mergeCell ref="BV11:CA11"/>
+    <mergeCell ref="CB11:CG11"/>
+    <mergeCell ref="CH11:CM11"/>
+    <mergeCell ref="CN11:CS11"/>
+    <mergeCell ref="CT11:CY11"/>
+    <mergeCell ref="CZ11:DE11"/>
+    <mergeCell ref="DF11:DK11"/>
+    <mergeCell ref="DL11:DQ11"/>
+    <mergeCell ref="DR11:DW11"/>
+    <mergeCell ref="DX11:EC11"/>
+    <mergeCell ref="ED11:EI11"/>
+    <mergeCell ref="EJ11:EO11"/>
+    <mergeCell ref="EP11:EU11"/>
+    <mergeCell ref="EV11:FA11"/>
+    <mergeCell ref="FB11:FG11"/>
+    <mergeCell ref="FH11:FM11"/>
+    <mergeCell ref="FN11:FS11"/>
+    <mergeCell ref="FT11:FY11"/>
+    <mergeCell ref="FZ11:GE11"/>
+    <mergeCell ref="GF11:GK11"/>
+    <mergeCell ref="GL11:GQ11"/>
+    <mergeCell ref="GR11:GW11"/>
+    <mergeCell ref="GX11:HC11"/>
+    <mergeCell ref="HD11:HI11"/>
+    <mergeCell ref="HJ11:HO11"/>
+    <mergeCell ref="HP11:HU11"/>
+    <mergeCell ref="HV11:IA11"/>
+    <mergeCell ref="IB11:IG11"/>
+    <mergeCell ref="IH11:IM11"/>
+    <mergeCell ref="IN11:IS11"/>
+    <mergeCell ref="IT11:IY11"/>
+    <mergeCell ref="IZ11:JE11"/>
+    <mergeCell ref="JF11:JK11"/>
+    <mergeCell ref="JL11:JQ11"/>
+    <mergeCell ref="JR11:JW11"/>
+    <mergeCell ref="JX11:KC11"/>
+    <mergeCell ref="KD11:KI11"/>
+    <mergeCell ref="KJ11:KO11"/>
+    <mergeCell ref="KP11:KU11"/>
+    <mergeCell ref="KV11:LA11"/>
+    <mergeCell ref="LB11:LG11"/>
+    <mergeCell ref="LH11:LM11"/>
+    <mergeCell ref="LN11:LS11"/>
+    <mergeCell ref="LT11:LY11"/>
+    <mergeCell ref="LZ11:ME11"/>
+    <mergeCell ref="MF11:MK11"/>
+    <mergeCell ref="ML11:MQ11"/>
+    <mergeCell ref="MR11:MW11"/>
+    <mergeCell ref="MX11:NC11"/>
+    <mergeCell ref="ND11:NI11"/>
+    <mergeCell ref="NJ11:NO11"/>
+    <mergeCell ref="NP11:NU11"/>
+    <mergeCell ref="NV11:OA11"/>
+    <mergeCell ref="OB11:OG11"/>
+    <mergeCell ref="OH11:OM11"/>
+    <mergeCell ref="ON11:OS11"/>
+    <mergeCell ref="OT11:OY11"/>
+    <mergeCell ref="OZ11:PE11"/>
+    <mergeCell ref="PF11:PK11"/>
+    <mergeCell ref="PL11:PQ11"/>
+    <mergeCell ref="PR11:PW11"/>
+    <mergeCell ref="PX11:QC11"/>
+    <mergeCell ref="QD11:QI11"/>
+    <mergeCell ref="QJ11:QO11"/>
+    <mergeCell ref="QP11:QU11"/>
+    <mergeCell ref="QV11:RA11"/>
+    <mergeCell ref="RB11:RG11"/>
+    <mergeCell ref="RH11:RM11"/>
+    <mergeCell ref="RN11:RS11"/>
+    <mergeCell ref="RT11:RY11"/>
+    <mergeCell ref="RZ11:SE11"/>
+    <mergeCell ref="SF11:SK11"/>
+    <mergeCell ref="SL11:SQ11"/>
+    <mergeCell ref="SR11:SW11"/>
+    <mergeCell ref="SX11:TC11"/>
+    <mergeCell ref="TD11:TI11"/>
+    <mergeCell ref="TJ11:TO11"/>
+    <mergeCell ref="TP11:TU11"/>
+    <mergeCell ref="TV11:UA11"/>
+    <mergeCell ref="UB11:UG11"/>
+    <mergeCell ref="UH11:UM11"/>
+    <mergeCell ref="UN11:US11"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="L12:M12"/>
+    <mergeCell ref="P12:Q12"/>
+    <mergeCell ref="R12:S12"/>
+    <mergeCell ref="V12:W12"/>
+    <mergeCell ref="X12:Y12"/>
+    <mergeCell ref="AB12:AC12"/>
+    <mergeCell ref="AD12:AE12"/>
+    <mergeCell ref="AH12:AI12"/>
+    <mergeCell ref="AJ12:AK12"/>
+    <mergeCell ref="AN12:AO12"/>
+    <mergeCell ref="AP12:AQ12"/>
+    <mergeCell ref="AT12:AU12"/>
+    <mergeCell ref="AV12:AW12"/>
+    <mergeCell ref="AZ12:BA12"/>
+    <mergeCell ref="BB12:BC12"/>
+    <mergeCell ref="BF12:BG12"/>
+    <mergeCell ref="BH12:BI12"/>
+    <mergeCell ref="BL12:BM12"/>
+    <mergeCell ref="BN12:BO12"/>
+    <mergeCell ref="BR12:BS12"/>
+    <mergeCell ref="BT12:BU12"/>
+    <mergeCell ref="BX12:BY12"/>
+    <mergeCell ref="BZ12:CA12"/>
+    <mergeCell ref="CD12:CE12"/>
+    <mergeCell ref="CF12:CG12"/>
+    <mergeCell ref="CJ12:CK12"/>
+    <mergeCell ref="CL12:CM12"/>
+    <mergeCell ref="CP12:CQ12"/>
+    <mergeCell ref="CR12:CS12"/>
+    <mergeCell ref="CV12:CW12"/>
+    <mergeCell ref="CX12:CY12"/>
+    <mergeCell ref="DB12:DC12"/>
+    <mergeCell ref="DD12:DE12"/>
+    <mergeCell ref="DH12:DI12"/>
+    <mergeCell ref="DJ12:DK12"/>
+    <mergeCell ref="DN12:DO12"/>
+    <mergeCell ref="DP12:DQ12"/>
+    <mergeCell ref="DT12:DU12"/>
+    <mergeCell ref="DV12:DW12"/>
+    <mergeCell ref="DZ12:EA12"/>
+    <mergeCell ref="EB12:EC12"/>
+    <mergeCell ref="EF12:EG12"/>
+    <mergeCell ref="EH12:EI12"/>
+    <mergeCell ref="EL12:EM12"/>
+    <mergeCell ref="EN12:EO12"/>
+    <mergeCell ref="ER12:ES12"/>
+    <mergeCell ref="ET12:EU12"/>
+    <mergeCell ref="EX12:EY12"/>
+    <mergeCell ref="EZ12:FA12"/>
+    <mergeCell ref="FD12:FE12"/>
+    <mergeCell ref="FF12:FG12"/>
+    <mergeCell ref="FJ12:FK12"/>
+    <mergeCell ref="FL12:FM12"/>
+    <mergeCell ref="FP12:FQ12"/>
+    <mergeCell ref="FR12:FS12"/>
+    <mergeCell ref="FV12:FW12"/>
+    <mergeCell ref="FX12:FY12"/>
+    <mergeCell ref="GB12:GC12"/>
+    <mergeCell ref="GD12:GE12"/>
+    <mergeCell ref="GH12:GI12"/>
+    <mergeCell ref="GJ12:GK12"/>
+    <mergeCell ref="GN12:GO12"/>
+    <mergeCell ref="GP12:GQ12"/>
+    <mergeCell ref="GT12:GU12"/>
+    <mergeCell ref="GV12:GW12"/>
+    <mergeCell ref="GZ12:HA12"/>
+    <mergeCell ref="HB12:HC12"/>
+    <mergeCell ref="HF12:HG12"/>
+    <mergeCell ref="HH12:HI12"/>
+    <mergeCell ref="HL12:HM12"/>
+    <mergeCell ref="HN12:HO12"/>
+    <mergeCell ref="HR12:HS12"/>
+    <mergeCell ref="HT12:HU12"/>
+    <mergeCell ref="HX12:HY12"/>
+    <mergeCell ref="HZ12:IA12"/>
+    <mergeCell ref="ID12:IE12"/>
+    <mergeCell ref="IF12:IG12"/>
+    <mergeCell ref="IJ12:IK12"/>
+    <mergeCell ref="IL12:IM12"/>
+    <mergeCell ref="IP12:IQ12"/>
+    <mergeCell ref="IR12:IS12"/>
+    <mergeCell ref="IV12:IW12"/>
+    <mergeCell ref="IX12:IY12"/>
+    <mergeCell ref="JB12:JC12"/>
+    <mergeCell ref="JD12:JE12"/>
+    <mergeCell ref="JH12:JI12"/>
+    <mergeCell ref="JJ12:JK12"/>
+    <mergeCell ref="JN12:JO12"/>
+    <mergeCell ref="JP12:JQ12"/>
+    <mergeCell ref="JT12:JU12"/>
+    <mergeCell ref="JV12:JW12"/>
+    <mergeCell ref="JZ12:KA12"/>
+    <mergeCell ref="KB12:KC12"/>
+    <mergeCell ref="KF12:KG12"/>
+    <mergeCell ref="KH12:KI12"/>
+    <mergeCell ref="KL12:KM12"/>
+    <mergeCell ref="KN12:KO12"/>
+    <mergeCell ref="KR12:KS12"/>
+    <mergeCell ref="KT12:KU12"/>
+    <mergeCell ref="KX12:KY12"/>
+    <mergeCell ref="KZ12:LA12"/>
+    <mergeCell ref="LD12:LE12"/>
+    <mergeCell ref="LF12:LG12"/>
+    <mergeCell ref="LJ12:LK12"/>
+    <mergeCell ref="LL12:LM12"/>
+    <mergeCell ref="LP12:LQ12"/>
+    <mergeCell ref="LR12:LS12"/>
+    <mergeCell ref="LV12:LW12"/>
+    <mergeCell ref="LX12:LY12"/>
+    <mergeCell ref="MB12:MC12"/>
+    <mergeCell ref="MD12:ME12"/>
+    <mergeCell ref="MH12:MI12"/>
+    <mergeCell ref="MJ12:MK12"/>
+    <mergeCell ref="MN12:MO12"/>
+    <mergeCell ref="MP12:MQ12"/>
+    <mergeCell ref="MT12:MU12"/>
+    <mergeCell ref="MV12:MW12"/>
+    <mergeCell ref="MZ12:NA12"/>
+    <mergeCell ref="NB12:NC12"/>
+    <mergeCell ref="NF12:NG12"/>
+    <mergeCell ref="NH12:NI12"/>
+    <mergeCell ref="NL12:NM12"/>
+    <mergeCell ref="NN12:NO12"/>
+    <mergeCell ref="NR12:NS12"/>
+    <mergeCell ref="NT12:NU12"/>
+    <mergeCell ref="NX12:NY12"/>
+    <mergeCell ref="NZ12:OA12"/>
+    <mergeCell ref="OD12:OE12"/>
+    <mergeCell ref="OF12:OG12"/>
+    <mergeCell ref="OJ12:OK12"/>
+    <mergeCell ref="OL12:OM12"/>
+    <mergeCell ref="OP12:OQ12"/>
+    <mergeCell ref="OR12:OS12"/>
+    <mergeCell ref="OV12:OW12"/>
+    <mergeCell ref="OX12:OY12"/>
+    <mergeCell ref="PB12:PC12"/>
+    <mergeCell ref="PD12:PE12"/>
+    <mergeCell ref="PH12:PI12"/>
+    <mergeCell ref="PJ12:PK12"/>
+    <mergeCell ref="PN12:PO12"/>
+    <mergeCell ref="PP12:PQ12"/>
+    <mergeCell ref="PT12:PU12"/>
+    <mergeCell ref="PV12:PW12"/>
+    <mergeCell ref="PZ12:QA12"/>
+    <mergeCell ref="QB12:QC12"/>
+    <mergeCell ref="QF12:QG12"/>
+    <mergeCell ref="QH12:QI12"/>
+    <mergeCell ref="QL12:QM12"/>
+    <mergeCell ref="QN12:QO12"/>
+    <mergeCell ref="QR12:QS12"/>
+    <mergeCell ref="QT12:QU12"/>
+    <mergeCell ref="QX12:QY12"/>
+    <mergeCell ref="QZ12:RA12"/>
+    <mergeCell ref="RD12:RE12"/>
+    <mergeCell ref="RF12:RG12"/>
+    <mergeCell ref="RJ12:RK12"/>
+    <mergeCell ref="RL12:RM12"/>
+    <mergeCell ref="RP12:RQ12"/>
+    <mergeCell ref="RR12:RS12"/>
+    <mergeCell ref="RV12:RW12"/>
+    <mergeCell ref="RX12:RY12"/>
+    <mergeCell ref="SB12:SC12"/>
+    <mergeCell ref="SD12:SE12"/>
+    <mergeCell ref="SH12:SI12"/>
+    <mergeCell ref="SJ12:SK12"/>
+    <mergeCell ref="SN12:SO12"/>
+    <mergeCell ref="SP12:SQ12"/>
+    <mergeCell ref="ST12:SU12"/>
+    <mergeCell ref="SV12:SW12"/>
+    <mergeCell ref="SZ12:TA12"/>
+    <mergeCell ref="TB12:TC12"/>
+    <mergeCell ref="TF12:TG12"/>
+    <mergeCell ref="TH12:TI12"/>
+    <mergeCell ref="TL12:TM12"/>
+    <mergeCell ref="TN12:TO12"/>
+    <mergeCell ref="TR12:TS12"/>
+    <mergeCell ref="TT12:TU12"/>
+    <mergeCell ref="TX12:TY12"/>
+    <mergeCell ref="TZ12:UA12"/>
+    <mergeCell ref="UD12:UE12"/>
+    <mergeCell ref="UF12:UG12"/>
+    <mergeCell ref="UJ12:UK12"/>
+    <mergeCell ref="UL12:UM12"/>
+    <mergeCell ref="UP12:UQ12"/>
+    <mergeCell ref="UR12:US12"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="L13:M13"/>
+    <mergeCell ref="P13:Q13"/>
+    <mergeCell ref="R13:S13"/>
+    <mergeCell ref="V13:W13"/>
+    <mergeCell ref="X13:Y13"/>
+    <mergeCell ref="AB13:AC13"/>
+    <mergeCell ref="AD13:AE13"/>
+    <mergeCell ref="AH13:AI13"/>
+    <mergeCell ref="AJ13:AK13"/>
+    <mergeCell ref="AN13:AO13"/>
+    <mergeCell ref="AP13:AQ13"/>
+    <mergeCell ref="AT13:AU13"/>
+    <mergeCell ref="AV13:AW13"/>
+    <mergeCell ref="AZ13:BA13"/>
+    <mergeCell ref="BB13:BC13"/>
+    <mergeCell ref="BF13:BG13"/>
+    <mergeCell ref="BH13:BI13"/>
+    <mergeCell ref="BL13:BM13"/>
+    <mergeCell ref="BN13:BO13"/>
+    <mergeCell ref="BR13:BS13"/>
+    <mergeCell ref="BT13:BU13"/>
+    <mergeCell ref="BX13:BY13"/>
+    <mergeCell ref="BZ13:CA13"/>
+    <mergeCell ref="CD13:CE13"/>
+    <mergeCell ref="CF13:CG13"/>
+    <mergeCell ref="CJ13:CK13"/>
+    <mergeCell ref="CL13:CM13"/>
+    <mergeCell ref="CP13:CQ13"/>
+    <mergeCell ref="CR13:CS13"/>
+    <mergeCell ref="CV13:CW13"/>
+    <mergeCell ref="CX13:CY13"/>
+    <mergeCell ref="DB13:DC13"/>
+    <mergeCell ref="DD13:DE13"/>
+    <mergeCell ref="DH13:DI13"/>
+    <mergeCell ref="DJ13:DK13"/>
+    <mergeCell ref="DN13:DO13"/>
+    <mergeCell ref="DP13:DQ13"/>
+    <mergeCell ref="DT13:DU13"/>
+    <mergeCell ref="DV13:DW13"/>
+    <mergeCell ref="DZ13:EA13"/>
+    <mergeCell ref="EB13:EC13"/>
+    <mergeCell ref="EF13:EG13"/>
+    <mergeCell ref="EH13:EI13"/>
+    <mergeCell ref="EL13:EM13"/>
+    <mergeCell ref="EN13:EO13"/>
+    <mergeCell ref="ER13:ES13"/>
+    <mergeCell ref="ET13:EU13"/>
+    <mergeCell ref="EX13:EY13"/>
+    <mergeCell ref="EZ13:FA13"/>
+    <mergeCell ref="FD13:FE13"/>
+    <mergeCell ref="FF13:FG13"/>
+    <mergeCell ref="FJ13:FK13"/>
+    <mergeCell ref="FL13:FM13"/>
+    <mergeCell ref="FP13:FQ13"/>
+    <mergeCell ref="FR13:FS13"/>
+    <mergeCell ref="FV13:FW13"/>
+    <mergeCell ref="FX13:FY13"/>
+    <mergeCell ref="GB13:GC13"/>
+    <mergeCell ref="GD13:GE13"/>
+    <mergeCell ref="GH13:GI13"/>
+    <mergeCell ref="GJ13:GK13"/>
+    <mergeCell ref="GN13:GO13"/>
+    <mergeCell ref="GP13:GQ13"/>
+    <mergeCell ref="GT13:GU13"/>
+    <mergeCell ref="GV13:GW13"/>
+    <mergeCell ref="GZ13:HA13"/>
+    <mergeCell ref="HB13:HC13"/>
+    <mergeCell ref="HF13:HG13"/>
+    <mergeCell ref="HH13:HI13"/>
+    <mergeCell ref="HL13:HM13"/>
+    <mergeCell ref="HN13:HO13"/>
+    <mergeCell ref="HR13:HS13"/>
+    <mergeCell ref="HT13:HU13"/>
+    <mergeCell ref="HX13:HY13"/>
+    <mergeCell ref="HZ13:IA13"/>
+    <mergeCell ref="ID13:IE13"/>
+    <mergeCell ref="IF13:IG13"/>
+    <mergeCell ref="IJ13:IK13"/>
+    <mergeCell ref="IL13:IM13"/>
+    <mergeCell ref="IP13:IQ13"/>
+    <mergeCell ref="IR13:IS13"/>
+    <mergeCell ref="IV13:IW13"/>
+    <mergeCell ref="IX13:IY13"/>
+    <mergeCell ref="JB13:JC13"/>
+    <mergeCell ref="JD13:JE13"/>
+    <mergeCell ref="JH13:JI13"/>
+    <mergeCell ref="JJ13:JK13"/>
+    <mergeCell ref="JN13:JO13"/>
+    <mergeCell ref="JP13:JQ13"/>
+    <mergeCell ref="JT13:JU13"/>
+    <mergeCell ref="JV13:JW13"/>
+    <mergeCell ref="JZ13:KA13"/>
+    <mergeCell ref="KB13:KC13"/>
+    <mergeCell ref="KF13:KG13"/>
+    <mergeCell ref="KH13:KI13"/>
+    <mergeCell ref="KL13:KM13"/>
+    <mergeCell ref="KN13:KO13"/>
+    <mergeCell ref="KR13:KS13"/>
+    <mergeCell ref="KT13:KU13"/>
+    <mergeCell ref="KX13:KY13"/>
+    <mergeCell ref="KZ13:LA13"/>
+    <mergeCell ref="LD13:LE13"/>
+    <mergeCell ref="LF13:LG13"/>
+    <mergeCell ref="LJ13:LK13"/>
+    <mergeCell ref="LL13:LM13"/>
+    <mergeCell ref="LP13:LQ13"/>
+    <mergeCell ref="LR13:LS13"/>
+    <mergeCell ref="LV13:LW13"/>
+    <mergeCell ref="LX13:LY13"/>
+    <mergeCell ref="MB13:MC13"/>
+    <mergeCell ref="MD13:ME13"/>
+    <mergeCell ref="MH13:MI13"/>
+    <mergeCell ref="MJ13:MK13"/>
+    <mergeCell ref="MN13:MO13"/>
+    <mergeCell ref="MP13:MQ13"/>
+    <mergeCell ref="MT13:MU13"/>
+    <mergeCell ref="MV13:MW13"/>
+    <mergeCell ref="MZ13:NA13"/>
+    <mergeCell ref="NB13:NC13"/>
+    <mergeCell ref="NF13:NG13"/>
+    <mergeCell ref="NH13:NI13"/>
+    <mergeCell ref="NL13:NM13"/>
+    <mergeCell ref="NN13:NO13"/>
+    <mergeCell ref="NR13:NS13"/>
+    <mergeCell ref="NT13:NU13"/>
+    <mergeCell ref="NX13:NY13"/>
+    <mergeCell ref="NZ13:OA13"/>
+    <mergeCell ref="OD13:OE13"/>
+    <mergeCell ref="OF13:OG13"/>
+    <mergeCell ref="OJ13:OK13"/>
+    <mergeCell ref="OL13:OM13"/>
+    <mergeCell ref="OP13:OQ13"/>
+    <mergeCell ref="OR13:OS13"/>
+    <mergeCell ref="OV13:OW13"/>
+    <mergeCell ref="OX13:OY13"/>
+    <mergeCell ref="PB13:PC13"/>
+    <mergeCell ref="PD13:PE13"/>
+    <mergeCell ref="PH13:PI13"/>
+    <mergeCell ref="PJ13:PK13"/>
+    <mergeCell ref="PN13:PO13"/>
+    <mergeCell ref="PP13:PQ13"/>
+    <mergeCell ref="PT13:PU13"/>
+    <mergeCell ref="PV13:PW13"/>
+    <mergeCell ref="PZ13:QA13"/>
+    <mergeCell ref="QB13:QC13"/>
+    <mergeCell ref="QF13:QG13"/>
+    <mergeCell ref="QH13:QI13"/>
+    <mergeCell ref="QL13:QM13"/>
+    <mergeCell ref="QN13:QO13"/>
+    <mergeCell ref="QR13:QS13"/>
+    <mergeCell ref="QT13:QU13"/>
+    <mergeCell ref="QX13:QY13"/>
+    <mergeCell ref="QZ13:RA13"/>
+    <mergeCell ref="RD13:RE13"/>
+    <mergeCell ref="RF13:RG13"/>
+    <mergeCell ref="RJ13:RK13"/>
+    <mergeCell ref="RL13:RM13"/>
+    <mergeCell ref="RP13:RQ13"/>
+    <mergeCell ref="RR13:RS13"/>
+    <mergeCell ref="RV13:RW13"/>
+    <mergeCell ref="RX13:RY13"/>
+    <mergeCell ref="SB13:SC13"/>
+    <mergeCell ref="SD13:SE13"/>
+    <mergeCell ref="SH13:SI13"/>
+    <mergeCell ref="SJ13:SK13"/>
+    <mergeCell ref="SN13:SO13"/>
+    <mergeCell ref="SP13:SQ13"/>
+    <mergeCell ref="ST13:SU13"/>
+    <mergeCell ref="SV13:SW13"/>
+    <mergeCell ref="SZ13:TA13"/>
+    <mergeCell ref="TB13:TC13"/>
+    <mergeCell ref="TF13:TG13"/>
+    <mergeCell ref="TH13:TI13"/>
+    <mergeCell ref="TL13:TM13"/>
+    <mergeCell ref="TN13:TO13"/>
+    <mergeCell ref="TR13:TS13"/>
+    <mergeCell ref="TT13:TU13"/>
+    <mergeCell ref="TX13:TY13"/>
+    <mergeCell ref="TZ13:UA13"/>
+    <mergeCell ref="UD13:UE13"/>
+    <mergeCell ref="UF13:UG13"/>
+    <mergeCell ref="UJ13:UK13"/>
+    <mergeCell ref="UL13:UM13"/>
+    <mergeCell ref="UP13:UQ13"/>
+    <mergeCell ref="UR13:US13"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="AB14:AC14"/>
+    <mergeCell ref="AD14:AE14"/>
+    <mergeCell ref="AH14:AI14"/>
+    <mergeCell ref="AJ14:AK14"/>
+    <mergeCell ref="AN14:AO14"/>
+    <mergeCell ref="AP14:AQ14"/>
+    <mergeCell ref="AT14:AU14"/>
+    <mergeCell ref="AV14:AW14"/>
+    <mergeCell ref="AZ14:BA14"/>
+    <mergeCell ref="BB14:BC14"/>
+    <mergeCell ref="BF14:BG14"/>
+    <mergeCell ref="BH14:BI14"/>
+    <mergeCell ref="BL14:BM14"/>
+    <mergeCell ref="BN14:BO14"/>
+    <mergeCell ref="BR14:BS14"/>
+    <mergeCell ref="BT14:BU14"/>
+    <mergeCell ref="BX14:BY14"/>
+    <mergeCell ref="BZ14:CA14"/>
+    <mergeCell ref="CD14:CE14"/>
+    <mergeCell ref="CF14:CG14"/>
+    <mergeCell ref="CJ14:CK14"/>
+    <mergeCell ref="CL14:CM14"/>
+    <mergeCell ref="CP14:CQ14"/>
+    <mergeCell ref="CR14:CS14"/>
+    <mergeCell ref="CV14:CW14"/>
+    <mergeCell ref="CX14:CY14"/>
+    <mergeCell ref="DB14:DC14"/>
+    <mergeCell ref="DD14:DE14"/>
+    <mergeCell ref="DH14:DI14"/>
+    <mergeCell ref="DJ14:DK14"/>
+    <mergeCell ref="DN14:DO14"/>
+    <mergeCell ref="DP14:DQ14"/>
+    <mergeCell ref="DT14:DU14"/>
+    <mergeCell ref="DV14:DW14"/>
+    <mergeCell ref="DZ14:EA14"/>
+    <mergeCell ref="EB14:EC14"/>
+    <mergeCell ref="EF14:EG14"/>
+    <mergeCell ref="EH14:EI14"/>
+    <mergeCell ref="EL14:EM14"/>
+    <mergeCell ref="EN14:EO14"/>
+    <mergeCell ref="ER14:ES14"/>
+    <mergeCell ref="ET14:EU14"/>
+    <mergeCell ref="EX14:EY14"/>
+    <mergeCell ref="EZ14:FA14"/>
+    <mergeCell ref="FD14:FE14"/>
+    <mergeCell ref="FF14:FG14"/>
+    <mergeCell ref="FJ14:FK14"/>
+    <mergeCell ref="FL14:FM14"/>
+    <mergeCell ref="FP14:FQ14"/>
+    <mergeCell ref="FR14:FS14"/>
+    <mergeCell ref="FV14:FW14"/>
+    <mergeCell ref="FX14:FY14"/>
+    <mergeCell ref="GB14:GC14"/>
+    <mergeCell ref="GD14:GE14"/>
+    <mergeCell ref="GH14:GI14"/>
+    <mergeCell ref="GJ14:GK14"/>
+    <mergeCell ref="GN14:GO14"/>
+    <mergeCell ref="GP14:GQ14"/>
+    <mergeCell ref="GT14:GU14"/>
+    <mergeCell ref="GV14:GW14"/>
+    <mergeCell ref="GZ14:HA14"/>
+    <mergeCell ref="HB14:HC14"/>
+    <mergeCell ref="HF14:HG14"/>
+    <mergeCell ref="HH14:HI14"/>
+    <mergeCell ref="HL14:HM14"/>
+    <mergeCell ref="HN14:HO14"/>
+    <mergeCell ref="HR14:HS14"/>
+    <mergeCell ref="HT14:HU14"/>
+    <mergeCell ref="HX14:HY14"/>
+    <mergeCell ref="HZ14:IA14"/>
+    <mergeCell ref="ID14:IE14"/>
+    <mergeCell ref="IF14:IG14"/>
+    <mergeCell ref="IJ14:IK14"/>
+    <mergeCell ref="IL14:IM14"/>
+    <mergeCell ref="IP14:IQ14"/>
+    <mergeCell ref="IR14:IS14"/>
+    <mergeCell ref="IV14:IW14"/>
+    <mergeCell ref="IX14:IY14"/>
+    <mergeCell ref="JB14:JC14"/>
+    <mergeCell ref="JD14:JE14"/>
+    <mergeCell ref="JH14:JI14"/>
+    <mergeCell ref="JJ14:JK14"/>
+    <mergeCell ref="JN14:JO14"/>
+    <mergeCell ref="JP14:JQ14"/>
+    <mergeCell ref="JT14:JU14"/>
+    <mergeCell ref="JV14:JW14"/>
+    <mergeCell ref="JZ14:KA14"/>
+    <mergeCell ref="KB14:KC14"/>
+    <mergeCell ref="KF14:KG14"/>
+    <mergeCell ref="KH14:KI14"/>
+    <mergeCell ref="KL14:KM14"/>
+    <mergeCell ref="KN14:KO14"/>
+    <mergeCell ref="KR14:KS14"/>
+    <mergeCell ref="KT14:KU14"/>
+    <mergeCell ref="KX14:KY14"/>
+    <mergeCell ref="KZ14:LA14"/>
+    <mergeCell ref="LD14:LE14"/>
+    <mergeCell ref="LF14:LG14"/>
+    <mergeCell ref="LJ14:LK14"/>
+    <mergeCell ref="LL14:LM14"/>
+    <mergeCell ref="LP14:LQ14"/>
+    <mergeCell ref="LR14:LS14"/>
+    <mergeCell ref="LV14:LW14"/>
+    <mergeCell ref="LX14:LY14"/>
+    <mergeCell ref="MB14:MC14"/>
+    <mergeCell ref="MD14:ME14"/>
+    <mergeCell ref="MH14:MI14"/>
+    <mergeCell ref="MJ14:MK14"/>
+    <mergeCell ref="MN14:MO14"/>
+    <mergeCell ref="MP14:MQ14"/>
+    <mergeCell ref="MT14:MU14"/>
+    <mergeCell ref="MV14:MW14"/>
+    <mergeCell ref="MZ14:NA14"/>
+    <mergeCell ref="NB14:NC14"/>
+    <mergeCell ref="NF14:NG14"/>
+    <mergeCell ref="NH14:NI14"/>
+    <mergeCell ref="NL14:NM14"/>
+    <mergeCell ref="NN14:NO14"/>
+    <mergeCell ref="NR14:NS14"/>
+    <mergeCell ref="NT14:NU14"/>
+    <mergeCell ref="NX14:NY14"/>
+    <mergeCell ref="NZ14:OA14"/>
+    <mergeCell ref="OD14:OE14"/>
+    <mergeCell ref="OF14:OG14"/>
+    <mergeCell ref="OJ14:OK14"/>
+    <mergeCell ref="OL14:OM14"/>
+    <mergeCell ref="OP14:OQ14"/>
+    <mergeCell ref="OR14:OS14"/>
+    <mergeCell ref="OV14:OW14"/>
+    <mergeCell ref="OX14:OY14"/>
+    <mergeCell ref="PB14:PC14"/>
+    <mergeCell ref="PD14:PE14"/>
+    <mergeCell ref="PH14:PI14"/>
+    <mergeCell ref="PJ14:PK14"/>
+    <mergeCell ref="PN14:PO14"/>
+    <mergeCell ref="PP14:PQ14"/>
+    <mergeCell ref="PT14:PU14"/>
+    <mergeCell ref="PV14:PW14"/>
+    <mergeCell ref="PZ14:QA14"/>
+    <mergeCell ref="QB14:QC14"/>
+    <mergeCell ref="QF14:QG14"/>
+    <mergeCell ref="QH14:QI14"/>
+    <mergeCell ref="QL14:QM14"/>
+    <mergeCell ref="QN14:QO14"/>
+    <mergeCell ref="QR14:QS14"/>
+    <mergeCell ref="QT14:QU14"/>
+    <mergeCell ref="QX14:QY14"/>
+    <mergeCell ref="QZ14:RA14"/>
+    <mergeCell ref="RD14:RE14"/>
+    <mergeCell ref="RF14:RG14"/>
+    <mergeCell ref="RJ14:RK14"/>
+    <mergeCell ref="RL14:RM14"/>
+    <mergeCell ref="RP14:RQ14"/>
+    <mergeCell ref="RR14:RS14"/>
+    <mergeCell ref="RV14:RW14"/>
+    <mergeCell ref="RX14:RY14"/>
+    <mergeCell ref="SB14:SC14"/>
+    <mergeCell ref="SD14:SE14"/>
+    <mergeCell ref="SH14:SI14"/>
+    <mergeCell ref="SJ14:SK14"/>
+    <mergeCell ref="SN14:SO14"/>
+    <mergeCell ref="SP14:SQ14"/>
+    <mergeCell ref="ST14:SU14"/>
+    <mergeCell ref="SV14:SW14"/>
+    <mergeCell ref="SZ14:TA14"/>
+    <mergeCell ref="TB14:TC14"/>
+    <mergeCell ref="TF14:TG14"/>
+    <mergeCell ref="TH14:TI14"/>
+    <mergeCell ref="TL14:TM14"/>
+    <mergeCell ref="TN14:TO14"/>
+    <mergeCell ref="TR14:TS14"/>
+    <mergeCell ref="TT14:TU14"/>
+    <mergeCell ref="TX14:TY14"/>
+    <mergeCell ref="TZ14:UA14"/>
+    <mergeCell ref="UD14:UE14"/>
+    <mergeCell ref="UF14:UG14"/>
+    <mergeCell ref="UJ14:UK14"/>
+    <mergeCell ref="UL14:UM14"/>
+    <mergeCell ref="UP14:UQ14"/>
+    <mergeCell ref="UR14:US14"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="AB15:AC15"/>
+    <mergeCell ref="AD15:AE15"/>
+    <mergeCell ref="AH15:AI15"/>
+    <mergeCell ref="AJ15:AK15"/>
+    <mergeCell ref="AN15:AO15"/>
+    <mergeCell ref="AP15:AQ15"/>
+    <mergeCell ref="AT15:AU15"/>
+    <mergeCell ref="AV15:AW15"/>
+    <mergeCell ref="AZ15:BA15"/>
+    <mergeCell ref="BB15:BC15"/>
+    <mergeCell ref="BF15:BG15"/>
+    <mergeCell ref="BH15:BI15"/>
+    <mergeCell ref="BL15:BM15"/>
+    <mergeCell ref="BN15:BO15"/>
+    <mergeCell ref="BR15:BS15"/>
+    <mergeCell ref="BT15:BU15"/>
+    <mergeCell ref="BX15:BY15"/>
+    <mergeCell ref="BZ15:CA15"/>
+    <mergeCell ref="CD15:CE15"/>
+    <mergeCell ref="CF15:CG15"/>
+    <mergeCell ref="CJ15:CK15"/>
+    <mergeCell ref="CL15:CM15"/>
+    <mergeCell ref="CP15:CQ15"/>
+    <mergeCell ref="CR15:CS15"/>
+    <mergeCell ref="CV15:CW15"/>
+    <mergeCell ref="CX15:CY15"/>
+    <mergeCell ref="DB15:DC15"/>
+    <mergeCell ref="DD15:DE15"/>
+    <mergeCell ref="DH15:DI15"/>
+    <mergeCell ref="DJ15:DK15"/>
+    <mergeCell ref="DN15:DO15"/>
+    <mergeCell ref="DP15:DQ15"/>
+    <mergeCell ref="DT15:DU15"/>
+    <mergeCell ref="DV15:DW15"/>
+    <mergeCell ref="DZ15:EA15"/>
+    <mergeCell ref="EB15:EC15"/>
+    <mergeCell ref="EF15:EG15"/>
+    <mergeCell ref="EH15:EI15"/>
+    <mergeCell ref="EL15:EM15"/>
+    <mergeCell ref="EN15:EO15"/>
+    <mergeCell ref="ER15:ES15"/>
+    <mergeCell ref="ET15:EU15"/>
+    <mergeCell ref="EX15:EY15"/>
+    <mergeCell ref="EZ15:FA15"/>
+    <mergeCell ref="FD15:FE15"/>
+    <mergeCell ref="FF15:FG15"/>
+    <mergeCell ref="FJ15:FK15"/>
+    <mergeCell ref="FL15:FM15"/>
+    <mergeCell ref="FP15:FQ15"/>
+    <mergeCell ref="FR15:FS15"/>
+    <mergeCell ref="FV15:FW15"/>
+    <mergeCell ref="FX15:FY15"/>
+    <mergeCell ref="GB15:GC15"/>
+    <mergeCell ref="GD15:GE15"/>
+    <mergeCell ref="GH15:GI15"/>
+    <mergeCell ref="GJ15:GK15"/>
+    <mergeCell ref="GN15:GO15"/>
+    <mergeCell ref="GP15:GQ15"/>
+    <mergeCell ref="GT15:GU15"/>
+    <mergeCell ref="GV15:GW15"/>
+    <mergeCell ref="GZ15:HA15"/>
+    <mergeCell ref="HB15:HC15"/>
+    <mergeCell ref="HF15:HG15"/>
+    <mergeCell ref="HH15:HI15"/>
+    <mergeCell ref="HL15:HM15"/>
+    <mergeCell ref="HN15:HO15"/>
+    <mergeCell ref="HR15:HS15"/>
+    <mergeCell ref="HT15:HU15"/>
+    <mergeCell ref="HX15:HY15"/>
+    <mergeCell ref="HZ15:IA15"/>
+    <mergeCell ref="ID15:IE15"/>
+    <mergeCell ref="IF15:IG15"/>
+    <mergeCell ref="IJ15:IK15"/>
+    <mergeCell ref="IL15:IM15"/>
+    <mergeCell ref="IP15:IQ15"/>
+    <mergeCell ref="IR15:IS15"/>
+    <mergeCell ref="IV15:IW15"/>
+    <mergeCell ref="IX15:IY15"/>
+    <mergeCell ref="JB15:JC15"/>
+    <mergeCell ref="JD15:JE15"/>
+    <mergeCell ref="JH15:JI15"/>
+    <mergeCell ref="JJ15:JK15"/>
+    <mergeCell ref="JN15:JO15"/>
+    <mergeCell ref="JP15:JQ15"/>
+    <mergeCell ref="JT15:JU15"/>
+    <mergeCell ref="JV15:JW15"/>
+    <mergeCell ref="JZ15:KA15"/>
+    <mergeCell ref="KB15:KC15"/>
+    <mergeCell ref="KF15:KG15"/>
+    <mergeCell ref="KH15:KI15"/>
+    <mergeCell ref="KL15:KM15"/>
+    <mergeCell ref="KN15:KO15"/>
+    <mergeCell ref="KR15:KS15"/>
+    <mergeCell ref="KT15:KU15"/>
+    <mergeCell ref="KX15:KY15"/>
+    <mergeCell ref="KZ15:LA15"/>
+    <mergeCell ref="LD15:LE15"/>
+    <mergeCell ref="LF15:LG15"/>
+    <mergeCell ref="LJ15:LK15"/>
+    <mergeCell ref="LL15:LM15"/>
+    <mergeCell ref="LP15:LQ15"/>
+    <mergeCell ref="LR15:LS15"/>
+    <mergeCell ref="LV15:LW15"/>
+    <mergeCell ref="LX15:LY15"/>
+    <mergeCell ref="MB15:MC15"/>
+    <mergeCell ref="MD15:ME15"/>
+    <mergeCell ref="MH15:MI15"/>
+    <mergeCell ref="MJ15:MK15"/>
+    <mergeCell ref="MN15:MO15"/>
+    <mergeCell ref="MP15:MQ15"/>
+    <mergeCell ref="MT15:MU15"/>
+    <mergeCell ref="MV15:MW15"/>
+    <mergeCell ref="MZ15:NA15"/>
+    <mergeCell ref="NB15:NC15"/>
+    <mergeCell ref="NF15:NG15"/>
+    <mergeCell ref="NH15:NI15"/>
+    <mergeCell ref="NL15:NM15"/>
+    <mergeCell ref="NN15:NO15"/>
+    <mergeCell ref="NR15:NS15"/>
+    <mergeCell ref="NT15:NU15"/>
+    <mergeCell ref="NX15:NY15"/>
+    <mergeCell ref="NZ15:OA15"/>
+    <mergeCell ref="OD15:OE15"/>
+    <mergeCell ref="OF15:OG15"/>
+    <mergeCell ref="OJ15:OK15"/>
+    <mergeCell ref="OL15:OM15"/>
+    <mergeCell ref="OP15:OQ15"/>
+    <mergeCell ref="OR15:OS15"/>
+    <mergeCell ref="OV15:OW15"/>
+    <mergeCell ref="OX15:OY15"/>
+    <mergeCell ref="PB15:PC15"/>
+    <mergeCell ref="PD15:PE15"/>
+    <mergeCell ref="PH15:PI15"/>
+    <mergeCell ref="PJ15:PK15"/>
+    <mergeCell ref="PN15:PO15"/>
+    <mergeCell ref="PP15:PQ15"/>
+    <mergeCell ref="PT15:PU15"/>
+    <mergeCell ref="PV15:PW15"/>
+    <mergeCell ref="PZ15:QA15"/>
+    <mergeCell ref="QB15:QC15"/>
+    <mergeCell ref="QF15:QG15"/>
+    <mergeCell ref="QH15:QI15"/>
+    <mergeCell ref="QL15:QM15"/>
+    <mergeCell ref="QN15:QO15"/>
+    <mergeCell ref="QR15:QS15"/>
+    <mergeCell ref="QT15:QU15"/>
+    <mergeCell ref="QX15:QY15"/>
+    <mergeCell ref="QZ15:RA15"/>
+    <mergeCell ref="RD15:RE15"/>
+    <mergeCell ref="RF15:RG15"/>
+    <mergeCell ref="RJ15:RK15"/>
+    <mergeCell ref="RL15:RM15"/>
+    <mergeCell ref="RP15:RQ15"/>
+    <mergeCell ref="RR15:RS15"/>
+    <mergeCell ref="RV15:RW15"/>
+    <mergeCell ref="RX15:RY15"/>
+    <mergeCell ref="SB15:SC15"/>
+    <mergeCell ref="SD15:SE15"/>
+    <mergeCell ref="SH15:SI15"/>
+    <mergeCell ref="SJ15:SK15"/>
+    <mergeCell ref="SN15:SO15"/>
+    <mergeCell ref="SP15:SQ15"/>
+    <mergeCell ref="ST15:SU15"/>
+    <mergeCell ref="SV15:SW15"/>
+    <mergeCell ref="SZ15:TA15"/>
+    <mergeCell ref="TB15:TC15"/>
+    <mergeCell ref="TF15:TG15"/>
+    <mergeCell ref="TH15:TI15"/>
+    <mergeCell ref="TL15:TM15"/>
+    <mergeCell ref="TN15:TO15"/>
+    <mergeCell ref="TR15:TS15"/>
+    <mergeCell ref="TT15:TU15"/>
+    <mergeCell ref="TX15:TY15"/>
+    <mergeCell ref="TZ15:UA15"/>
+    <mergeCell ref="UD15:UE15"/>
+    <mergeCell ref="UF15:UG15"/>
+    <mergeCell ref="UJ15:UK15"/>
+    <mergeCell ref="UL15:UM15"/>
+    <mergeCell ref="UP15:UQ15"/>
+    <mergeCell ref="UR15:US15"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="V16:W16"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="AB16:AC16"/>
+    <mergeCell ref="AD16:AE16"/>
+    <mergeCell ref="AH16:AI16"/>
+    <mergeCell ref="AJ16:AK16"/>
+    <mergeCell ref="AN16:AO16"/>
+    <mergeCell ref="AP16:AQ16"/>
+    <mergeCell ref="AT16:AU16"/>
+    <mergeCell ref="AV16:AW16"/>
+    <mergeCell ref="AZ16:BA16"/>
+    <mergeCell ref="BB16:BC16"/>
+    <mergeCell ref="BF16:BG16"/>
+    <mergeCell ref="BH16:BI16"/>
+    <mergeCell ref="BL16:BM16"/>
+    <mergeCell ref="BN16:BO16"/>
+    <mergeCell ref="BR16:BS16"/>
+    <mergeCell ref="BT16:BU16"/>
+    <mergeCell ref="BX16:BY16"/>
+    <mergeCell ref="BZ16:CA16"/>
+    <mergeCell ref="CD16:CE16"/>
+    <mergeCell ref="CF16:CG16"/>
+    <mergeCell ref="CJ16:CK16"/>
+    <mergeCell ref="CL16:CM16"/>
+    <mergeCell ref="CP16:CQ16"/>
+    <mergeCell ref="CR16:CS16"/>
+    <mergeCell ref="CV16:CW16"/>
+    <mergeCell ref="CX16:CY16"/>
+    <mergeCell ref="DB16:DC16"/>
+    <mergeCell ref="DD16:DE16"/>
+    <mergeCell ref="DH16:DI16"/>
+    <mergeCell ref="DJ16:DK16"/>
+    <mergeCell ref="DN16:DO16"/>
+    <mergeCell ref="DP16:DQ16"/>
+    <mergeCell ref="DT16:DU16"/>
+    <mergeCell ref="DV16:DW16"/>
+    <mergeCell ref="DZ16:EA16"/>
+    <mergeCell ref="EB16:EC16"/>
+    <mergeCell ref="EF16:EG16"/>
+    <mergeCell ref="EH16:EI16"/>
+    <mergeCell ref="EL16:EM16"/>
+    <mergeCell ref="EN16:EO16"/>
+    <mergeCell ref="ER16:ES16"/>
+    <mergeCell ref="ET16:EU16"/>
+    <mergeCell ref="EX16:EY16"/>
+    <mergeCell ref="EZ16:FA16"/>
+    <mergeCell ref="FD16:FE16"/>
+    <mergeCell ref="FF16:FG16"/>
+    <mergeCell ref="FJ16:FK16"/>
+    <mergeCell ref="FL16:FM16"/>
+    <mergeCell ref="FP16:FQ16"/>
+    <mergeCell ref="FR16:FS16"/>
+    <mergeCell ref="FV16:FW16"/>
+    <mergeCell ref="FX16:FY16"/>
+    <mergeCell ref="GB16:GC16"/>
+    <mergeCell ref="GD16:GE16"/>
+    <mergeCell ref="GH16:GI16"/>
+    <mergeCell ref="GJ16:GK16"/>
+    <mergeCell ref="GN16:GO16"/>
+    <mergeCell ref="GP16:GQ16"/>
+    <mergeCell ref="GT16:GU16"/>
+    <mergeCell ref="GV16:GW16"/>
+    <mergeCell ref="GZ16:HA16"/>
+    <mergeCell ref="HB16:HC16"/>
+    <mergeCell ref="HF16:HG16"/>
+    <mergeCell ref="HH16:HI16"/>
+    <mergeCell ref="HL16:HM16"/>
+    <mergeCell ref="HN16:HO16"/>
+    <mergeCell ref="HR16:HS16"/>
+    <mergeCell ref="HT16:HU16"/>
+    <mergeCell ref="HX16:HY16"/>
+    <mergeCell ref="HZ16:IA16"/>
+    <mergeCell ref="ID16:IE16"/>
+    <mergeCell ref="IF16:IG16"/>
+    <mergeCell ref="IJ16:IK16"/>
+    <mergeCell ref="IL16:IM16"/>
+    <mergeCell ref="IP16:IQ16"/>
+    <mergeCell ref="IR16:IS16"/>
+    <mergeCell ref="IV16:IW16"/>
+    <mergeCell ref="IX16:IY16"/>
+    <mergeCell ref="JB16:JC16"/>
+    <mergeCell ref="JD16:JE16"/>
+    <mergeCell ref="JH16:JI16"/>
+    <mergeCell ref="JJ16:JK16"/>
+    <mergeCell ref="JN16:JO16"/>
+    <mergeCell ref="JP16:JQ16"/>
+    <mergeCell ref="JT16:JU16"/>
+    <mergeCell ref="JV16:JW16"/>
+    <mergeCell ref="JZ16:KA16"/>
+    <mergeCell ref="KB16:KC16"/>
+    <mergeCell ref="KF16:KG16"/>
+    <mergeCell ref="KH16:KI16"/>
+    <mergeCell ref="KL16:KM16"/>
+    <mergeCell ref="KN16:KO16"/>
+    <mergeCell ref="KR16:KS16"/>
+    <mergeCell ref="KT16:KU16"/>
+    <mergeCell ref="KX16:KY16"/>
+    <mergeCell ref="KZ16:LA16"/>
+    <mergeCell ref="LD16:LE16"/>
+    <mergeCell ref="LF16:LG16"/>
+    <mergeCell ref="LJ16:LK16"/>
+    <mergeCell ref="LL16:LM16"/>
+    <mergeCell ref="LP16:LQ16"/>
+    <mergeCell ref="LR16:LS16"/>
+    <mergeCell ref="LV16:LW16"/>
+    <mergeCell ref="LX16:LY16"/>
+    <mergeCell ref="MB16:MC16"/>
+    <mergeCell ref="MD16:ME16"/>
+    <mergeCell ref="MH16:MI16"/>
+    <mergeCell ref="MJ16:MK16"/>
+    <mergeCell ref="MN16:MO16"/>
+    <mergeCell ref="MP16:MQ16"/>
+    <mergeCell ref="MT16:MU16"/>
+    <mergeCell ref="MV16:MW16"/>
+    <mergeCell ref="MZ16:NA16"/>
+    <mergeCell ref="NB16:NC16"/>
+    <mergeCell ref="NF16:NG16"/>
+    <mergeCell ref="NH16:NI16"/>
+    <mergeCell ref="NL16:NM16"/>
+    <mergeCell ref="NN16:NO16"/>
+    <mergeCell ref="NR16:NS16"/>
+    <mergeCell ref="NT16:NU16"/>
+    <mergeCell ref="NX16:NY16"/>
+    <mergeCell ref="NZ16:OA16"/>
+    <mergeCell ref="OD16:OE16"/>
+    <mergeCell ref="OF16:OG16"/>
+    <mergeCell ref="OJ16:OK16"/>
+    <mergeCell ref="OL16:OM16"/>
+    <mergeCell ref="OP16:OQ16"/>
+    <mergeCell ref="OR16:OS16"/>
+    <mergeCell ref="OV16:OW16"/>
+    <mergeCell ref="OX16:OY16"/>
+    <mergeCell ref="PB16:PC16"/>
+    <mergeCell ref="PD16:PE16"/>
+    <mergeCell ref="PH16:PI16"/>
+    <mergeCell ref="PJ16:PK16"/>
+    <mergeCell ref="PN16:PO16"/>
+    <mergeCell ref="PP16:PQ16"/>
+    <mergeCell ref="PT16:PU16"/>
+    <mergeCell ref="PV16:PW16"/>
+    <mergeCell ref="PZ16:QA16"/>
+    <mergeCell ref="QB16:QC16"/>
+    <mergeCell ref="QF16:QG16"/>
+    <mergeCell ref="QH16:QI16"/>
+    <mergeCell ref="QL16:QM16"/>
+    <mergeCell ref="QN16:QO16"/>
+    <mergeCell ref="QR16:QS16"/>
+    <mergeCell ref="QT16:QU16"/>
+    <mergeCell ref="QX16:QY16"/>
+    <mergeCell ref="QZ16:RA16"/>
+    <mergeCell ref="RD16:RE16"/>
+    <mergeCell ref="RF16:RG16"/>
+    <mergeCell ref="RJ16:RK16"/>
+    <mergeCell ref="RL16:RM16"/>
+    <mergeCell ref="RP16:RQ16"/>
+    <mergeCell ref="RR16:RS16"/>
+    <mergeCell ref="RV16:RW16"/>
+    <mergeCell ref="RX16:RY16"/>
+    <mergeCell ref="SB16:SC16"/>
+    <mergeCell ref="SD16:SE16"/>
+    <mergeCell ref="SH16:SI16"/>
+    <mergeCell ref="SJ16:SK16"/>
+    <mergeCell ref="SN16:SO16"/>
+    <mergeCell ref="SP16:SQ16"/>
+    <mergeCell ref="ST16:SU16"/>
+    <mergeCell ref="SV16:SW16"/>
+    <mergeCell ref="SZ16:TA16"/>
+    <mergeCell ref="TB16:TC16"/>
+    <mergeCell ref="TF16:TG16"/>
+    <mergeCell ref="TH16:TI16"/>
+    <mergeCell ref="TL16:TM16"/>
+    <mergeCell ref="TN16:TO16"/>
+    <mergeCell ref="TR16:TS16"/>
+    <mergeCell ref="TT16:TU16"/>
+    <mergeCell ref="TX16:TY16"/>
+    <mergeCell ref="TZ16:UA16"/>
+    <mergeCell ref="UD16:UE16"/>
+    <mergeCell ref="UF16:UG16"/>
+    <mergeCell ref="UJ16:UK16"/>
+    <mergeCell ref="UL16:UM16"/>
+    <mergeCell ref="UP16:UQ16"/>
+    <mergeCell ref="UR16:US16"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="AB17:AC17"/>
+    <mergeCell ref="AD17:AE17"/>
+    <mergeCell ref="AH17:AI17"/>
+    <mergeCell ref="AJ17:AK17"/>
+    <mergeCell ref="AN17:AO17"/>
+    <mergeCell ref="AP17:AQ17"/>
+    <mergeCell ref="AT17:AU17"/>
+    <mergeCell ref="AV17:AW17"/>
+    <mergeCell ref="AZ17:BA17"/>
+    <mergeCell ref="BB17:BC17"/>
+    <mergeCell ref="BF17:BG17"/>
+    <mergeCell ref="BH17:BI17"/>
+    <mergeCell ref="BL17:BM17"/>
+    <mergeCell ref="BN17:BO17"/>
+    <mergeCell ref="BR17:BS17"/>
+    <mergeCell ref="BT17:BU17"/>
+    <mergeCell ref="BX17:BY17"/>
+    <mergeCell ref="BZ17:CA17"/>
+    <mergeCell ref="CD17:CE17"/>
+    <mergeCell ref="CF17:CG17"/>
+    <mergeCell ref="CJ17:CK17"/>
+    <mergeCell ref="CL17:CM17"/>
+    <mergeCell ref="CP17:CQ17"/>
+    <mergeCell ref="CR17:CS17"/>
+    <mergeCell ref="CV17:CW17"/>
+    <mergeCell ref="CX17:CY17"/>
+    <mergeCell ref="DB17:DC17"/>
+    <mergeCell ref="DD17:DE17"/>
+    <mergeCell ref="DH17:DI17"/>
+    <mergeCell ref="DJ17:DK17"/>
+    <mergeCell ref="DN17:DO17"/>
+    <mergeCell ref="DP17:DQ17"/>
+    <mergeCell ref="DT17:DU17"/>
+    <mergeCell ref="DV17:DW17"/>
+    <mergeCell ref="DZ17:EA17"/>
+    <mergeCell ref="EB17:EC17"/>
+    <mergeCell ref="EF17:EG17"/>
+    <mergeCell ref="EH17:EI17"/>
+    <mergeCell ref="EL17:EM17"/>
+    <mergeCell ref="EN17:EO17"/>
+    <mergeCell ref="ER17:ES17"/>
+    <mergeCell ref="ET17:EU17"/>
+    <mergeCell ref="EX17:EY17"/>
+    <mergeCell ref="EZ17:FA17"/>
+    <mergeCell ref="FD17:FE17"/>
+    <mergeCell ref="FF17:FG17"/>
+    <mergeCell ref="FJ17:FK17"/>
+    <mergeCell ref="FL17:FM17"/>
+    <mergeCell ref="FP17:FQ17"/>
+    <mergeCell ref="FR17:FS17"/>
+    <mergeCell ref="FV17:FW17"/>
+    <mergeCell ref="FX17:FY17"/>
+    <mergeCell ref="GB17:GC17"/>
+    <mergeCell ref="GD17:GE17"/>
+    <mergeCell ref="GH17:GI17"/>
+    <mergeCell ref="GJ17:GK17"/>
+    <mergeCell ref="GN17:GO17"/>
+    <mergeCell ref="GP17:GQ17"/>
+    <mergeCell ref="GT17:GU17"/>
+    <mergeCell ref="GV17:GW17"/>
+    <mergeCell ref="GZ17:HA17"/>
+    <mergeCell ref="HB17:HC17"/>
+    <mergeCell ref="HF17:HG17"/>
+    <mergeCell ref="HH17:HI17"/>
+    <mergeCell ref="HL17:HM17"/>
+    <mergeCell ref="HN17:HO17"/>
+    <mergeCell ref="HR17:HS17"/>
+    <mergeCell ref="HT17:HU17"/>
+    <mergeCell ref="HX17:HY17"/>
+    <mergeCell ref="HZ17:IA17"/>
+    <mergeCell ref="ID17:IE17"/>
+    <mergeCell ref="IF17:IG17"/>
+    <mergeCell ref="IJ17:IK17"/>
+    <mergeCell ref="IL17:IM17"/>
+    <mergeCell ref="IP17:IQ17"/>
+    <mergeCell ref="IR17:IS17"/>
+    <mergeCell ref="IV17:IW17"/>
+    <mergeCell ref="IX17:IY17"/>
+    <mergeCell ref="JB17:JC17"/>
+    <mergeCell ref="JD17:JE17"/>
+    <mergeCell ref="JH17:JI17"/>
+    <mergeCell ref="JJ17:JK17"/>
+    <mergeCell ref="JN17:JO17"/>
+    <mergeCell ref="JP17:JQ17"/>
+    <mergeCell ref="JT17:JU17"/>
+    <mergeCell ref="JV17:JW17"/>
+    <mergeCell ref="JZ17:KA17"/>
+    <mergeCell ref="KB17:KC17"/>
+    <mergeCell ref="KF17:KG17"/>
+    <mergeCell ref="KH17:KI17"/>
+    <mergeCell ref="KL17:KM17"/>
+    <mergeCell ref="KN17:KO17"/>
+    <mergeCell ref="KR17:KS17"/>
+    <mergeCell ref="KT17:KU17"/>
+    <mergeCell ref="KX17:KY17"/>
+    <mergeCell ref="KZ17:LA17"/>
+    <mergeCell ref="LD17:LE17"/>
+    <mergeCell ref="LF17:LG17"/>
+    <mergeCell ref="LJ17:LK17"/>
+    <mergeCell ref="LL17:LM17"/>
+    <mergeCell ref="LP17:LQ17"/>
+    <mergeCell ref="LR17:LS17"/>
+    <mergeCell ref="LV17:LW17"/>
+    <mergeCell ref="LX17:LY17"/>
+    <mergeCell ref="MB17:MC17"/>
+    <mergeCell ref="MD17:ME17"/>
+    <mergeCell ref="MH17:MI17"/>
+    <mergeCell ref="MJ17:MK17"/>
+    <mergeCell ref="MN17:MO17"/>
+    <mergeCell ref="MP17:MQ17"/>
+    <mergeCell ref="MT17:MU17"/>
+    <mergeCell ref="MV17:MW17"/>
+    <mergeCell ref="MZ17:NA17"/>
+    <mergeCell ref="NB17:NC17"/>
+    <mergeCell ref="NF17:NG17"/>
+    <mergeCell ref="NH17:NI17"/>
+    <mergeCell ref="NL17:NM17"/>
+    <mergeCell ref="NN17:NO17"/>
+    <mergeCell ref="NR17:NS17"/>
+    <mergeCell ref="NT17:NU17"/>
+    <mergeCell ref="NX17:NY17"/>
+    <mergeCell ref="NZ17:OA17"/>
+    <mergeCell ref="OD17:OE17"/>
+    <mergeCell ref="OF17:OG17"/>
+    <mergeCell ref="OJ17:OK17"/>
+    <mergeCell ref="OL17:OM17"/>
+    <mergeCell ref="OP17:OQ17"/>
+    <mergeCell ref="OR17:OS17"/>
+    <mergeCell ref="OV17:OW17"/>
+    <mergeCell ref="OX17:OY17"/>
+    <mergeCell ref="PB17:PC17"/>
+    <mergeCell ref="PD17:PE17"/>
+    <mergeCell ref="PH17:PI17"/>
+    <mergeCell ref="PJ17:PK17"/>
+    <mergeCell ref="PN17:PO17"/>
+    <mergeCell ref="PP17:PQ17"/>
+    <mergeCell ref="PT17:PU17"/>
+    <mergeCell ref="PV17:PW17"/>
+    <mergeCell ref="PZ17:QA17"/>
+    <mergeCell ref="QB17:QC17"/>
+    <mergeCell ref="QF17:QG17"/>
+    <mergeCell ref="QH17:QI17"/>
+    <mergeCell ref="QL17:QM17"/>
+    <mergeCell ref="QN17:QO17"/>
+    <mergeCell ref="QR17:QS17"/>
+    <mergeCell ref="QT17:QU17"/>
+    <mergeCell ref="QX17:QY17"/>
+    <mergeCell ref="QZ17:RA17"/>
+    <mergeCell ref="RD17:RE17"/>
+    <mergeCell ref="RF17:RG17"/>
+    <mergeCell ref="RJ17:RK17"/>
+    <mergeCell ref="RL17:RM17"/>
+    <mergeCell ref="RP17:RQ17"/>
+    <mergeCell ref="RR17:RS17"/>
+    <mergeCell ref="RV17:RW17"/>
+    <mergeCell ref="RX17:RY17"/>
+    <mergeCell ref="SB17:SC17"/>
+    <mergeCell ref="SD17:SE17"/>
+    <mergeCell ref="SH17:SI17"/>
+    <mergeCell ref="SJ17:SK17"/>
+    <mergeCell ref="SN17:SO17"/>
+    <mergeCell ref="SP17:SQ17"/>
+    <mergeCell ref="ST17:SU17"/>
+    <mergeCell ref="SV17:SW17"/>
+    <mergeCell ref="SZ17:TA17"/>
+    <mergeCell ref="TB17:TC17"/>
+    <mergeCell ref="TF17:TG17"/>
+    <mergeCell ref="TH17:TI17"/>
+    <mergeCell ref="TL17:TM17"/>
+    <mergeCell ref="TN17:TO17"/>
+    <mergeCell ref="TR17:TS17"/>
+    <mergeCell ref="TT17:TU17"/>
+    <mergeCell ref="TX17:TY17"/>
+    <mergeCell ref="TZ17:UA17"/>
+    <mergeCell ref="UD17:UE17"/>
+    <mergeCell ref="UF17:UG17"/>
+    <mergeCell ref="UJ17:UK17"/>
+    <mergeCell ref="UL17:UM17"/>
+    <mergeCell ref="UP17:UQ17"/>
+    <mergeCell ref="UR17:US17"/>
+    <mergeCell ref="A18:US18"/>
+    <mergeCell ref="A21:US21"/>
+    <mergeCell ref="A22:US22"/>
+    <mergeCell ref="A24:US24"/>
+    <mergeCell ref="A25:US25"/>
+    <mergeCell ref="A27:US27"/>
+    <mergeCell ref="A28:US28"/>
+    <mergeCell ref="A30:US30"/>
+    <mergeCell ref="A31:US31"/>
+    <mergeCell ref="A33:US33"/>
+    <mergeCell ref="A34:US34"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>