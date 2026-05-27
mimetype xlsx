--- v0 (2025-12-08)
+++ v1 (2026-05-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>NFI5</t>
   </si>
   <si>
     <t>proportion of forest plots</t>
   </si>
   <si>
     <t>area of largest gap (5 classes) · altitudinal vegetation belts (NaiS; 6 classes)</t>
   </si>
   <si>
@@ -636,51 +636,51 @@
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
     <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1014,181 +1014,181 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="57.557" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="33" max="33" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="35" max="35" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="37" max="37" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="37" max="37" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="41" max="41" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="41" max="41" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="45" max="45" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="45" max="45" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="47" max="47" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="47" max="47" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="53" max="53" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="53" max="53" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="75" max="75" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="75" max="75" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="77" max="77" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="77" max="77" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="81" max="81" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="81" max="81" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="83" max="83" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="83" max="83" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="85" max="85" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="86" max="86" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="87" max="87" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="88" max="88" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="89" max="89" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="90" max="90" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="91" max="91" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="92" max="92" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="93" max="93" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="94" max="94" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="95" max="95" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="96" max="96" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="97" max="97" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="97" max="97" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="98" max="98" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="99" max="99" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="100" max="100" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="101" max="101" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="101" max="101" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="102" max="102" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="103" max="103" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="110" max="110" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="111" max="111" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="112" max="112" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="113" max="113" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="114" max="114" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="115" max="115" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="116" max="116" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="117" max="117" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="118" max="118" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="119" max="119" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="119" max="119" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="120" max="120" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="121" max="121" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="122" max="122" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="123" max="123" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="124" max="124" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="125" max="125" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="126" max="126" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="127" max="127" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="128" max="128" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="129" max="129" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="130" max="130" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="131" max="131" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="132" max="132" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="133" max="133" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="134" max="134" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="135" max="135" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="136" max="136" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="137" max="137" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="138" max="138" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="139" max="139" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="140" max="140" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="141" max="141" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="142" max="142" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="143" max="143" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="144" max="144" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -1196,53 +1196,53 @@
     <col min="146" max="146" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="147" max="147" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="148" max="148" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="149" max="149" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="150" max="150" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="151" max="151" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="152" max="152" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="153" max="153" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="154" max="154" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="155" max="155" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="156" max="156" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="157" max="157" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="158" max="158" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="159" max="159" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="160" max="160" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="161" max="161" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="162" max="162" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="163" max="163" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="164" max="164" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="165" max="165" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="166" max="166" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="167" max="167" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="168" max="168" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="169" max="169" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="170" max="170" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="171" max="171" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="171" max="171" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="172" max="172" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="173" max="173" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="173" max="173" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="174" max="174" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="175" max="175" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="176" max="176" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="177" max="177" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="178" max="178" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="179" max="179" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="180" max="180" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="181" max="181" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="182" max="182" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="183" max="183" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="184" max="184" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="185" max="185" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="186" max="186" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="187" max="187" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="188" max="188" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="189" max="189" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="190" max="190" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:190">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:190">
@@ -8816,51 +8816,51 @@
       <c r="AM24" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AN24" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AO24" s="6">
         <v>0.0</v>
       </c>
       <c r="AP24" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AQ24" s="6">
         <v>19.1</v>
       </c>
       <c r="AR24" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AS24" s="6">
         <v>33.4</v>
       </c>
       <c r="AT24" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AU24" s="6">
-        <v>66.6</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="AV24" s="6">
         <v>19.3</v>
       </c>
       <c r="AW24" s="6">
         <v>27.5</v>
       </c>
       <c r="AX24" s="6">
         <v>11.8</v>
       </c>
       <c r="AY24" s="6">
         <v>46.0</v>
       </c>
       <c r="AZ24" s="6">
         <v>15.0</v>
       </c>
       <c r="BA24" s="6">
         <v>0.0</v>
       </c>
       <c r="BB24" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BC24" s="6">
         <v>0.0</v>
       </c>
@@ -9296,51 +9296,51 @@
       <c r="I25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="J25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="K25" s="6">
         <v>100.0</v>
       </c>
       <c r="L25" s="6">
         <v>0.0</v>
       </c>
       <c r="M25" s="6">
         <v>100.0</v>
       </c>
       <c r="N25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="O25" s="6">
         <v>38.4</v>
       </c>
       <c r="P25" s="6">
         <v>9.5</v>
       </c>
       <c r="Q25" s="6">
-        <v>83.4</v>
+        <v>83.40000000000001</v>
       </c>
       <c r="R25" s="6">
         <v>10.7</v>
       </c>
       <c r="S25" s="6">
         <v>48.9</v>
       </c>
       <c r="T25" s="6">
         <v>20.5</v>
       </c>
       <c r="U25" s="6">
         <v>90.0</v>
       </c>
       <c r="V25" s="6">
         <v>9.5</v>
       </c>
       <c r="W25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="X25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="Y25" s="6">
         <v>50.5</v>
       </c>
@@ -9350,105 +9350,105 @@
       <c r="AA25" s="6">
         <v>33.4</v>
       </c>
       <c r="AB25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AC25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AD25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AE25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AF25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AG25" s="6">
         <v>65.7</v>
       </c>
       <c r="AH25" s="6">
         <v>27.7</v>
       </c>
       <c r="AI25" s="6">
-        <v>82.4</v>
+        <v>82.40000000000001</v>
       </c>
       <c r="AJ25" s="6">
         <v>15.9</v>
       </c>
       <c r="AK25" s="6">
         <v>0.0</v>
       </c>
       <c r="AL25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AM25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AN25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AO25" s="6">
         <v>100.0</v>
       </c>
       <c r="AP25" s="6">
         <v>0.0</v>
       </c>
       <c r="AQ25" s="6">
         <v>60.9</v>
       </c>
       <c r="AR25" s="6">
         <v>21.7</v>
       </c>
       <c r="AS25" s="6">
-        <v>66.6</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="AT25" s="6">
         <v>27.2</v>
       </c>
       <c r="AU25" s="6">
         <v>0.0</v>
       </c>
       <c r="AV25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AW25" s="6">
         <v>20.8</v>
       </c>
       <c r="AX25" s="6">
         <v>10.8</v>
       </c>
       <c r="AY25" s="6">
         <v>0.0</v>
       </c>
       <c r="AZ25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BA25" s="6">
-        <v>90.4</v>
+        <v>90.40000000000001</v>
       </c>
       <c r="BB25" s="6">
         <v>9.2</v>
       </c>
       <c r="BC25" s="6">
         <v>51.6</v>
       </c>
       <c r="BD25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BE25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BF25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BG25" s="6">
         <v>100.0</v>
       </c>
       <c r="BH25" s="6">
         <v>0.0</v>
       </c>
       <c r="BI25" s="6" t="s">
         <v>108</v>
       </c>
@@ -9488,51 +9488,51 @@
       <c r="BU25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BV25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BW25" s="6">
         <v>100.0</v>
       </c>
       <c r="BX25" s="6">
         <v>0.0</v>
       </c>
       <c r="BY25" s="6">
         <v>100.0</v>
       </c>
       <c r="BZ25" s="6">
         <v>0.0</v>
       </c>
       <c r="CA25" s="6">
         <v>48.7</v>
       </c>
       <c r="CB25" s="6">
         <v>20.5</v>
       </c>
       <c r="CC25" s="6">
-        <v>69.1</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="CD25" s="6">
         <v>14.8</v>
       </c>
       <c r="CE25" s="6">
         <v>100.0</v>
       </c>
       <c r="CF25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CG25" s="6">
         <v>100.0</v>
       </c>
       <c r="CH25" s="6">
         <v>0.0</v>
       </c>
       <c r="CI25" s="6">
         <v>0.0</v>
       </c>
       <c r="CJ25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CK25" s="6" t="s">
         <v>108</v>
       </c>
@@ -9548,51 +9548,51 @@
       <c r="CO25" s="6">
         <v>100.0</v>
       </c>
       <c r="CP25" s="6">
         <v>0.0</v>
       </c>
       <c r="CQ25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CR25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CS25" s="6">
         <v>82.8</v>
       </c>
       <c r="CT25" s="6">
         <v>15.6</v>
       </c>
       <c r="CU25" s="6">
         <v>100.0</v>
       </c>
       <c r="CV25" s="6">
         <v>0.0</v>
       </c>
       <c r="CW25" s="6">
-        <v>80.1</v>
+        <v>80.099999999999994</v>
       </c>
       <c r="CX25" s="6">
         <v>17.9</v>
       </c>
       <c r="CY25" s="6">
         <v>66.5</v>
       </c>
       <c r="CZ25" s="6">
         <v>27.3</v>
       </c>
       <c r="DA25" s="6">
         <v>0.0</v>
       </c>
       <c r="DB25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DC25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DD25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="DE25" s="6">
         <v>0.0</v>
       </c>
@@ -9896,51 +9896,51 @@
       <c r="S26" s="6">
         <v>51.1</v>
       </c>
       <c r="T26" s="6">
         <v>20.5</v>
       </c>
       <c r="U26" s="6">
         <v>10.0</v>
       </c>
       <c r="V26" s="6" t="s">
         <v>108</v>
       </c>
       <c r="W26" s="6" t="s">
         <v>108</v>
       </c>
       <c r="X26" s="6" t="s">
         <v>108</v>
       </c>
       <c r="Y26" s="6">
         <v>49.5</v>
       </c>
       <c r="Z26" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AA26" s="6">
-        <v>66.6</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="AB26" s="6">
         <v>27.2</v>
       </c>
       <c r="AC26" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AD26" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AE26" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AF26" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AG26" s="6">
         <v>34.3</v>
       </c>
       <c r="AH26" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AI26" s="6">
         <v>0.0</v>
       </c>
@@ -13378,51 +13378,51 @@
       <c r="AM32" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AN32" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AO32" s="6">
         <v>18.8</v>
       </c>
       <c r="AP32" s="6">
         <v>11.9</v>
       </c>
       <c r="AQ32" s="6">
         <v>24.7</v>
       </c>
       <c r="AR32" s="6">
         <v>12.5</v>
       </c>
       <c r="AS32" s="6">
         <v>55.3</v>
       </c>
       <c r="AT32" s="6">
         <v>15.0</v>
       </c>
       <c r="AU32" s="6">
-        <v>72.4</v>
+        <v>72.40000000000001</v>
       </c>
       <c r="AV32" s="6">
         <v>11.7</v>
       </c>
       <c r="AW32" s="6">
         <v>59.0</v>
       </c>
       <c r="AX32" s="6">
         <v>8.4</v>
       </c>
       <c r="AY32" s="6">
         <v>48.2</v>
       </c>
       <c r="AZ32" s="6">
         <v>10.9</v>
       </c>
       <c r="BA32" s="6">
         <v>0.0</v>
       </c>
       <c r="BB32" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BC32" s="6">
         <v>0.0</v>
       </c>
@@ -13858,51 +13858,51 @@
       <c r="I33" s="6" t="s">
         <v>108</v>
       </c>
       <c r="J33" s="6" t="s">
         <v>108</v>
       </c>
       <c r="K33" s="6">
         <v>100.0</v>
       </c>
       <c r="L33" s="6">
         <v>0.0</v>
       </c>
       <c r="M33" s="6">
         <v>100.0</v>
       </c>
       <c r="N33" s="6">
         <v>0.0</v>
       </c>
       <c r="O33" s="6">
         <v>41.9</v>
       </c>
       <c r="P33" s="6">
         <v>6.7</v>
       </c>
       <c r="Q33" s="6">
-        <v>86.4</v>
+        <v>86.40000000000001</v>
       </c>
       <c r="R33" s="6">
         <v>6.3</v>
       </c>
       <c r="S33" s="6">
         <v>52.6</v>
       </c>
       <c r="T33" s="6">
         <v>25.0</v>
       </c>
       <c r="U33" s="6">
         <v>100.0</v>
       </c>
       <c r="V33" s="6">
         <v>0.0</v>
       </c>
       <c r="W33" s="6" t="s">
         <v>108</v>
       </c>
       <c r="X33" s="6" t="s">
         <v>108</v>
       </c>
       <c r="Y33" s="6">
         <v>0.0</v>
       </c>
@@ -13918,63 +13918,63 @@
       <c r="AC33" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AD33" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AE33" s="6">
         <v>100.0</v>
       </c>
       <c r="AF33" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AG33" s="6">
         <v>62.3</v>
       </c>
       <c r="AH33" s="6">
         <v>17.2</v>
       </c>
       <c r="AI33" s="6">
         <v>100.0</v>
       </c>
       <c r="AJ33" s="6">
         <v>0.0</v>
       </c>
       <c r="AK33" s="6">
-        <v>76.4</v>
+        <v>76.40000000000001</v>
       </c>
       <c r="AL33" s="6">
         <v>20.8</v>
       </c>
       <c r="AM33" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AN33" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AO33" s="6">
-        <v>71.9</v>
+        <v>71.90000000000001</v>
       </c>
       <c r="AP33" s="6">
         <v>13.7</v>
       </c>
       <c r="AQ33" s="6">
         <v>49.3</v>
       </c>
       <c r="AR33" s="6">
         <v>14.5</v>
       </c>
       <c r="AS33" s="6">
         <v>8.0</v>
       </c>
       <c r="AT33" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AU33" s="6">
         <v>0.0</v>
       </c>
       <c r="AV33" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AW33" s="6">
         <v>14.7</v>
       </c>
@@ -14050,99 +14050,99 @@
       <c r="BU33" s="6">
         <v>0.0</v>
       </c>
       <c r="BV33" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BW33" s="6">
         <v>75.7</v>
       </c>
       <c r="BX33" s="6">
         <v>14.9</v>
       </c>
       <c r="BY33" s="6">
         <v>100.0</v>
       </c>
       <c r="BZ33" s="6">
         <v>0.0</v>
       </c>
       <c r="CA33" s="6">
         <v>73.0</v>
       </c>
       <c r="CB33" s="6">
         <v>22.8</v>
       </c>
       <c r="CC33" s="6">
-        <v>83.1</v>
+        <v>83.099999999999994</v>
       </c>
       <c r="CD33" s="6">
         <v>8.9</v>
       </c>
       <c r="CE33" s="6">
         <v>100.0</v>
       </c>
       <c r="CF33" s="6">
         <v>0.0</v>
       </c>
       <c r="CG33" s="6">
         <v>100.0</v>
       </c>
       <c r="CH33" s="6">
         <v>0.0</v>
       </c>
       <c r="CI33" s="6">
         <v>0.0</v>
       </c>
       <c r="CJ33" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CK33" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CL33" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CM33" s="6">
         <v>100.0</v>
       </c>
       <c r="CN33" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CO33" s="6">
         <v>0.0</v>
       </c>
       <c r="CP33" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CQ33" s="6">
         <v>66.7</v>
       </c>
       <c r="CR33" s="6">
         <v>27.3</v>
       </c>
       <c r="CS33" s="6">
-        <v>74.9</v>
+        <v>74.90000000000001</v>
       </c>
       <c r="CT33" s="6">
         <v>15.7</v>
       </c>
       <c r="CU33" s="6">
         <v>89.2</v>
       </c>
       <c r="CV33" s="6">
         <v>10.3</v>
       </c>
       <c r="CW33" s="6">
         <v>100.0</v>
       </c>
       <c r="CX33" s="6">
         <v>0.0</v>
       </c>
       <c r="CY33" s="6">
         <v>100.0</v>
       </c>
       <c r="CZ33" s="6">
         <v>0.0</v>
       </c>
       <c r="DA33" s="6">
         <v>0.0</v>
       </c>
@@ -14326,51 +14326,51 @@
       <c r="FI33" s="6">
         <v>0.0</v>
       </c>
       <c r="FJ33" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FK33" s="6">
         <v>5.0</v>
       </c>
       <c r="FL33" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FM33" s="6">
         <v>30.3</v>
       </c>
       <c r="FN33" s="6">
         <v>8.5</v>
       </c>
       <c r="FO33" s="6">
         <v>81.0</v>
       </c>
       <c r="FP33" s="6">
         <v>16.8</v>
       </c>
       <c r="FQ33" s="6">
-        <v>75.4</v>
+        <v>75.40000000000001</v>
       </c>
       <c r="FR33" s="6">
         <v>21.4</v>
       </c>
       <c r="FS33" s="6">
         <v>53.1</v>
       </c>
       <c r="FT33" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FU33" s="6">
         <v>100.0</v>
       </c>
       <c r="FV33" s="6">
         <v>0.0</v>
       </c>
       <c r="FW33" s="6">
         <v>100.0</v>
       </c>
       <c r="FX33" s="6">
         <v>0.0</v>
       </c>
       <c r="FY33" s="6" t="s">
         <v>108</v>
       </c>
@@ -18600,51 +18600,51 @@
       <c r="BQ41" s="6">
         <v>100.0</v>
       </c>
       <c r="BR41" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BS41" s="6">
         <v>0.0</v>
       </c>
       <c r="BT41" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BU41" s="6">
         <v>61.4</v>
       </c>
       <c r="BV41" s="6">
         <v>22.1</v>
       </c>
       <c r="BW41" s="6">
         <v>53.7</v>
       </c>
       <c r="BX41" s="6">
         <v>24.8</v>
       </c>
       <c r="BY41" s="6">
-        <v>66.9</v>
+        <v>66.90000000000001</v>
       </c>
       <c r="BZ41" s="6">
         <v>27.1</v>
       </c>
       <c r="CA41" s="6">
         <v>67.8</v>
       </c>
       <c r="CB41" s="6">
         <v>26.7</v>
       </c>
       <c r="CC41" s="6">
         <v>81.5</v>
       </c>
       <c r="CD41" s="6">
         <v>16.9</v>
       </c>
       <c r="CE41" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CF41" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CG41" s="6">
         <v>100.0</v>
       </c>
@@ -22982,99 +22982,99 @@
       <c r="I49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="J49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="K49" s="6">
         <v>100.0</v>
       </c>
       <c r="L49" s="6">
         <v>0.0</v>
       </c>
       <c r="M49" s="6">
         <v>100.0</v>
       </c>
       <c r="N49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="O49" s="6">
         <v>36.2</v>
       </c>
       <c r="P49" s="6">
         <v>9.2</v>
       </c>
       <c r="Q49" s="6">
-        <v>88.9</v>
+        <v>88.90000000000001</v>
       </c>
       <c r="R49" s="6">
         <v>10.4</v>
       </c>
       <c r="S49" s="6">
         <v>100.0</v>
       </c>
       <c r="T49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="U49" s="6">
         <v>100.0</v>
       </c>
       <c r="V49" s="6">
         <v>0.0</v>
       </c>
       <c r="W49" s="6">
         <v>0.0</v>
       </c>
       <c r="X49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="Y49" s="6">
         <v>0.0</v>
       </c>
       <c r="Z49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AA49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AB49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AC49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AD49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AE49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AF49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AG49" s="6">
-        <v>76.9</v>
+        <v>76.90000000000001</v>
       </c>
       <c r="AH49" s="6">
         <v>20.6</v>
       </c>
       <c r="AI49" s="6">
         <v>100.0</v>
       </c>
       <c r="AJ49" s="6">
         <v>0.0</v>
       </c>
       <c r="AK49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AL49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AM49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AN49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AO49" s="6">
         <v>100.0</v>
       </c>
@@ -23156,51 +23156,51 @@
       <c r="BO49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BP49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BQ49" s="6">
         <v>100.0</v>
       </c>
       <c r="BR49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BS49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BT49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BU49" s="6">
         <v>21.8</v>
       </c>
       <c r="BV49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BW49" s="6">
-        <v>77.9</v>
+        <v>77.90000000000001</v>
       </c>
       <c r="BX49" s="6">
         <v>14.1</v>
       </c>
       <c r="BY49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="BZ49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CA49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CB49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CC49" s="6">
         <v>49.5</v>
       </c>
       <c r="CD49" s="6">
         <v>25.0</v>
       </c>
       <c r="CE49" s="6">
         <v>0.0</v>
       </c>
@@ -32106,51 +32106,51 @@
       <c r="I65" s="6" t="s">
         <v>108</v>
       </c>
       <c r="J65" s="6" t="s">
         <v>108</v>
       </c>
       <c r="K65" s="6">
         <v>100.0</v>
       </c>
       <c r="L65" s="6">
         <v>0.0</v>
       </c>
       <c r="M65" s="6">
         <v>100.0</v>
       </c>
       <c r="N65" s="6">
         <v>0.0</v>
       </c>
       <c r="O65" s="6">
         <v>38.4</v>
       </c>
       <c r="P65" s="6">
         <v>4.2</v>
       </c>
       <c r="Q65" s="6">
-        <v>85.1</v>
+        <v>85.099999999999994</v>
       </c>
       <c r="R65" s="6">
         <v>4.6</v>
       </c>
       <c r="S65" s="6">
         <v>58.1</v>
       </c>
       <c r="T65" s="6">
         <v>14.3</v>
       </c>
       <c r="U65" s="6">
         <v>95.7</v>
       </c>
       <c r="V65" s="6">
         <v>4.2</v>
       </c>
       <c r="W65" s="6">
         <v>0.0</v>
       </c>
       <c r="X65" s="6" t="s">
         <v>108</v>
       </c>
       <c r="Y65" s="6">
         <v>25.1</v>
       </c>
@@ -32160,51 +32160,51 @@
       <c r="AA65" s="6">
         <v>50.0</v>
       </c>
       <c r="AB65" s="6">
         <v>20.5</v>
       </c>
       <c r="AC65" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AD65" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AE65" s="6">
         <v>100.0</v>
       </c>
       <c r="AF65" s="6">
         <v>0.0</v>
       </c>
       <c r="AG65" s="6">
         <v>63.5</v>
       </c>
       <c r="AH65" s="6">
         <v>12.0</v>
       </c>
       <c r="AI65" s="6">
-        <v>88.9</v>
+        <v>88.90000000000001</v>
       </c>
       <c r="AJ65" s="6">
         <v>7.4</v>
       </c>
       <c r="AK65" s="6">
         <v>75.8</v>
       </c>
       <c r="AL65" s="6">
         <v>15.1</v>
       </c>
       <c r="AM65" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AN65" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AO65" s="6">
         <v>85.5</v>
       </c>
       <c r="AP65" s="6">
         <v>6.7</v>
       </c>
       <c r="AQ65" s="6">
         <v>36.1</v>
       </c>
@@ -32280,75 +32280,75 @@
       <c r="BO65" s="6">
         <v>100.0</v>
       </c>
       <c r="BP65" s="6">
         <v>0.0</v>
       </c>
       <c r="BQ65" s="6">
         <v>100.0</v>
       </c>
       <c r="BR65" s="6">
         <v>0.0</v>
       </c>
       <c r="BS65" s="6">
         <v>90.7</v>
       </c>
       <c r="BT65" s="6">
         <v>9.0</v>
       </c>
       <c r="BU65" s="6">
         <v>40.5</v>
       </c>
       <c r="BV65" s="6">
         <v>15.8</v>
       </c>
       <c r="BW65" s="6">
-        <v>75.9</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="BX65" s="6">
         <v>8.7</v>
       </c>
       <c r="BY65" s="6">
         <v>89.2</v>
       </c>
       <c r="BZ65" s="6">
         <v>10.3</v>
       </c>
       <c r="CA65" s="6">
         <v>60.5</v>
       </c>
       <c r="CB65" s="6">
         <v>13.7</v>
       </c>
       <c r="CC65" s="6">
         <v>76.7</v>
       </c>
       <c r="CD65" s="6">
         <v>6.8</v>
       </c>
       <c r="CE65" s="6">
-        <v>90.4</v>
+        <v>90.40000000000001</v>
       </c>
       <c r="CF65" s="6">
         <v>9.2</v>
       </c>
       <c r="CG65" s="6">
         <v>100.0</v>
       </c>
       <c r="CH65" s="6">
         <v>0.0</v>
       </c>
       <c r="CI65" s="6">
         <v>0.0</v>
       </c>
       <c r="CJ65" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CK65" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CL65" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CM65" s="6">
         <v>100.0</v>
       </c>
@@ -32568,51 +32568,51 @@
       <c r="FG65" s="6">
         <v>0.0</v>
       </c>
       <c r="FH65" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FI65" s="6">
         <v>0.0</v>
       </c>
       <c r="FJ65" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FK65" s="6">
         <v>2.8</v>
       </c>
       <c r="FL65" s="6">
         <v>2.0</v>
       </c>
       <c r="FM65" s="6">
         <v>27.0</v>
       </c>
       <c r="FN65" s="6">
         <v>4.9</v>
       </c>
       <c r="FO65" s="6">
-        <v>74.4</v>
+        <v>74.40000000000001</v>
       </c>
       <c r="FP65" s="6">
         <v>15.2</v>
       </c>
       <c r="FQ65" s="6">
         <v>80.3</v>
       </c>
       <c r="FR65" s="6">
         <v>17.7</v>
       </c>
       <c r="FS65" s="6">
         <v>60.9</v>
       </c>
       <c r="FT65" s="6">
         <v>21.8</v>
       </c>
       <c r="FU65" s="6">
         <v>100.0</v>
       </c>
       <c r="FV65" s="6">
         <v>0.0</v>
       </c>
       <c r="FW65" s="6">
         <v>86.0</v>
       </c>
@@ -32700,51 +32700,51 @@
       <c r="Q66" s="6">
         <v>10.1</v>
       </c>
       <c r="R66" s="6">
         <v>3.9</v>
       </c>
       <c r="S66" s="6">
         <v>41.9</v>
       </c>
       <c r="T66" s="6">
         <v>14.3</v>
       </c>
       <c r="U66" s="6">
         <v>4.3</v>
       </c>
       <c r="V66" s="6" t="s">
         <v>108</v>
       </c>
       <c r="W66" s="6">
         <v>100.0</v>
       </c>
       <c r="X66" s="6" t="s">
         <v>108</v>
       </c>
       <c r="Y66" s="6">
-        <v>74.9</v>
+        <v>74.90000000000001</v>
       </c>
       <c r="Z66" s="6">
         <v>21.7</v>
       </c>
       <c r="AA66" s="6">
         <v>50.0</v>
       </c>
       <c r="AB66" s="6">
         <v>20.5</v>
       </c>
       <c r="AC66" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AD66" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AE66" s="6">
         <v>0.0</v>
       </c>
       <c r="AF66" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AG66" s="6">
         <v>6.1</v>
       </c>
@@ -33552,51 +33552,51 @@
       <c r="DG67" s="6">
         <v>25.6</v>
       </c>
       <c r="DH67" s="6">
         <v>7.0</v>
       </c>
       <c r="DI67" s="6">
         <v>18.5</v>
       </c>
       <c r="DJ67" s="6">
         <v>7.4</v>
       </c>
       <c r="DK67" s="6">
         <v>31.9</v>
       </c>
       <c r="DL67" s="6">
         <v>7.7</v>
       </c>
       <c r="DM67" s="6">
         <v>41.2</v>
       </c>
       <c r="DN67" s="6">
         <v>10.5</v>
       </c>
       <c r="DO67" s="6">
-        <v>72.9</v>
+        <v>72.90000000000001</v>
       </c>
       <c r="DP67" s="6">
         <v>7.7</v>
       </c>
       <c r="DQ67" s="6">
         <v>23.2</v>
       </c>
       <c r="DR67" s="6">
         <v>6.0</v>
       </c>
       <c r="DS67" s="6">
         <v>36.4</v>
       </c>
       <c r="DT67" s="6">
         <v>8.3</v>
       </c>
       <c r="DU67" s="6">
         <v>50.4</v>
       </c>
       <c r="DV67" s="6">
         <v>8.1</v>
       </c>
       <c r="DW67" s="6">
         <v>0.0</v>
       </c>